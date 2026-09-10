--- v0 (2026-05-13)
+++ v1 (2026-09-10)
@@ -12,134 +12,164 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Daten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Kaderfechter</t>
   </si>
   <si>
     <t>Nachname</t>
   </si>
   <si>
     <t>Vorname</t>
   </si>
   <si>
     <t>Verein</t>
   </si>
   <si>
     <t>Kader</t>
   </si>
   <si>
     <t>Disziplin</t>
   </si>
   <si>
     <t>Stuetzpunkt</t>
   </si>
   <si>
     <t>Brückmann</t>
   </si>
   <si>
     <t>Bjarne</t>
   </si>
   <si>
     <t>FC Offenbach</t>
   </si>
   <si>
     <t>NK2</t>
   </si>
   <si>
     <t>Herrendegen</t>
   </si>
   <si>
     <t>Rhein-Main</t>
   </si>
   <si>
-    <t>Englert</t>
-[...2 lines deleted...]
-    <t>Arthur</t>
+    <t>Fey</t>
+  </si>
+  <si>
+    <t>Tom</t>
   </si>
   <si>
     <t>Eintracht Frankfurt</t>
   </si>
   <si>
-    <t>Köthe</t>
-[...2 lines deleted...]
-    <t>Joscha</t>
+    <t>Grebing</t>
+  </si>
+  <si>
+    <t>Jonathan</t>
   </si>
   <si>
     <t>FC Marburg</t>
   </si>
   <si>
     <t>Herrenflorett</t>
   </si>
   <si>
     <t>Marburg</t>
   </si>
   <si>
-    <t>Nikiforov</t>
-[...2 lines deleted...]
-    <t>Viktoria</t>
+    <t>Maier</t>
+  </si>
+  <si>
+    <t>Constantin</t>
+  </si>
+  <si>
+    <t>TG Dörnigheim</t>
+  </si>
+  <si>
+    <t>Dörnigheim</t>
+  </si>
+  <si>
+    <t>Meier</t>
+  </si>
+  <si>
+    <t>Elisa</t>
+  </si>
+  <si>
+    <t>VfL Marburg</t>
+  </si>
+  <si>
+    <t>Damenflorett</t>
+  </si>
+  <si>
+    <t>Petrovici</t>
+  </si>
+  <si>
+    <t>Antonia</t>
   </si>
   <si>
     <t>Damendegen</t>
   </si>
   <si>
-    <t>Petrovici</t>
-[...4 lines deleted...]
-  <si>
     <t>Schwahn</t>
   </si>
   <si>
     <t>Kristina</t>
+  </si>
+  <si>
+    <t>Sun</t>
+  </si>
+  <si>
+    <t>Pujia</t>
+  </si>
+  <si>
+    <t>Tatarov</t>
+  </si>
+  <si>
+    <t>Arseny</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="24"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -189,51 +219,51 @@
       <patternFill patternType="solid">
         <fgColor rgb="FFEEEEEE"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border/>
     <border>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thick">
         <color rgb="FFCC0000"/>
       </bottom>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="31">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -251,50 +281,77 @@
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -563,60 +620,60 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:FZ9"/>
+  <dimension ref="A1:FZ12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="125" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A9" sqref="A9"/>
+      <selection activeCell="A12" sqref="A12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="52" max="52" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="104" max="104" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="130" max="130" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="156" max="156" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="182" max="182" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:" customHeight="1" ht="30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="Z1" s="1"/>
     </row>
     <row r="3" spans="1:" customHeight="1" ht="18">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
@@ -1151,60 +1208,60 @@
       <c r="FK6" s="12"/>
       <c r="FL6" s="12"/>
       <c r="FM6" s="12"/>
       <c r="FN6" s="12"/>
       <c r="FO6" s="12"/>
       <c r="FP6" s="12"/>
       <c r="FQ6" s="12"/>
       <c r="FR6" s="12"/>
       <c r="FS6" s="12"/>
       <c r="FT6" s="12"/>
       <c r="FU6" s="12"/>
       <c r="FV6" s="12"/>
       <c r="FW6" s="12"/>
       <c r="FX6" s="12"/>
       <c r="FY6" s="12"/>
       <c r="FZ6" s="12"/>
     </row>
     <row r="7" spans="1:" customHeight="1" ht="18">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7" t="s">
         <v>22</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F7" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="Z7" s="15"/>
       <c r="AA7" s="15"/>
       <c r="AB7" s="15"/>
       <c r="AC7" s="15"/>
       <c r="AD7" s="15"/>
       <c r="AE7" s="15"/>
       <c r="AF7" s="15"/>
       <c r="AG7" s="15"/>
       <c r="AH7" s="15"/>
       <c r="AI7" s="15"/>
       <c r="AJ7" s="15"/>
       <c r="AK7" s="15"/>
       <c r="AL7" s="15"/>
       <c r="AM7" s="15"/>
       <c r="AN7" s="15"/>
       <c r="AO7" s="15"/>
       <c r="AP7" s="15"/>
       <c r="AQ7" s="15"/>
       <c r="AR7" s="15"/>
       <c r="AS7" s="15"/>
       <c r="AT7" s="15"/>
       <c r="AU7" s="15"/>
       <c r="AV7" s="15"/>
       <c r="AW7" s="15"/>
@@ -1322,66 +1379,66 @@
       <c r="FE7" s="15"/>
       <c r="FF7" s="15"/>
       <c r="FG7" s="15"/>
       <c r="FH7" s="15"/>
       <c r="FI7" s="15"/>
       <c r="FJ7" s="15"/>
       <c r="FK7" s="15"/>
       <c r="FL7" s="15"/>
       <c r="FM7" s="15"/>
       <c r="FN7" s="15"/>
       <c r="FO7" s="15"/>
       <c r="FP7" s="15"/>
       <c r="FQ7" s="15"/>
       <c r="FR7" s="15"/>
       <c r="FS7" s="15"/>
       <c r="FT7" s="15"/>
       <c r="FU7" s="15"/>
       <c r="FV7" s="15"/>
       <c r="FW7" s="15"/>
       <c r="FX7" s="15"/>
       <c r="FY7" s="15"/>
       <c r="FZ7" s="15"/>
     </row>
     <row r="8" spans="1:" customHeight="1" ht="18">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C8" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="F8" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="Z8" s="18"/>
       <c r="AA8" s="18"/>
       <c r="AB8" s="18"/>
       <c r="AC8" s="18"/>
       <c r="AD8" s="18"/>
       <c r="AE8" s="18"/>
       <c r="AF8" s="18"/>
       <c r="AG8" s="18"/>
       <c r="AH8" s="18"/>
       <c r="AI8" s="18"/>
       <c r="AJ8" s="18"/>
       <c r="AK8" s="18"/>
       <c r="AL8" s="18"/>
       <c r="AM8" s="18"/>
       <c r="AN8" s="18"/>
       <c r="AO8" s="18"/>
       <c r="AP8" s="18"/>
       <c r="AQ8" s="18"/>
       <c r="AR8" s="18"/>
       <c r="AS8" s="18"/>
       <c r="AT8" s="18"/>
       <c r="AU8" s="18"/>
       <c r="AV8" s="18"/>
       <c r="AW8" s="18"/>
@@ -1499,63 +1556,63 @@
       <c r="FE8" s="18"/>
       <c r="FF8" s="18"/>
       <c r="FG8" s="18"/>
       <c r="FH8" s="18"/>
       <c r="FI8" s="18"/>
       <c r="FJ8" s="18"/>
       <c r="FK8" s="18"/>
       <c r="FL8" s="18"/>
       <c r="FM8" s="18"/>
       <c r="FN8" s="18"/>
       <c r="FO8" s="18"/>
       <c r="FP8" s="18"/>
       <c r="FQ8" s="18"/>
       <c r="FR8" s="18"/>
       <c r="FS8" s="18"/>
       <c r="FT8" s="18"/>
       <c r="FU8" s="18"/>
       <c r="FV8" s="18"/>
       <c r="FW8" s="18"/>
       <c r="FX8" s="18"/>
       <c r="FY8" s="18"/>
       <c r="FZ8" s="18"/>
     </row>
     <row r="9" spans="1:" customHeight="1" ht="18">
       <c r="A9" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B9" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C9" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F9" t="s">
         <v>12</v>
       </c>
       <c r="Z9" s="21"/>
       <c r="AA9" s="21"/>
       <c r="AB9" s="21"/>
       <c r="AC9" s="21"/>
       <c r="AD9" s="21"/>
       <c r="AE9" s="21"/>
       <c r="AF9" s="21"/>
       <c r="AG9" s="21"/>
       <c r="AH9" s="21"/>
       <c r="AI9" s="21"/>
       <c r="AJ9" s="21"/>
       <c r="AK9" s="21"/>
       <c r="AL9" s="21"/>
       <c r="AM9" s="21"/>
       <c r="AN9" s="21"/>
       <c r="AO9" s="21"/>
       <c r="AP9" s="21"/>
       <c r="AQ9" s="21"/>
       <c r="AR9" s="21"/>
       <c r="AS9" s="21"/>
       <c r="AT9" s="21"/>
@@ -1674,50 +1731,581 @@
       <c r="FC9" s="21"/>
       <c r="FD9" s="21"/>
       <c r="FE9" s="21"/>
       <c r="FF9" s="21"/>
       <c r="FG9" s="21"/>
       <c r="FH9" s="21"/>
       <c r="FI9" s="21"/>
       <c r="FJ9" s="21"/>
       <c r="FK9" s="21"/>
       <c r="FL9" s="21"/>
       <c r="FM9" s="21"/>
       <c r="FN9" s="21"/>
       <c r="FO9" s="21"/>
       <c r="FP9" s="21"/>
       <c r="FQ9" s="21"/>
       <c r="FR9" s="21"/>
       <c r="FS9" s="21"/>
       <c r="FT9" s="21"/>
       <c r="FU9" s="21"/>
       <c r="FV9" s="21"/>
       <c r="FW9" s="21"/>
       <c r="FX9" s="21"/>
       <c r="FY9" s="21"/>
       <c r="FZ9" s="21"/>
     </row>
+    <row r="10" spans="1:" customHeight="1" ht="18">
+      <c r="A10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C10" t="s">
+        <v>15</v>
+      </c>
+      <c r="D10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" t="s">
+        <v>31</v>
+      </c>
+      <c r="F10" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z10" s="24"/>
+      <c r="AA10" s="24"/>
+      <c r="AB10" s="24"/>
+      <c r="AC10" s="24"/>
+      <c r="AD10" s="24"/>
+      <c r="AE10" s="24"/>
+      <c r="AF10" s="24"/>
+      <c r="AG10" s="24"/>
+      <c r="AH10" s="24"/>
+      <c r="AI10" s="24"/>
+      <c r="AJ10" s="24"/>
+      <c r="AK10" s="24"/>
+      <c r="AL10" s="24"/>
+      <c r="AM10" s="24"/>
+      <c r="AN10" s="24"/>
+      <c r="AO10" s="24"/>
+      <c r="AP10" s="24"/>
+      <c r="AQ10" s="24"/>
+      <c r="AR10" s="24"/>
+      <c r="AS10" s="24"/>
+      <c r="AT10" s="24"/>
+      <c r="AU10" s="24"/>
+      <c r="AV10" s="24"/>
+      <c r="AW10" s="24"/>
+      <c r="AX10" s="24"/>
+      <c r="AY10" s="24"/>
+      <c r="AZ10" s="24"/>
+      <c r="BA10" s="24"/>
+      <c r="BB10" s="24"/>
+      <c r="BC10" s="24"/>
+      <c r="BD10" s="24"/>
+      <c r="BE10" s="24"/>
+      <c r="BF10" s="24"/>
+      <c r="BG10" s="24"/>
+      <c r="BH10" s="24"/>
+      <c r="BI10" s="24"/>
+      <c r="BJ10" s="24"/>
+      <c r="BK10" s="24"/>
+      <c r="BL10" s="24"/>
+      <c r="BM10" s="24"/>
+      <c r="BN10" s="24"/>
+      <c r="BO10" s="24"/>
+      <c r="BP10" s="24"/>
+      <c r="BQ10" s="24"/>
+      <c r="BR10" s="24"/>
+      <c r="BS10" s="24"/>
+      <c r="BT10" s="24"/>
+      <c r="BU10" s="24"/>
+      <c r="BV10" s="24"/>
+      <c r="BW10" s="24"/>
+      <c r="BX10" s="24"/>
+      <c r="BY10" s="24"/>
+      <c r="BZ10" s="24"/>
+      <c r="CA10" s="24"/>
+      <c r="CB10" s="24"/>
+      <c r="CC10" s="24"/>
+      <c r="CD10" s="24"/>
+      <c r="CE10" s="24"/>
+      <c r="CF10" s="24"/>
+      <c r="CG10" s="24"/>
+      <c r="CH10" s="24"/>
+      <c r="CI10" s="24"/>
+      <c r="CJ10" s="24"/>
+      <c r="CK10" s="24"/>
+      <c r="CL10" s="24"/>
+      <c r="CM10" s="24"/>
+      <c r="CN10" s="24"/>
+      <c r="CO10" s="24"/>
+      <c r="CP10" s="24"/>
+      <c r="CQ10" s="24"/>
+      <c r="CR10" s="24"/>
+      <c r="CS10" s="24"/>
+      <c r="CT10" s="24"/>
+      <c r="CU10" s="24"/>
+      <c r="CV10" s="24"/>
+      <c r="CW10" s="24"/>
+      <c r="CX10" s="24"/>
+      <c r="CY10" s="24"/>
+      <c r="CZ10" s="24"/>
+      <c r="DA10" s="24"/>
+      <c r="DB10" s="24"/>
+      <c r="DC10" s="24"/>
+      <c r="DD10" s="24"/>
+      <c r="DE10" s="24"/>
+      <c r="DF10" s="24"/>
+      <c r="DG10" s="24"/>
+      <c r="DH10" s="24"/>
+      <c r="DI10" s="24"/>
+      <c r="DJ10" s="24"/>
+      <c r="DK10" s="24"/>
+      <c r="DL10" s="24"/>
+      <c r="DM10" s="24"/>
+      <c r="DN10" s="24"/>
+      <c r="DO10" s="24"/>
+      <c r="DP10" s="24"/>
+      <c r="DQ10" s="24"/>
+      <c r="DR10" s="24"/>
+      <c r="DS10" s="24"/>
+      <c r="DT10" s="24"/>
+      <c r="DU10" s="24"/>
+      <c r="DV10" s="24"/>
+      <c r="DW10" s="24"/>
+      <c r="DX10" s="24"/>
+      <c r="DY10" s="24"/>
+      <c r="DZ10" s="24"/>
+      <c r="EA10" s="24"/>
+      <c r="EB10" s="24"/>
+      <c r="EC10" s="24"/>
+      <c r="ED10" s="24"/>
+      <c r="EE10" s="24"/>
+      <c r="EF10" s="24"/>
+      <c r="EG10" s="24"/>
+      <c r="EH10" s="24"/>
+      <c r="EI10" s="24"/>
+      <c r="EJ10" s="24"/>
+      <c r="EK10" s="24"/>
+      <c r="EL10" s="24"/>
+      <c r="EM10" s="24"/>
+      <c r="EN10" s="24"/>
+      <c r="EO10" s="24"/>
+      <c r="EP10" s="24"/>
+      <c r="EQ10" s="24"/>
+      <c r="ER10" s="24"/>
+      <c r="ES10" s="24"/>
+      <c r="ET10" s="24"/>
+      <c r="EU10" s="24"/>
+      <c r="EV10" s="24"/>
+      <c r="EW10" s="24"/>
+      <c r="EX10" s="24"/>
+      <c r="EY10" s="24"/>
+      <c r="EZ10" s="24"/>
+      <c r="FA10" s="24"/>
+      <c r="FB10" s="24"/>
+      <c r="FC10" s="24"/>
+      <c r="FD10" s="24"/>
+      <c r="FE10" s="24"/>
+      <c r="FF10" s="24"/>
+      <c r="FG10" s="24"/>
+      <c r="FH10" s="24"/>
+      <c r="FI10" s="24"/>
+      <c r="FJ10" s="24"/>
+      <c r="FK10" s="24"/>
+      <c r="FL10" s="24"/>
+      <c r="FM10" s="24"/>
+      <c r="FN10" s="24"/>
+      <c r="FO10" s="24"/>
+      <c r="FP10" s="24"/>
+      <c r="FQ10" s="24"/>
+      <c r="FR10" s="24"/>
+      <c r="FS10" s="24"/>
+      <c r="FT10" s="24"/>
+      <c r="FU10" s="24"/>
+      <c r="FV10" s="24"/>
+      <c r="FW10" s="24"/>
+      <c r="FX10" s="24"/>
+      <c r="FY10" s="24"/>
+      <c r="FZ10" s="24"/>
+    </row>
+    <row r="11" spans="1:" customHeight="1" ht="18">
+      <c r="A11" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" t="s">
+        <v>35</v>
+      </c>
+      <c r="C11" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F11" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z11" s="27"/>
+      <c r="AA11" s="27"/>
+      <c r="AB11" s="27"/>
+      <c r="AC11" s="27"/>
+      <c r="AD11" s="27"/>
+      <c r="AE11" s="27"/>
+      <c r="AF11" s="27"/>
+      <c r="AG11" s="27"/>
+      <c r="AH11" s="27"/>
+      <c r="AI11" s="27"/>
+      <c r="AJ11" s="27"/>
+      <c r="AK11" s="27"/>
+      <c r="AL11" s="27"/>
+      <c r="AM11" s="27"/>
+      <c r="AN11" s="27"/>
+      <c r="AO11" s="27"/>
+      <c r="AP11" s="27"/>
+      <c r="AQ11" s="27"/>
+      <c r="AR11" s="27"/>
+      <c r="AS11" s="27"/>
+      <c r="AT11" s="27"/>
+      <c r="AU11" s="27"/>
+      <c r="AV11" s="27"/>
+      <c r="AW11" s="27"/>
+      <c r="AX11" s="27"/>
+      <c r="AY11" s="27"/>
+      <c r="AZ11" s="27"/>
+      <c r="BA11" s="27"/>
+      <c r="BB11" s="27"/>
+      <c r="BC11" s="27"/>
+      <c r="BD11" s="27"/>
+      <c r="BE11" s="27"/>
+      <c r="BF11" s="27"/>
+      <c r="BG11" s="27"/>
+      <c r="BH11" s="27"/>
+      <c r="BI11" s="27"/>
+      <c r="BJ11" s="27"/>
+      <c r="BK11" s="27"/>
+      <c r="BL11" s="27"/>
+      <c r="BM11" s="27"/>
+      <c r="BN11" s="27"/>
+      <c r="BO11" s="27"/>
+      <c r="BP11" s="27"/>
+      <c r="BQ11" s="27"/>
+      <c r="BR11" s="27"/>
+      <c r="BS11" s="27"/>
+      <c r="BT11" s="27"/>
+      <c r="BU11" s="27"/>
+      <c r="BV11" s="27"/>
+      <c r="BW11" s="27"/>
+      <c r="BX11" s="27"/>
+      <c r="BY11" s="27"/>
+      <c r="BZ11" s="27"/>
+      <c r="CA11" s="27"/>
+      <c r="CB11" s="27"/>
+      <c r="CC11" s="27"/>
+      <c r="CD11" s="27"/>
+      <c r="CE11" s="27"/>
+      <c r="CF11" s="27"/>
+      <c r="CG11" s="27"/>
+      <c r="CH11" s="27"/>
+      <c r="CI11" s="27"/>
+      <c r="CJ11" s="27"/>
+      <c r="CK11" s="27"/>
+      <c r="CL11" s="27"/>
+      <c r="CM11" s="27"/>
+      <c r="CN11" s="27"/>
+      <c r="CO11" s="27"/>
+      <c r="CP11" s="27"/>
+      <c r="CQ11" s="27"/>
+      <c r="CR11" s="27"/>
+      <c r="CS11" s="27"/>
+      <c r="CT11" s="27"/>
+      <c r="CU11" s="27"/>
+      <c r="CV11" s="27"/>
+      <c r="CW11" s="27"/>
+      <c r="CX11" s="27"/>
+      <c r="CY11" s="27"/>
+      <c r="CZ11" s="27"/>
+      <c r="DA11" s="27"/>
+      <c r="DB11" s="27"/>
+      <c r="DC11" s="27"/>
+      <c r="DD11" s="27"/>
+      <c r="DE11" s="27"/>
+      <c r="DF11" s="27"/>
+      <c r="DG11" s="27"/>
+      <c r="DH11" s="27"/>
+      <c r="DI11" s="27"/>
+      <c r="DJ11" s="27"/>
+      <c r="DK11" s="27"/>
+      <c r="DL11" s="27"/>
+      <c r="DM11" s="27"/>
+      <c r="DN11" s="27"/>
+      <c r="DO11" s="27"/>
+      <c r="DP11" s="27"/>
+      <c r="DQ11" s="27"/>
+      <c r="DR11" s="27"/>
+      <c r="DS11" s="27"/>
+      <c r="DT11" s="27"/>
+      <c r="DU11" s="27"/>
+      <c r="DV11" s="27"/>
+      <c r="DW11" s="27"/>
+      <c r="DX11" s="27"/>
+      <c r="DY11" s="27"/>
+      <c r="DZ11" s="27"/>
+      <c r="EA11" s="27"/>
+      <c r="EB11" s="27"/>
+      <c r="EC11" s="27"/>
+      <c r="ED11" s="27"/>
+      <c r="EE11" s="27"/>
+      <c r="EF11" s="27"/>
+      <c r="EG11" s="27"/>
+      <c r="EH11" s="27"/>
+      <c r="EI11" s="27"/>
+      <c r="EJ11" s="27"/>
+      <c r="EK11" s="27"/>
+      <c r="EL11" s="27"/>
+      <c r="EM11" s="27"/>
+      <c r="EN11" s="27"/>
+      <c r="EO11" s="27"/>
+      <c r="EP11" s="27"/>
+      <c r="EQ11" s="27"/>
+      <c r="ER11" s="27"/>
+      <c r="ES11" s="27"/>
+      <c r="ET11" s="27"/>
+      <c r="EU11" s="27"/>
+      <c r="EV11" s="27"/>
+      <c r="EW11" s="27"/>
+      <c r="EX11" s="27"/>
+      <c r="EY11" s="27"/>
+      <c r="EZ11" s="27"/>
+      <c r="FA11" s="27"/>
+      <c r="FB11" s="27"/>
+      <c r="FC11" s="27"/>
+      <c r="FD11" s="27"/>
+      <c r="FE11" s="27"/>
+      <c r="FF11" s="27"/>
+      <c r="FG11" s="27"/>
+      <c r="FH11" s="27"/>
+      <c r="FI11" s="27"/>
+      <c r="FJ11" s="27"/>
+      <c r="FK11" s="27"/>
+      <c r="FL11" s="27"/>
+      <c r="FM11" s="27"/>
+      <c r="FN11" s="27"/>
+      <c r="FO11" s="27"/>
+      <c r="FP11" s="27"/>
+      <c r="FQ11" s="27"/>
+      <c r="FR11" s="27"/>
+      <c r="FS11" s="27"/>
+      <c r="FT11" s="27"/>
+      <c r="FU11" s="27"/>
+      <c r="FV11" s="27"/>
+      <c r="FW11" s="27"/>
+      <c r="FX11" s="27"/>
+      <c r="FY11" s="27"/>
+      <c r="FZ11" s="27"/>
+    </row>
+    <row r="12" spans="1:" customHeight="1" ht="18">
+      <c r="A12" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" t="s">
+        <v>37</v>
+      </c>
+      <c r="C12" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z12" s="30"/>
+      <c r="AA12" s="30"/>
+      <c r="AB12" s="30"/>
+      <c r="AC12" s="30"/>
+      <c r="AD12" s="30"/>
+      <c r="AE12" s="30"/>
+      <c r="AF12" s="30"/>
+      <c r="AG12" s="30"/>
+      <c r="AH12" s="30"/>
+      <c r="AI12" s="30"/>
+      <c r="AJ12" s="30"/>
+      <c r="AK12" s="30"/>
+      <c r="AL12" s="30"/>
+      <c r="AM12" s="30"/>
+      <c r="AN12" s="30"/>
+      <c r="AO12" s="30"/>
+      <c r="AP12" s="30"/>
+      <c r="AQ12" s="30"/>
+      <c r="AR12" s="30"/>
+      <c r="AS12" s="30"/>
+      <c r="AT12" s="30"/>
+      <c r="AU12" s="30"/>
+      <c r="AV12" s="30"/>
+      <c r="AW12" s="30"/>
+      <c r="AX12" s="30"/>
+      <c r="AY12" s="30"/>
+      <c r="AZ12" s="30"/>
+      <c r="BA12" s="30"/>
+      <c r="BB12" s="30"/>
+      <c r="BC12" s="30"/>
+      <c r="BD12" s="30"/>
+      <c r="BE12" s="30"/>
+      <c r="BF12" s="30"/>
+      <c r="BG12" s="30"/>
+      <c r="BH12" s="30"/>
+      <c r="BI12" s="30"/>
+      <c r="BJ12" s="30"/>
+      <c r="BK12" s="30"/>
+      <c r="BL12" s="30"/>
+      <c r="BM12" s="30"/>
+      <c r="BN12" s="30"/>
+      <c r="BO12" s="30"/>
+      <c r="BP12" s="30"/>
+      <c r="BQ12" s="30"/>
+      <c r="BR12" s="30"/>
+      <c r="BS12" s="30"/>
+      <c r="BT12" s="30"/>
+      <c r="BU12" s="30"/>
+      <c r="BV12" s="30"/>
+      <c r="BW12" s="30"/>
+      <c r="BX12" s="30"/>
+      <c r="BY12" s="30"/>
+      <c r="BZ12" s="30"/>
+      <c r="CA12" s="30"/>
+      <c r="CB12" s="30"/>
+      <c r="CC12" s="30"/>
+      <c r="CD12" s="30"/>
+      <c r="CE12" s="30"/>
+      <c r="CF12" s="30"/>
+      <c r="CG12" s="30"/>
+      <c r="CH12" s="30"/>
+      <c r="CI12" s="30"/>
+      <c r="CJ12" s="30"/>
+      <c r="CK12" s="30"/>
+      <c r="CL12" s="30"/>
+      <c r="CM12" s="30"/>
+      <c r="CN12" s="30"/>
+      <c r="CO12" s="30"/>
+      <c r="CP12" s="30"/>
+      <c r="CQ12" s="30"/>
+      <c r="CR12" s="30"/>
+      <c r="CS12" s="30"/>
+      <c r="CT12" s="30"/>
+      <c r="CU12" s="30"/>
+      <c r="CV12" s="30"/>
+      <c r="CW12" s="30"/>
+      <c r="CX12" s="30"/>
+      <c r="CY12" s="30"/>
+      <c r="CZ12" s="30"/>
+      <c r="DA12" s="30"/>
+      <c r="DB12" s="30"/>
+      <c r="DC12" s="30"/>
+      <c r="DD12" s="30"/>
+      <c r="DE12" s="30"/>
+      <c r="DF12" s="30"/>
+      <c r="DG12" s="30"/>
+      <c r="DH12" s="30"/>
+      <c r="DI12" s="30"/>
+      <c r="DJ12" s="30"/>
+      <c r="DK12" s="30"/>
+      <c r="DL12" s="30"/>
+      <c r="DM12" s="30"/>
+      <c r="DN12" s="30"/>
+      <c r="DO12" s="30"/>
+      <c r="DP12" s="30"/>
+      <c r="DQ12" s="30"/>
+      <c r="DR12" s="30"/>
+      <c r="DS12" s="30"/>
+      <c r="DT12" s="30"/>
+      <c r="DU12" s="30"/>
+      <c r="DV12" s="30"/>
+      <c r="DW12" s="30"/>
+      <c r="DX12" s="30"/>
+      <c r="DY12" s="30"/>
+      <c r="DZ12" s="30"/>
+      <c r="EA12" s="30"/>
+      <c r="EB12" s="30"/>
+      <c r="EC12" s="30"/>
+      <c r="ED12" s="30"/>
+      <c r="EE12" s="30"/>
+      <c r="EF12" s="30"/>
+      <c r="EG12" s="30"/>
+      <c r="EH12" s="30"/>
+      <c r="EI12" s="30"/>
+      <c r="EJ12" s="30"/>
+      <c r="EK12" s="30"/>
+      <c r="EL12" s="30"/>
+      <c r="EM12" s="30"/>
+      <c r="EN12" s="30"/>
+      <c r="EO12" s="30"/>
+      <c r="EP12" s="30"/>
+      <c r="EQ12" s="30"/>
+      <c r="ER12" s="30"/>
+      <c r="ES12" s="30"/>
+      <c r="ET12" s="30"/>
+      <c r="EU12" s="30"/>
+      <c r="EV12" s="30"/>
+      <c r="EW12" s="30"/>
+      <c r="EX12" s="30"/>
+      <c r="EY12" s="30"/>
+      <c r="EZ12" s="30"/>
+      <c r="FA12" s="30"/>
+      <c r="FB12" s="30"/>
+      <c r="FC12" s="30"/>
+      <c r="FD12" s="30"/>
+      <c r="FE12" s="30"/>
+      <c r="FF12" s="30"/>
+      <c r="FG12" s="30"/>
+      <c r="FH12" s="30"/>
+      <c r="FI12" s="30"/>
+      <c r="FJ12" s="30"/>
+      <c r="FK12" s="30"/>
+      <c r="FL12" s="30"/>
+      <c r="FM12" s="30"/>
+      <c r="FN12" s="30"/>
+      <c r="FO12" s="30"/>
+      <c r="FP12" s="30"/>
+      <c r="FQ12" s="30"/>
+      <c r="FR12" s="30"/>
+      <c r="FS12" s="30"/>
+      <c r="FT12" s="30"/>
+      <c r="FU12" s="30"/>
+      <c r="FV12" s="30"/>
+      <c r="FW12" s="30"/>
+      <c r="FX12" s="30"/>
+      <c r="FY12" s="30"/>
+      <c r="FZ12" s="30"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>