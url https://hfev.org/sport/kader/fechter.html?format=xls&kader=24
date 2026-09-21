--- v0 (2026-05-13)
+++ v1 (2026-09-21)
@@ -12,227 +12,317 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Daten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Kaderfechter</t>
   </si>
   <si>
     <t>Nachname</t>
   </si>
   <si>
     <t>Vorname</t>
   </si>
   <si>
     <t>Verein</t>
   </si>
   <si>
     <t>Kader</t>
   </si>
   <si>
     <t>Disziplin</t>
   </si>
   <si>
     <t>Stuetzpunkt</t>
   </si>
   <si>
-    <t>Brandau</t>
-[...2 lines deleted...]
-    <t>Lou</t>
+    <t>Fares</t>
+  </si>
+  <si>
+    <t>Frederick</t>
+  </si>
+  <si>
+    <t>FC Kassel</t>
+  </si>
+  <si>
+    <t>LK1</t>
+  </si>
+  <si>
+    <t>Herrendegen</t>
+  </si>
+  <si>
+    <t>Rhein-Main</t>
+  </si>
+  <si>
+    <t>Friebertshäuser</t>
+  </si>
+  <si>
+    <t>Nora</t>
+  </si>
+  <si>
+    <t>FC Marburg</t>
+  </si>
+  <si>
+    <t>Damenflorett</t>
+  </si>
+  <si>
+    <t>Marburg</t>
+  </si>
+  <si>
+    <t>Fritz</t>
+  </si>
+  <si>
+    <t>Lina</t>
+  </si>
+  <si>
+    <t>Frankfurter TV</t>
+  </si>
+  <si>
+    <t>Damendegen</t>
+  </si>
+  <si>
+    <t>Glaser</t>
+  </si>
+  <si>
+    <t>Marlene</t>
+  </si>
+  <si>
+    <t>Günter</t>
+  </si>
+  <si>
+    <t>Vitus</t>
   </si>
   <si>
     <t>Darmstädter FC</t>
   </si>
   <si>
-    <t>LK1</t>
-[...2 lines deleted...]
-    <t>Damenflorett</t>
+    <t>Herrenflorett</t>
   </si>
   <si>
     <t>Dörnigheim</t>
   </si>
   <si>
-    <t>Chiang</t>
-[...2 lines deleted...]
-    <t>Nico</t>
+    <t>Habel</t>
+  </si>
+  <si>
+    <t>Annemieke</t>
   </si>
   <si>
     <t>SSG Bensheim</t>
   </si>
   <si>
-    <t>Herrendegen</t>
-[...17 lines deleted...]
-    <t>Arne</t>
+    <t>Hauttmann</t>
+  </si>
+  <si>
+    <t>Clara</t>
+  </si>
+  <si>
+    <t>Herberger</t>
+  </si>
+  <si>
+    <t>Roman</t>
   </si>
   <si>
     <t>TG Dörnigheim</t>
   </si>
   <si>
-    <t>Herrenflorett</t>
-[...11 lines deleted...]
-    <t>Philipp</t>
+    <t>Hu</t>
+  </si>
+  <si>
+    <t>Robin</t>
+  </si>
+  <si>
+    <t>Eintracht Frankfurt</t>
   </si>
   <si>
     <t>Ivanov</t>
   </si>
   <si>
     <t>Iliya</t>
   </si>
   <si>
     <t>FC Offenbach</t>
   </si>
   <si>
-    <t>Jenal</t>
-[...26 lines deleted...]
-    <t>MTV Gießen</t>
+    <t>Jankowski</t>
+  </si>
+  <si>
+    <t>Giuletta</t>
+  </si>
+  <si>
+    <t>Landefeld</t>
+  </si>
+  <si>
+    <t>Janosch</t>
+  </si>
+  <si>
+    <t>TV Dillenburg</t>
+  </si>
+  <si>
+    <t>Maier</t>
+  </si>
+  <si>
+    <t>Samuel</t>
+  </si>
+  <si>
+    <t>Mendel</t>
+  </si>
+  <si>
+    <t>Ella</t>
+  </si>
+  <si>
+    <t>Moosmann</t>
+  </si>
+  <si>
+    <t>Jana</t>
+  </si>
+  <si>
+    <t>Mrosek</t>
+  </si>
+  <si>
+    <t>Hanna</t>
+  </si>
+  <si>
+    <t>Neumann</t>
+  </si>
+  <si>
+    <t>Justus</t>
+  </si>
+  <si>
+    <t>Niculescu</t>
+  </si>
+  <si>
+    <t>Dumitru</t>
+  </si>
+  <si>
+    <t>Pannier</t>
+  </si>
+  <si>
+    <t>Anni</t>
+  </si>
+  <si>
+    <t>Ratasap</t>
+  </si>
+  <si>
+    <t>Evelyn</t>
+  </si>
+  <si>
+    <t>Roscher</t>
+  </si>
+  <si>
+    <t>Konstantin</t>
+  </si>
+  <si>
+    <t>Schulenberg</t>
+  </si>
+  <si>
+    <t>Levin</t>
+  </si>
+  <si>
+    <t>Spriestersbach</t>
+  </si>
+  <si>
+    <t>Tim</t>
+  </si>
+  <si>
+    <t>Sterkel</t>
+  </si>
+  <si>
+    <t>Yolanda</t>
+  </si>
+  <si>
+    <t>TV Dieburg</t>
+  </si>
+  <si>
+    <t>Stierand</t>
+  </si>
+  <si>
+    <t>Victoria</t>
+  </si>
+  <si>
+    <t>TFC Hanau</t>
+  </si>
+  <si>
+    <t>Sun</t>
+  </si>
+  <si>
+    <t>Rongbin</t>
+  </si>
+  <si>
+    <t>Trusheim</t>
+  </si>
+  <si>
+    <t>Laurenz</t>
+  </si>
+  <si>
+    <t>SKG Oberhöchstadt</t>
+  </si>
+  <si>
+    <t>Wang</t>
+  </si>
+  <si>
+    <t>Sophie</t>
+  </si>
+  <si>
+    <t>Werner</t>
+  </si>
+  <si>
+    <t>Mats</t>
   </si>
   <si>
     <t>Herrensäbel</t>
   </si>
   <si>
     <t>Alsfeld</t>
   </si>
   <si>
-    <t>Mendel</t>
-[...41 lines deleted...]
-    <t>Rongbin</t>
+    <t>Yildirtan</t>
+  </si>
+  <si>
+    <t>Kayra</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="24"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -282,51 +372,51 @@
       <patternFill patternType="solid">
         <fgColor rgb="FFEEEEEE"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border/>
     <border>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thick">
         <color rgb="FFCC0000"/>
       </bottom>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="94">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -443,50 +533,167 @@
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -755,60 +962,60 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:FZ20"/>
+  <dimension ref="A1:FZ33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="125" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A20" sqref="A20"/>
+      <selection activeCell="A33" sqref="A33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="26" max="26" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="52" max="52" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="104" max="104" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="130" max="130" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="156" max="156" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="182" max="182" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:" customHeight="1" ht="30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="Z1" s="1"/>
     </row>
     <row r="3" spans="1:" customHeight="1" ht="18">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
@@ -1172,54 +1379,54 @@
       <c r="FQ5" s="9"/>
       <c r="FR5" s="9"/>
       <c r="FS5" s="9"/>
       <c r="FT5" s="9"/>
       <c r="FU5" s="9"/>
       <c r="FV5" s="9"/>
       <c r="FW5" s="9"/>
       <c r="FX5" s="9"/>
       <c r="FY5" s="9"/>
       <c r="FZ5" s="9"/>
     </row>
     <row r="6" spans="1:" customHeight="1" ht="18">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F6" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="Z6" s="12"/>
       <c r="AA6" s="12"/>
       <c r="AB6" s="12"/>
       <c r="AC6" s="12"/>
       <c r="AD6" s="12"/>
       <c r="AE6" s="12"/>
       <c r="AF6" s="12"/>
       <c r="AG6" s="12"/>
       <c r="AH6" s="12"/>
       <c r="AI6" s="12"/>
       <c r="AJ6" s="12"/>
       <c r="AK6" s="12"/>
       <c r="AL6" s="12"/>
       <c r="AM6" s="12"/>
       <c r="AN6" s="12"/>
       <c r="AO6" s="12"/>
       <c r="AP6" s="12"/>
       <c r="AQ6" s="12"/>
       <c r="AR6" s="12"/>
       <c r="AS6" s="12"/>
       <c r="AT6" s="12"/>
       <c r="AU6" s="12"/>
       <c r="AV6" s="12"/>
       <c r="AW6" s="12"/>
@@ -1337,63 +1544,63 @@
       <c r="FE6" s="12"/>
       <c r="FF6" s="12"/>
       <c r="FG6" s="12"/>
       <c r="FH6" s="12"/>
       <c r="FI6" s="12"/>
       <c r="FJ6" s="12"/>
       <c r="FK6" s="12"/>
       <c r="FL6" s="12"/>
       <c r="FM6" s="12"/>
       <c r="FN6" s="12"/>
       <c r="FO6" s="12"/>
       <c r="FP6" s="12"/>
       <c r="FQ6" s="12"/>
       <c r="FR6" s="12"/>
       <c r="FS6" s="12"/>
       <c r="FT6" s="12"/>
       <c r="FU6" s="12"/>
       <c r="FV6" s="12"/>
       <c r="FW6" s="12"/>
       <c r="FX6" s="12"/>
       <c r="FY6" s="12"/>
       <c r="FZ6" s="12"/>
     </row>
     <row r="7" spans="1:" customHeight="1" ht="18">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C7" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="Z7" s="15"/>
       <c r="AA7" s="15"/>
       <c r="AB7" s="15"/>
       <c r="AC7" s="15"/>
       <c r="AD7" s="15"/>
       <c r="AE7" s="15"/>
       <c r="AF7" s="15"/>
       <c r="AG7" s="15"/>
       <c r="AH7" s="15"/>
       <c r="AI7" s="15"/>
       <c r="AJ7" s="15"/>
       <c r="AK7" s="15"/>
       <c r="AL7" s="15"/>
       <c r="AM7" s="15"/>
       <c r="AN7" s="15"/>
       <c r="AO7" s="15"/>
       <c r="AP7" s="15"/>
       <c r="AQ7" s="15"/>
       <c r="AR7" s="15"/>
       <c r="AS7" s="15"/>
       <c r="AT7" s="15"/>
@@ -1514,66 +1721,66 @@
       <c r="FE7" s="15"/>
       <c r="FF7" s="15"/>
       <c r="FG7" s="15"/>
       <c r="FH7" s="15"/>
       <c r="FI7" s="15"/>
       <c r="FJ7" s="15"/>
       <c r="FK7" s="15"/>
       <c r="FL7" s="15"/>
       <c r="FM7" s="15"/>
       <c r="FN7" s="15"/>
       <c r="FO7" s="15"/>
       <c r="FP7" s="15"/>
       <c r="FQ7" s="15"/>
       <c r="FR7" s="15"/>
       <c r="FS7" s="15"/>
       <c r="FT7" s="15"/>
       <c r="FU7" s="15"/>
       <c r="FV7" s="15"/>
       <c r="FW7" s="15"/>
       <c r="FX7" s="15"/>
       <c r="FY7" s="15"/>
       <c r="FZ7" s="15"/>
     </row>
     <row r="8" spans="1:" customHeight="1" ht="18">
       <c r="A8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8" t="s">
         <v>25</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="F8" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="Z8" s="18"/>
       <c r="AA8" s="18"/>
       <c r="AB8" s="18"/>
       <c r="AC8" s="18"/>
       <c r="AD8" s="18"/>
       <c r="AE8" s="18"/>
       <c r="AF8" s="18"/>
       <c r="AG8" s="18"/>
       <c r="AH8" s="18"/>
       <c r="AI8" s="18"/>
       <c r="AJ8" s="18"/>
       <c r="AK8" s="18"/>
       <c r="AL8" s="18"/>
       <c r="AM8" s="18"/>
       <c r="AN8" s="18"/>
       <c r="AO8" s="18"/>
       <c r="AP8" s="18"/>
       <c r="AQ8" s="18"/>
       <c r="AR8" s="18"/>
       <c r="AS8" s="18"/>
       <c r="AT8" s="18"/>
       <c r="AU8" s="18"/>
       <c r="AV8" s="18"/>
       <c r="AW8" s="18"/>
@@ -1691,66 +1898,66 @@
       <c r="FE8" s="18"/>
       <c r="FF8" s="18"/>
       <c r="FG8" s="18"/>
       <c r="FH8" s="18"/>
       <c r="FI8" s="18"/>
       <c r="FJ8" s="18"/>
       <c r="FK8" s="18"/>
       <c r="FL8" s="18"/>
       <c r="FM8" s="18"/>
       <c r="FN8" s="18"/>
       <c r="FO8" s="18"/>
       <c r="FP8" s="18"/>
       <c r="FQ8" s="18"/>
       <c r="FR8" s="18"/>
       <c r="FS8" s="18"/>
       <c r="FT8" s="18"/>
       <c r="FU8" s="18"/>
       <c r="FV8" s="18"/>
       <c r="FW8" s="18"/>
       <c r="FX8" s="18"/>
       <c r="FY8" s="18"/>
       <c r="FZ8" s="18"/>
     </row>
     <row r="9" spans="1:" customHeight="1" ht="18">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B9" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C9" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F9" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="Z9" s="21"/>
       <c r="AA9" s="21"/>
       <c r="AB9" s="21"/>
       <c r="AC9" s="21"/>
       <c r="AD9" s="21"/>
       <c r="AE9" s="21"/>
       <c r="AF9" s="21"/>
       <c r="AG9" s="21"/>
       <c r="AH9" s="21"/>
       <c r="AI9" s="21"/>
       <c r="AJ9" s="21"/>
       <c r="AK9" s="21"/>
       <c r="AL9" s="21"/>
       <c r="AM9" s="21"/>
       <c r="AN9" s="21"/>
       <c r="AO9" s="21"/>
       <c r="AP9" s="21"/>
       <c r="AQ9" s="21"/>
       <c r="AR9" s="21"/>
       <c r="AS9" s="21"/>
       <c r="AT9" s="21"/>
       <c r="AU9" s="21"/>
       <c r="AV9" s="21"/>
       <c r="AW9" s="21"/>
@@ -1868,66 +2075,66 @@
       <c r="FE9" s="21"/>
       <c r="FF9" s="21"/>
       <c r="FG9" s="21"/>
       <c r="FH9" s="21"/>
       <c r="FI9" s="21"/>
       <c r="FJ9" s="21"/>
       <c r="FK9" s="21"/>
       <c r="FL9" s="21"/>
       <c r="FM9" s="21"/>
       <c r="FN9" s="21"/>
       <c r="FO9" s="21"/>
       <c r="FP9" s="21"/>
       <c r="FQ9" s="21"/>
       <c r="FR9" s="21"/>
       <c r="FS9" s="21"/>
       <c r="FT9" s="21"/>
       <c r="FU9" s="21"/>
       <c r="FV9" s="21"/>
       <c r="FW9" s="21"/>
       <c r="FX9" s="21"/>
       <c r="FY9" s="21"/>
       <c r="FZ9" s="21"/>
     </row>
     <row r="10" spans="1:" customHeight="1" ht="18">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B10" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C10" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F10" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="Z10" s="24"/>
       <c r="AA10" s="24"/>
       <c r="AB10" s="24"/>
       <c r="AC10" s="24"/>
       <c r="AD10" s="24"/>
       <c r="AE10" s="24"/>
       <c r="AF10" s="24"/>
       <c r="AG10" s="24"/>
       <c r="AH10" s="24"/>
       <c r="AI10" s="24"/>
       <c r="AJ10" s="24"/>
       <c r="AK10" s="24"/>
       <c r="AL10" s="24"/>
       <c r="AM10" s="24"/>
       <c r="AN10" s="24"/>
       <c r="AO10" s="24"/>
       <c r="AP10" s="24"/>
       <c r="AQ10" s="24"/>
       <c r="AR10" s="24"/>
       <c r="AS10" s="24"/>
       <c r="AT10" s="24"/>
       <c r="AU10" s="24"/>
       <c r="AV10" s="24"/>
       <c r="AW10" s="24"/>
@@ -2045,66 +2252,66 @@
       <c r="FE10" s="24"/>
       <c r="FF10" s="24"/>
       <c r="FG10" s="24"/>
       <c r="FH10" s="24"/>
       <c r="FI10" s="24"/>
       <c r="FJ10" s="24"/>
       <c r="FK10" s="24"/>
       <c r="FL10" s="24"/>
       <c r="FM10" s="24"/>
       <c r="FN10" s="24"/>
       <c r="FO10" s="24"/>
       <c r="FP10" s="24"/>
       <c r="FQ10" s="24"/>
       <c r="FR10" s="24"/>
       <c r="FS10" s="24"/>
       <c r="FT10" s="24"/>
       <c r="FU10" s="24"/>
       <c r="FV10" s="24"/>
       <c r="FW10" s="24"/>
       <c r="FX10" s="24"/>
       <c r="FY10" s="24"/>
       <c r="FZ10" s="24"/>
     </row>
     <row r="11" spans="1:" customHeight="1" ht="18">
       <c r="A11" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B11" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="Z11" s="27"/>
       <c r="AA11" s="27"/>
       <c r="AB11" s="27"/>
       <c r="AC11" s="27"/>
       <c r="AD11" s="27"/>
       <c r="AE11" s="27"/>
       <c r="AF11" s="27"/>
       <c r="AG11" s="27"/>
       <c r="AH11" s="27"/>
       <c r="AI11" s="27"/>
       <c r="AJ11" s="27"/>
       <c r="AK11" s="27"/>
       <c r="AL11" s="27"/>
       <c r="AM11" s="27"/>
       <c r="AN11" s="27"/>
       <c r="AO11" s="27"/>
       <c r="AP11" s="27"/>
       <c r="AQ11" s="27"/>
       <c r="AR11" s="27"/>
       <c r="AS11" s="27"/>
       <c r="AT11" s="27"/>
       <c r="AU11" s="27"/>
       <c r="AV11" s="27"/>
       <c r="AW11" s="27"/>
@@ -2222,66 +2429,66 @@
       <c r="FE11" s="27"/>
       <c r="FF11" s="27"/>
       <c r="FG11" s="27"/>
       <c r="FH11" s="27"/>
       <c r="FI11" s="27"/>
       <c r="FJ11" s="27"/>
       <c r="FK11" s="27"/>
       <c r="FL11" s="27"/>
       <c r="FM11" s="27"/>
       <c r="FN11" s="27"/>
       <c r="FO11" s="27"/>
       <c r="FP11" s="27"/>
       <c r="FQ11" s="27"/>
       <c r="FR11" s="27"/>
       <c r="FS11" s="27"/>
       <c r="FT11" s="27"/>
       <c r="FU11" s="27"/>
       <c r="FV11" s="27"/>
       <c r="FW11" s="27"/>
       <c r="FX11" s="27"/>
       <c r="FY11" s="27"/>
       <c r="FZ11" s="27"/>
     </row>
     <row r="12" spans="1:" customHeight="1" ht="18">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B12" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="F12" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="Z12" s="30"/>
       <c r="AA12" s="30"/>
       <c r="AB12" s="30"/>
       <c r="AC12" s="30"/>
       <c r="AD12" s="30"/>
       <c r="AE12" s="30"/>
       <c r="AF12" s="30"/>
       <c r="AG12" s="30"/>
       <c r="AH12" s="30"/>
       <c r="AI12" s="30"/>
       <c r="AJ12" s="30"/>
       <c r="AK12" s="30"/>
       <c r="AL12" s="30"/>
       <c r="AM12" s="30"/>
       <c r="AN12" s="30"/>
       <c r="AO12" s="30"/>
       <c r="AP12" s="30"/>
       <c r="AQ12" s="30"/>
       <c r="AR12" s="30"/>
       <c r="AS12" s="30"/>
       <c r="AT12" s="30"/>
       <c r="AU12" s="30"/>
       <c r="AV12" s="30"/>
       <c r="AW12" s="30"/>
@@ -2399,66 +2606,66 @@
       <c r="FE12" s="30"/>
       <c r="FF12" s="30"/>
       <c r="FG12" s="30"/>
       <c r="FH12" s="30"/>
       <c r="FI12" s="30"/>
       <c r="FJ12" s="30"/>
       <c r="FK12" s="30"/>
       <c r="FL12" s="30"/>
       <c r="FM12" s="30"/>
       <c r="FN12" s="30"/>
       <c r="FO12" s="30"/>
       <c r="FP12" s="30"/>
       <c r="FQ12" s="30"/>
       <c r="FR12" s="30"/>
       <c r="FS12" s="30"/>
       <c r="FT12" s="30"/>
       <c r="FU12" s="30"/>
       <c r="FV12" s="30"/>
       <c r="FW12" s="30"/>
       <c r="FX12" s="30"/>
       <c r="FY12" s="30"/>
       <c r="FZ12" s="30"/>
     </row>
     <row r="13" spans="1:" customHeight="1" ht="18">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="B13" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="F13" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="Z13" s="33"/>
       <c r="AA13" s="33"/>
       <c r="AB13" s="33"/>
       <c r="AC13" s="33"/>
       <c r="AD13" s="33"/>
       <c r="AE13" s="33"/>
       <c r="AF13" s="33"/>
       <c r="AG13" s="33"/>
       <c r="AH13" s="33"/>
       <c r="AI13" s="33"/>
       <c r="AJ13" s="33"/>
       <c r="AK13" s="33"/>
       <c r="AL13" s="33"/>
       <c r="AM13" s="33"/>
       <c r="AN13" s="33"/>
       <c r="AO13" s="33"/>
       <c r="AP13" s="33"/>
       <c r="AQ13" s="33"/>
       <c r="AR13" s="33"/>
       <c r="AS13" s="33"/>
       <c r="AT13" s="33"/>
       <c r="AU13" s="33"/>
       <c r="AV13" s="33"/>
       <c r="AW13" s="33"/>
@@ -2576,66 +2783,66 @@
       <c r="FE13" s="33"/>
       <c r="FF13" s="33"/>
       <c r="FG13" s="33"/>
       <c r="FH13" s="33"/>
       <c r="FI13" s="33"/>
       <c r="FJ13" s="33"/>
       <c r="FK13" s="33"/>
       <c r="FL13" s="33"/>
       <c r="FM13" s="33"/>
       <c r="FN13" s="33"/>
       <c r="FO13" s="33"/>
       <c r="FP13" s="33"/>
       <c r="FQ13" s="33"/>
       <c r="FR13" s="33"/>
       <c r="FS13" s="33"/>
       <c r="FT13" s="33"/>
       <c r="FU13" s="33"/>
       <c r="FV13" s="33"/>
       <c r="FW13" s="33"/>
       <c r="FX13" s="33"/>
       <c r="FY13" s="33"/>
       <c r="FZ13" s="33"/>
     </row>
     <row r="14" spans="1:" customHeight="1" ht="18">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B14" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>9</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="F14" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="Z14" s="36"/>
       <c r="AA14" s="36"/>
       <c r="AB14" s="36"/>
       <c r="AC14" s="36"/>
       <c r="AD14" s="36"/>
       <c r="AE14" s="36"/>
       <c r="AF14" s="36"/>
       <c r="AG14" s="36"/>
       <c r="AH14" s="36"/>
       <c r="AI14" s="36"/>
       <c r="AJ14" s="36"/>
       <c r="AK14" s="36"/>
       <c r="AL14" s="36"/>
       <c r="AM14" s="36"/>
       <c r="AN14" s="36"/>
       <c r="AO14" s="36"/>
       <c r="AP14" s="36"/>
       <c r="AQ14" s="36"/>
       <c r="AR14" s="36"/>
       <c r="AS14" s="36"/>
       <c r="AT14" s="36"/>
       <c r="AU14" s="36"/>
       <c r="AV14" s="36"/>
       <c r="AW14" s="36"/>
@@ -2753,66 +2960,66 @@
       <c r="FE14" s="36"/>
       <c r="FF14" s="36"/>
       <c r="FG14" s="36"/>
       <c r="FH14" s="36"/>
       <c r="FI14" s="36"/>
       <c r="FJ14" s="36"/>
       <c r="FK14" s="36"/>
       <c r="FL14" s="36"/>
       <c r="FM14" s="36"/>
       <c r="FN14" s="36"/>
       <c r="FO14" s="36"/>
       <c r="FP14" s="36"/>
       <c r="FQ14" s="36"/>
       <c r="FR14" s="36"/>
       <c r="FS14" s="36"/>
       <c r="FT14" s="36"/>
       <c r="FU14" s="36"/>
       <c r="FV14" s="36"/>
       <c r="FW14" s="36"/>
       <c r="FX14" s="36"/>
       <c r="FY14" s="36"/>
       <c r="FZ14" s="36"/>
     </row>
     <row r="15" spans="1:" customHeight="1" ht="18">
       <c r="A15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="F15" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="Z15" s="39"/>
       <c r="AA15" s="39"/>
       <c r="AB15" s="39"/>
       <c r="AC15" s="39"/>
       <c r="AD15" s="39"/>
       <c r="AE15" s="39"/>
       <c r="AF15" s="39"/>
       <c r="AG15" s="39"/>
       <c r="AH15" s="39"/>
       <c r="AI15" s="39"/>
       <c r="AJ15" s="39"/>
       <c r="AK15" s="39"/>
       <c r="AL15" s="39"/>
       <c r="AM15" s="39"/>
       <c r="AN15" s="39"/>
       <c r="AO15" s="39"/>
       <c r="AP15" s="39"/>
       <c r="AQ15" s="39"/>
       <c r="AR15" s="39"/>
       <c r="AS15" s="39"/>
       <c r="AT15" s="39"/>
       <c r="AU15" s="39"/>
       <c r="AV15" s="39"/>
       <c r="AW15" s="39"/>
@@ -2930,66 +3137,66 @@
       <c r="FE15" s="39"/>
       <c r="FF15" s="39"/>
       <c r="FG15" s="39"/>
       <c r="FH15" s="39"/>
       <c r="FI15" s="39"/>
       <c r="FJ15" s="39"/>
       <c r="FK15" s="39"/>
       <c r="FL15" s="39"/>
       <c r="FM15" s="39"/>
       <c r="FN15" s="39"/>
       <c r="FO15" s="39"/>
       <c r="FP15" s="39"/>
       <c r="FQ15" s="39"/>
       <c r="FR15" s="39"/>
       <c r="FS15" s="39"/>
       <c r="FT15" s="39"/>
       <c r="FU15" s="39"/>
       <c r="FV15" s="39"/>
       <c r="FW15" s="39"/>
       <c r="FX15" s="39"/>
       <c r="FY15" s="39"/>
       <c r="FZ15" s="39"/>
     </row>
     <row r="16" spans="1:" customHeight="1" ht="18">
       <c r="A16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B16" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C16" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="F16" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="Z16" s="42"/>
       <c r="AA16" s="42"/>
       <c r="AB16" s="42"/>
       <c r="AC16" s="42"/>
       <c r="AD16" s="42"/>
       <c r="AE16" s="42"/>
       <c r="AF16" s="42"/>
       <c r="AG16" s="42"/>
       <c r="AH16" s="42"/>
       <c r="AI16" s="42"/>
       <c r="AJ16" s="42"/>
       <c r="AK16" s="42"/>
       <c r="AL16" s="42"/>
       <c r="AM16" s="42"/>
       <c r="AN16" s="42"/>
       <c r="AO16" s="42"/>
       <c r="AP16" s="42"/>
       <c r="AQ16" s="42"/>
       <c r="AR16" s="42"/>
       <c r="AS16" s="42"/>
       <c r="AT16" s="42"/>
       <c r="AU16" s="42"/>
       <c r="AV16" s="42"/>
       <c r="AW16" s="42"/>
@@ -3113,60 +3320,60 @@
       <c r="FK16" s="42"/>
       <c r="FL16" s="42"/>
       <c r="FM16" s="42"/>
       <c r="FN16" s="42"/>
       <c r="FO16" s="42"/>
       <c r="FP16" s="42"/>
       <c r="FQ16" s="42"/>
       <c r="FR16" s="42"/>
       <c r="FS16" s="42"/>
       <c r="FT16" s="42"/>
       <c r="FU16" s="42"/>
       <c r="FV16" s="42"/>
       <c r="FW16" s="42"/>
       <c r="FX16" s="42"/>
       <c r="FY16" s="42"/>
       <c r="FZ16" s="42"/>
     </row>
     <row r="17" spans="1:" customHeight="1" ht="18">
       <c r="A17" t="s">
         <v>50</v>
       </c>
       <c r="B17" t="s">
         <v>51</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F17" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
       <c r="Z17" s="45"/>
       <c r="AA17" s="45"/>
       <c r="AB17" s="45"/>
       <c r="AC17" s="45"/>
       <c r="AD17" s="45"/>
       <c r="AE17" s="45"/>
       <c r="AF17" s="45"/>
       <c r="AG17" s="45"/>
       <c r="AH17" s="45"/>
       <c r="AI17" s="45"/>
       <c r="AJ17" s="45"/>
       <c r="AK17" s="45"/>
       <c r="AL17" s="45"/>
       <c r="AM17" s="45"/>
       <c r="AN17" s="45"/>
       <c r="AO17" s="45"/>
       <c r="AP17" s="45"/>
       <c r="AQ17" s="45"/>
       <c r="AR17" s="45"/>
       <c r="AS17" s="45"/>
       <c r="AT17" s="45"/>
       <c r="AU17" s="45"/>
       <c r="AV17" s="45"/>
       <c r="AW17" s="45"/>
@@ -3284,63 +3491,63 @@
       <c r="FE17" s="45"/>
       <c r="FF17" s="45"/>
       <c r="FG17" s="45"/>
       <c r="FH17" s="45"/>
       <c r="FI17" s="45"/>
       <c r="FJ17" s="45"/>
       <c r="FK17" s="45"/>
       <c r="FL17" s="45"/>
       <c r="FM17" s="45"/>
       <c r="FN17" s="45"/>
       <c r="FO17" s="45"/>
       <c r="FP17" s="45"/>
       <c r="FQ17" s="45"/>
       <c r="FR17" s="45"/>
       <c r="FS17" s="45"/>
       <c r="FT17" s="45"/>
       <c r="FU17" s="45"/>
       <c r="FV17" s="45"/>
       <c r="FW17" s="45"/>
       <c r="FX17" s="45"/>
       <c r="FY17" s="45"/>
       <c r="FZ17" s="45"/>
     </row>
     <row r="18" spans="1:" customHeight="1" ht="18">
       <c r="A18" t="s">
+        <v>52</v>
+      </c>
+      <c r="B18" t="s">
         <v>53</v>
       </c>
-      <c r="B18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F18" t="s">
         <v>12</v>
       </c>
       <c r="Z18" s="48"/>
       <c r="AA18" s="48"/>
       <c r="AB18" s="48"/>
       <c r="AC18" s="48"/>
       <c r="AD18" s="48"/>
       <c r="AE18" s="48"/>
       <c r="AF18" s="48"/>
       <c r="AG18" s="48"/>
       <c r="AH18" s="48"/>
       <c r="AI18" s="48"/>
       <c r="AJ18" s="48"/>
       <c r="AK18" s="48"/>
       <c r="AL18" s="48"/>
       <c r="AM18" s="48"/>
       <c r="AN18" s="48"/>
       <c r="AO18" s="48"/>
       <c r="AP18" s="48"/>
       <c r="AQ18" s="48"/>
       <c r="AR18" s="48"/>
       <c r="AS18" s="48"/>
       <c r="AT18" s="48"/>
@@ -3461,66 +3668,66 @@
       <c r="FE18" s="48"/>
       <c r="FF18" s="48"/>
       <c r="FG18" s="48"/>
       <c r="FH18" s="48"/>
       <c r="FI18" s="48"/>
       <c r="FJ18" s="48"/>
       <c r="FK18" s="48"/>
       <c r="FL18" s="48"/>
       <c r="FM18" s="48"/>
       <c r="FN18" s="48"/>
       <c r="FO18" s="48"/>
       <c r="FP18" s="48"/>
       <c r="FQ18" s="48"/>
       <c r="FR18" s="48"/>
       <c r="FS18" s="48"/>
       <c r="FT18" s="48"/>
       <c r="FU18" s="48"/>
       <c r="FV18" s="48"/>
       <c r="FW18" s="48"/>
       <c r="FX18" s="48"/>
       <c r="FY18" s="48"/>
       <c r="FZ18" s="48"/>
     </row>
     <row r="19" spans="1:" customHeight="1" ht="18">
       <c r="A19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" t="s">
         <v>55</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F19" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="Z19" s="51"/>
       <c r="AA19" s="51"/>
       <c r="AB19" s="51"/>
       <c r="AC19" s="51"/>
       <c r="AD19" s="51"/>
       <c r="AE19" s="51"/>
       <c r="AF19" s="51"/>
       <c r="AG19" s="51"/>
       <c r="AH19" s="51"/>
       <c r="AI19" s="51"/>
       <c r="AJ19" s="51"/>
       <c r="AK19" s="51"/>
       <c r="AL19" s="51"/>
       <c r="AM19" s="51"/>
       <c r="AN19" s="51"/>
       <c r="AO19" s="51"/>
       <c r="AP19" s="51"/>
       <c r="AQ19" s="51"/>
       <c r="AR19" s="51"/>
       <c r="AS19" s="51"/>
       <c r="AT19" s="51"/>
       <c r="AU19" s="51"/>
       <c r="AV19" s="51"/>
       <c r="AW19" s="51"/>
@@ -3638,66 +3845,66 @@
       <c r="FE19" s="51"/>
       <c r="FF19" s="51"/>
       <c r="FG19" s="51"/>
       <c r="FH19" s="51"/>
       <c r="FI19" s="51"/>
       <c r="FJ19" s="51"/>
       <c r="FK19" s="51"/>
       <c r="FL19" s="51"/>
       <c r="FM19" s="51"/>
       <c r="FN19" s="51"/>
       <c r="FO19" s="51"/>
       <c r="FP19" s="51"/>
       <c r="FQ19" s="51"/>
       <c r="FR19" s="51"/>
       <c r="FS19" s="51"/>
       <c r="FT19" s="51"/>
       <c r="FU19" s="51"/>
       <c r="FV19" s="51"/>
       <c r="FW19" s="51"/>
       <c r="FX19" s="51"/>
       <c r="FY19" s="51"/>
       <c r="FZ19" s="51"/>
     </row>
     <row r="20" spans="1:" customHeight="1" ht="18">
       <c r="A20" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" t="s">
         <v>57</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F20" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="Z20" s="54"/>
       <c r="AA20" s="54"/>
       <c r="AB20" s="54"/>
       <c r="AC20" s="54"/>
       <c r="AD20" s="54"/>
       <c r="AE20" s="54"/>
       <c r="AF20" s="54"/>
       <c r="AG20" s="54"/>
       <c r="AH20" s="54"/>
       <c r="AI20" s="54"/>
       <c r="AJ20" s="54"/>
       <c r="AK20" s="54"/>
       <c r="AL20" s="54"/>
       <c r="AM20" s="54"/>
       <c r="AN20" s="54"/>
       <c r="AO20" s="54"/>
       <c r="AP20" s="54"/>
       <c r="AQ20" s="54"/>
       <c r="AR20" s="54"/>
       <c r="AS20" s="54"/>
       <c r="AT20" s="54"/>
       <c r="AU20" s="54"/>
       <c r="AV20" s="54"/>
       <c r="AW20" s="54"/>
@@ -3813,50 +4020,2351 @@
       <c r="FC20" s="54"/>
       <c r="FD20" s="54"/>
       <c r="FE20" s="54"/>
       <c r="FF20" s="54"/>
       <c r="FG20" s="54"/>
       <c r="FH20" s="54"/>
       <c r="FI20" s="54"/>
       <c r="FJ20" s="54"/>
       <c r="FK20" s="54"/>
       <c r="FL20" s="54"/>
       <c r="FM20" s="54"/>
       <c r="FN20" s="54"/>
       <c r="FO20" s="54"/>
       <c r="FP20" s="54"/>
       <c r="FQ20" s="54"/>
       <c r="FR20" s="54"/>
       <c r="FS20" s="54"/>
       <c r="FT20" s="54"/>
       <c r="FU20" s="54"/>
       <c r="FV20" s="54"/>
       <c r="FW20" s="54"/>
       <c r="FX20" s="54"/>
       <c r="FY20" s="54"/>
       <c r="FZ20" s="54"/>
     </row>
+    <row r="21" spans="1:" customHeight="1" ht="18">
+      <c r="A21" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" t="s">
+        <v>59</v>
+      </c>
+      <c r="C21" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21" t="s">
+        <v>10</v>
+      </c>
+      <c r="E21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F21" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z21" s="57"/>
+      <c r="AA21" s="57"/>
+      <c r="AB21" s="57"/>
+      <c r="AC21" s="57"/>
+      <c r="AD21" s="57"/>
+      <c r="AE21" s="57"/>
+      <c r="AF21" s="57"/>
+      <c r="AG21" s="57"/>
+      <c r="AH21" s="57"/>
+      <c r="AI21" s="57"/>
+      <c r="AJ21" s="57"/>
+      <c r="AK21" s="57"/>
+      <c r="AL21" s="57"/>
+      <c r="AM21" s="57"/>
+      <c r="AN21" s="57"/>
+      <c r="AO21" s="57"/>
+      <c r="AP21" s="57"/>
+      <c r="AQ21" s="57"/>
+      <c r="AR21" s="57"/>
+      <c r="AS21" s="57"/>
+      <c r="AT21" s="57"/>
+      <c r="AU21" s="57"/>
+      <c r="AV21" s="57"/>
+      <c r="AW21" s="57"/>
+      <c r="AX21" s="57"/>
+      <c r="AY21" s="57"/>
+      <c r="AZ21" s="57"/>
+      <c r="BA21" s="57"/>
+      <c r="BB21" s="57"/>
+      <c r="BC21" s="57"/>
+      <c r="BD21" s="57"/>
+      <c r="BE21" s="57"/>
+      <c r="BF21" s="57"/>
+      <c r="BG21" s="57"/>
+      <c r="BH21" s="57"/>
+      <c r="BI21" s="57"/>
+      <c r="BJ21" s="57"/>
+      <c r="BK21" s="57"/>
+      <c r="BL21" s="57"/>
+      <c r="BM21" s="57"/>
+      <c r="BN21" s="57"/>
+      <c r="BO21" s="57"/>
+      <c r="BP21" s="57"/>
+      <c r="BQ21" s="57"/>
+      <c r="BR21" s="57"/>
+      <c r="BS21" s="57"/>
+      <c r="BT21" s="57"/>
+      <c r="BU21" s="57"/>
+      <c r="BV21" s="57"/>
+      <c r="BW21" s="57"/>
+      <c r="BX21" s="57"/>
+      <c r="BY21" s="57"/>
+      <c r="BZ21" s="57"/>
+      <c r="CA21" s="57"/>
+      <c r="CB21" s="57"/>
+      <c r="CC21" s="57"/>
+      <c r="CD21" s="57"/>
+      <c r="CE21" s="57"/>
+      <c r="CF21" s="57"/>
+      <c r="CG21" s="57"/>
+      <c r="CH21" s="57"/>
+      <c r="CI21" s="57"/>
+      <c r="CJ21" s="57"/>
+      <c r="CK21" s="57"/>
+      <c r="CL21" s="57"/>
+      <c r="CM21" s="57"/>
+      <c r="CN21" s="57"/>
+      <c r="CO21" s="57"/>
+      <c r="CP21" s="57"/>
+      <c r="CQ21" s="57"/>
+      <c r="CR21" s="57"/>
+      <c r="CS21" s="57"/>
+      <c r="CT21" s="57"/>
+      <c r="CU21" s="57"/>
+      <c r="CV21" s="57"/>
+      <c r="CW21" s="57"/>
+      <c r="CX21" s="57"/>
+      <c r="CY21" s="57"/>
+      <c r="CZ21" s="57"/>
+      <c r="DA21" s="57"/>
+      <c r="DB21" s="57"/>
+      <c r="DC21" s="57"/>
+      <c r="DD21" s="57"/>
+      <c r="DE21" s="57"/>
+      <c r="DF21" s="57"/>
+      <c r="DG21" s="57"/>
+      <c r="DH21" s="57"/>
+      <c r="DI21" s="57"/>
+      <c r="DJ21" s="57"/>
+      <c r="DK21" s="57"/>
+      <c r="DL21" s="57"/>
+      <c r="DM21" s="57"/>
+      <c r="DN21" s="57"/>
+      <c r="DO21" s="57"/>
+      <c r="DP21" s="57"/>
+      <c r="DQ21" s="57"/>
+      <c r="DR21" s="57"/>
+      <c r="DS21" s="57"/>
+      <c r="DT21" s="57"/>
+      <c r="DU21" s="57"/>
+      <c r="DV21" s="57"/>
+      <c r="DW21" s="57"/>
+      <c r="DX21" s="57"/>
+      <c r="DY21" s="57"/>
+      <c r="DZ21" s="57"/>
+      <c r="EA21" s="57"/>
+      <c r="EB21" s="57"/>
+      <c r="EC21" s="57"/>
+      <c r="ED21" s="57"/>
+      <c r="EE21" s="57"/>
+      <c r="EF21" s="57"/>
+      <c r="EG21" s="57"/>
+      <c r="EH21" s="57"/>
+      <c r="EI21" s="57"/>
+      <c r="EJ21" s="57"/>
+      <c r="EK21" s="57"/>
+      <c r="EL21" s="57"/>
+      <c r="EM21" s="57"/>
+      <c r="EN21" s="57"/>
+      <c r="EO21" s="57"/>
+      <c r="EP21" s="57"/>
+      <c r="EQ21" s="57"/>
+      <c r="ER21" s="57"/>
+      <c r="ES21" s="57"/>
+      <c r="ET21" s="57"/>
+      <c r="EU21" s="57"/>
+      <c r="EV21" s="57"/>
+      <c r="EW21" s="57"/>
+      <c r="EX21" s="57"/>
+      <c r="EY21" s="57"/>
+      <c r="EZ21" s="57"/>
+      <c r="FA21" s="57"/>
+      <c r="FB21" s="57"/>
+      <c r="FC21" s="57"/>
+      <c r="FD21" s="57"/>
+      <c r="FE21" s="57"/>
+      <c r="FF21" s="57"/>
+      <c r="FG21" s="57"/>
+      <c r="FH21" s="57"/>
+      <c r="FI21" s="57"/>
+      <c r="FJ21" s="57"/>
+      <c r="FK21" s="57"/>
+      <c r="FL21" s="57"/>
+      <c r="FM21" s="57"/>
+      <c r="FN21" s="57"/>
+      <c r="FO21" s="57"/>
+      <c r="FP21" s="57"/>
+      <c r="FQ21" s="57"/>
+      <c r="FR21" s="57"/>
+      <c r="FS21" s="57"/>
+      <c r="FT21" s="57"/>
+      <c r="FU21" s="57"/>
+      <c r="FV21" s="57"/>
+      <c r="FW21" s="57"/>
+      <c r="FX21" s="57"/>
+      <c r="FY21" s="57"/>
+      <c r="FZ21" s="57"/>
+    </row>
+    <row r="22" spans="1:" customHeight="1" ht="18">
+      <c r="A22" t="s">
+        <v>60</v>
+      </c>
+      <c r="B22" t="s">
+        <v>61</v>
+      </c>
+      <c r="C22" t="s">
+        <v>36</v>
+      </c>
+      <c r="D22" t="s">
+        <v>10</v>
+      </c>
+      <c r="E22" t="s">
+        <v>16</v>
+      </c>
+      <c r="F22" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z22" s="60"/>
+      <c r="AA22" s="60"/>
+      <c r="AB22" s="60"/>
+      <c r="AC22" s="60"/>
+      <c r="AD22" s="60"/>
+      <c r="AE22" s="60"/>
+      <c r="AF22" s="60"/>
+      <c r="AG22" s="60"/>
+      <c r="AH22" s="60"/>
+      <c r="AI22" s="60"/>
+      <c r="AJ22" s="60"/>
+      <c r="AK22" s="60"/>
+      <c r="AL22" s="60"/>
+      <c r="AM22" s="60"/>
+      <c r="AN22" s="60"/>
+      <c r="AO22" s="60"/>
+      <c r="AP22" s="60"/>
+      <c r="AQ22" s="60"/>
+      <c r="AR22" s="60"/>
+      <c r="AS22" s="60"/>
+      <c r="AT22" s="60"/>
+      <c r="AU22" s="60"/>
+      <c r="AV22" s="60"/>
+      <c r="AW22" s="60"/>
+      <c r="AX22" s="60"/>
+      <c r="AY22" s="60"/>
+      <c r="AZ22" s="60"/>
+      <c r="BA22" s="60"/>
+      <c r="BB22" s="60"/>
+      <c r="BC22" s="60"/>
+      <c r="BD22" s="60"/>
+      <c r="BE22" s="60"/>
+      <c r="BF22" s="60"/>
+      <c r="BG22" s="60"/>
+      <c r="BH22" s="60"/>
+      <c r="BI22" s="60"/>
+      <c r="BJ22" s="60"/>
+      <c r="BK22" s="60"/>
+      <c r="BL22" s="60"/>
+      <c r="BM22" s="60"/>
+      <c r="BN22" s="60"/>
+      <c r="BO22" s="60"/>
+      <c r="BP22" s="60"/>
+      <c r="BQ22" s="60"/>
+      <c r="BR22" s="60"/>
+      <c r="BS22" s="60"/>
+      <c r="BT22" s="60"/>
+      <c r="BU22" s="60"/>
+      <c r="BV22" s="60"/>
+      <c r="BW22" s="60"/>
+      <c r="BX22" s="60"/>
+      <c r="BY22" s="60"/>
+      <c r="BZ22" s="60"/>
+      <c r="CA22" s="60"/>
+      <c r="CB22" s="60"/>
+      <c r="CC22" s="60"/>
+      <c r="CD22" s="60"/>
+      <c r="CE22" s="60"/>
+      <c r="CF22" s="60"/>
+      <c r="CG22" s="60"/>
+      <c r="CH22" s="60"/>
+      <c r="CI22" s="60"/>
+      <c r="CJ22" s="60"/>
+      <c r="CK22" s="60"/>
+      <c r="CL22" s="60"/>
+      <c r="CM22" s="60"/>
+      <c r="CN22" s="60"/>
+      <c r="CO22" s="60"/>
+      <c r="CP22" s="60"/>
+      <c r="CQ22" s="60"/>
+      <c r="CR22" s="60"/>
+      <c r="CS22" s="60"/>
+      <c r="CT22" s="60"/>
+      <c r="CU22" s="60"/>
+      <c r="CV22" s="60"/>
+      <c r="CW22" s="60"/>
+      <c r="CX22" s="60"/>
+      <c r="CY22" s="60"/>
+      <c r="CZ22" s="60"/>
+      <c r="DA22" s="60"/>
+      <c r="DB22" s="60"/>
+      <c r="DC22" s="60"/>
+      <c r="DD22" s="60"/>
+      <c r="DE22" s="60"/>
+      <c r="DF22" s="60"/>
+      <c r="DG22" s="60"/>
+      <c r="DH22" s="60"/>
+      <c r="DI22" s="60"/>
+      <c r="DJ22" s="60"/>
+      <c r="DK22" s="60"/>
+      <c r="DL22" s="60"/>
+      <c r="DM22" s="60"/>
+      <c r="DN22" s="60"/>
+      <c r="DO22" s="60"/>
+      <c r="DP22" s="60"/>
+      <c r="DQ22" s="60"/>
+      <c r="DR22" s="60"/>
+      <c r="DS22" s="60"/>
+      <c r="DT22" s="60"/>
+      <c r="DU22" s="60"/>
+      <c r="DV22" s="60"/>
+      <c r="DW22" s="60"/>
+      <c r="DX22" s="60"/>
+      <c r="DY22" s="60"/>
+      <c r="DZ22" s="60"/>
+      <c r="EA22" s="60"/>
+      <c r="EB22" s="60"/>
+      <c r="EC22" s="60"/>
+      <c r="ED22" s="60"/>
+      <c r="EE22" s="60"/>
+      <c r="EF22" s="60"/>
+      <c r="EG22" s="60"/>
+      <c r="EH22" s="60"/>
+      <c r="EI22" s="60"/>
+      <c r="EJ22" s="60"/>
+      <c r="EK22" s="60"/>
+      <c r="EL22" s="60"/>
+      <c r="EM22" s="60"/>
+      <c r="EN22" s="60"/>
+      <c r="EO22" s="60"/>
+      <c r="EP22" s="60"/>
+      <c r="EQ22" s="60"/>
+      <c r="ER22" s="60"/>
+      <c r="ES22" s="60"/>
+      <c r="ET22" s="60"/>
+      <c r="EU22" s="60"/>
+      <c r="EV22" s="60"/>
+      <c r="EW22" s="60"/>
+      <c r="EX22" s="60"/>
+      <c r="EY22" s="60"/>
+      <c r="EZ22" s="60"/>
+      <c r="FA22" s="60"/>
+      <c r="FB22" s="60"/>
+      <c r="FC22" s="60"/>
+      <c r="FD22" s="60"/>
+      <c r="FE22" s="60"/>
+      <c r="FF22" s="60"/>
+      <c r="FG22" s="60"/>
+      <c r="FH22" s="60"/>
+      <c r="FI22" s="60"/>
+      <c r="FJ22" s="60"/>
+      <c r="FK22" s="60"/>
+      <c r="FL22" s="60"/>
+      <c r="FM22" s="60"/>
+      <c r="FN22" s="60"/>
+      <c r="FO22" s="60"/>
+      <c r="FP22" s="60"/>
+      <c r="FQ22" s="60"/>
+      <c r="FR22" s="60"/>
+      <c r="FS22" s="60"/>
+      <c r="FT22" s="60"/>
+      <c r="FU22" s="60"/>
+      <c r="FV22" s="60"/>
+      <c r="FW22" s="60"/>
+      <c r="FX22" s="60"/>
+      <c r="FY22" s="60"/>
+      <c r="FZ22" s="60"/>
+    </row>
+    <row r="23" spans="1:" customHeight="1" ht="18">
+      <c r="A23" t="s">
+        <v>62</v>
+      </c>
+      <c r="B23" t="s">
+        <v>63</v>
+      </c>
+      <c r="C23" t="s">
+        <v>39</v>
+      </c>
+      <c r="D23" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23" t="s">
+        <v>21</v>
+      </c>
+      <c r="F23" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z23" s="63"/>
+      <c r="AA23" s="63"/>
+      <c r="AB23" s="63"/>
+      <c r="AC23" s="63"/>
+      <c r="AD23" s="63"/>
+      <c r="AE23" s="63"/>
+      <c r="AF23" s="63"/>
+      <c r="AG23" s="63"/>
+      <c r="AH23" s="63"/>
+      <c r="AI23" s="63"/>
+      <c r="AJ23" s="63"/>
+      <c r="AK23" s="63"/>
+      <c r="AL23" s="63"/>
+      <c r="AM23" s="63"/>
+      <c r="AN23" s="63"/>
+      <c r="AO23" s="63"/>
+      <c r="AP23" s="63"/>
+      <c r="AQ23" s="63"/>
+      <c r="AR23" s="63"/>
+      <c r="AS23" s="63"/>
+      <c r="AT23" s="63"/>
+      <c r="AU23" s="63"/>
+      <c r="AV23" s="63"/>
+      <c r="AW23" s="63"/>
+      <c r="AX23" s="63"/>
+      <c r="AY23" s="63"/>
+      <c r="AZ23" s="63"/>
+      <c r="BA23" s="63"/>
+      <c r="BB23" s="63"/>
+      <c r="BC23" s="63"/>
+      <c r="BD23" s="63"/>
+      <c r="BE23" s="63"/>
+      <c r="BF23" s="63"/>
+      <c r="BG23" s="63"/>
+      <c r="BH23" s="63"/>
+      <c r="BI23" s="63"/>
+      <c r="BJ23" s="63"/>
+      <c r="BK23" s="63"/>
+      <c r="BL23" s="63"/>
+      <c r="BM23" s="63"/>
+      <c r="BN23" s="63"/>
+      <c r="BO23" s="63"/>
+      <c r="BP23" s="63"/>
+      <c r="BQ23" s="63"/>
+      <c r="BR23" s="63"/>
+      <c r="BS23" s="63"/>
+      <c r="BT23" s="63"/>
+      <c r="BU23" s="63"/>
+      <c r="BV23" s="63"/>
+      <c r="BW23" s="63"/>
+      <c r="BX23" s="63"/>
+      <c r="BY23" s="63"/>
+      <c r="BZ23" s="63"/>
+      <c r="CA23" s="63"/>
+      <c r="CB23" s="63"/>
+      <c r="CC23" s="63"/>
+      <c r="CD23" s="63"/>
+      <c r="CE23" s="63"/>
+      <c r="CF23" s="63"/>
+      <c r="CG23" s="63"/>
+      <c r="CH23" s="63"/>
+      <c r="CI23" s="63"/>
+      <c r="CJ23" s="63"/>
+      <c r="CK23" s="63"/>
+      <c r="CL23" s="63"/>
+      <c r="CM23" s="63"/>
+      <c r="CN23" s="63"/>
+      <c r="CO23" s="63"/>
+      <c r="CP23" s="63"/>
+      <c r="CQ23" s="63"/>
+      <c r="CR23" s="63"/>
+      <c r="CS23" s="63"/>
+      <c r="CT23" s="63"/>
+      <c r="CU23" s="63"/>
+      <c r="CV23" s="63"/>
+      <c r="CW23" s="63"/>
+      <c r="CX23" s="63"/>
+      <c r="CY23" s="63"/>
+      <c r="CZ23" s="63"/>
+      <c r="DA23" s="63"/>
+      <c r="DB23" s="63"/>
+      <c r="DC23" s="63"/>
+      <c r="DD23" s="63"/>
+      <c r="DE23" s="63"/>
+      <c r="DF23" s="63"/>
+      <c r="DG23" s="63"/>
+      <c r="DH23" s="63"/>
+      <c r="DI23" s="63"/>
+      <c r="DJ23" s="63"/>
+      <c r="DK23" s="63"/>
+      <c r="DL23" s="63"/>
+      <c r="DM23" s="63"/>
+      <c r="DN23" s="63"/>
+      <c r="DO23" s="63"/>
+      <c r="DP23" s="63"/>
+      <c r="DQ23" s="63"/>
+      <c r="DR23" s="63"/>
+      <c r="DS23" s="63"/>
+      <c r="DT23" s="63"/>
+      <c r="DU23" s="63"/>
+      <c r="DV23" s="63"/>
+      <c r="DW23" s="63"/>
+      <c r="DX23" s="63"/>
+      <c r="DY23" s="63"/>
+      <c r="DZ23" s="63"/>
+      <c r="EA23" s="63"/>
+      <c r="EB23" s="63"/>
+      <c r="EC23" s="63"/>
+      <c r="ED23" s="63"/>
+      <c r="EE23" s="63"/>
+      <c r="EF23" s="63"/>
+      <c r="EG23" s="63"/>
+      <c r="EH23" s="63"/>
+      <c r="EI23" s="63"/>
+      <c r="EJ23" s="63"/>
+      <c r="EK23" s="63"/>
+      <c r="EL23" s="63"/>
+      <c r="EM23" s="63"/>
+      <c r="EN23" s="63"/>
+      <c r="EO23" s="63"/>
+      <c r="EP23" s="63"/>
+      <c r="EQ23" s="63"/>
+      <c r="ER23" s="63"/>
+      <c r="ES23" s="63"/>
+      <c r="ET23" s="63"/>
+      <c r="EU23" s="63"/>
+      <c r="EV23" s="63"/>
+      <c r="EW23" s="63"/>
+      <c r="EX23" s="63"/>
+      <c r="EY23" s="63"/>
+      <c r="EZ23" s="63"/>
+      <c r="FA23" s="63"/>
+      <c r="FB23" s="63"/>
+      <c r="FC23" s="63"/>
+      <c r="FD23" s="63"/>
+      <c r="FE23" s="63"/>
+      <c r="FF23" s="63"/>
+      <c r="FG23" s="63"/>
+      <c r="FH23" s="63"/>
+      <c r="FI23" s="63"/>
+      <c r="FJ23" s="63"/>
+      <c r="FK23" s="63"/>
+      <c r="FL23" s="63"/>
+      <c r="FM23" s="63"/>
+      <c r="FN23" s="63"/>
+      <c r="FO23" s="63"/>
+      <c r="FP23" s="63"/>
+      <c r="FQ23" s="63"/>
+      <c r="FR23" s="63"/>
+      <c r="FS23" s="63"/>
+      <c r="FT23" s="63"/>
+      <c r="FU23" s="63"/>
+      <c r="FV23" s="63"/>
+      <c r="FW23" s="63"/>
+      <c r="FX23" s="63"/>
+      <c r="FY23" s="63"/>
+      <c r="FZ23" s="63"/>
+    </row>
+    <row r="24" spans="1:" customHeight="1" ht="18">
+      <c r="A24" t="s">
+        <v>64</v>
+      </c>
+      <c r="B24" t="s">
+        <v>65</v>
+      </c>
+      <c r="C24" t="s">
+        <v>26</v>
+      </c>
+      <c r="D24" t="s">
+        <v>10</v>
+      </c>
+      <c r="E24" t="s">
+        <v>27</v>
+      </c>
+      <c r="F24" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z24" s="66"/>
+      <c r="AA24" s="66"/>
+      <c r="AB24" s="66"/>
+      <c r="AC24" s="66"/>
+      <c r="AD24" s="66"/>
+      <c r="AE24" s="66"/>
+      <c r="AF24" s="66"/>
+      <c r="AG24" s="66"/>
+      <c r="AH24" s="66"/>
+      <c r="AI24" s="66"/>
+      <c r="AJ24" s="66"/>
+      <c r="AK24" s="66"/>
+      <c r="AL24" s="66"/>
+      <c r="AM24" s="66"/>
+      <c r="AN24" s="66"/>
+      <c r="AO24" s="66"/>
+      <c r="AP24" s="66"/>
+      <c r="AQ24" s="66"/>
+      <c r="AR24" s="66"/>
+      <c r="AS24" s="66"/>
+      <c r="AT24" s="66"/>
+      <c r="AU24" s="66"/>
+      <c r="AV24" s="66"/>
+      <c r="AW24" s="66"/>
+      <c r="AX24" s="66"/>
+      <c r="AY24" s="66"/>
+      <c r="AZ24" s="66"/>
+      <c r="BA24" s="66"/>
+      <c r="BB24" s="66"/>
+      <c r="BC24" s="66"/>
+      <c r="BD24" s="66"/>
+      <c r="BE24" s="66"/>
+      <c r="BF24" s="66"/>
+      <c r="BG24" s="66"/>
+      <c r="BH24" s="66"/>
+      <c r="BI24" s="66"/>
+      <c r="BJ24" s="66"/>
+      <c r="BK24" s="66"/>
+      <c r="BL24" s="66"/>
+      <c r="BM24" s="66"/>
+      <c r="BN24" s="66"/>
+      <c r="BO24" s="66"/>
+      <c r="BP24" s="66"/>
+      <c r="BQ24" s="66"/>
+      <c r="BR24" s="66"/>
+      <c r="BS24" s="66"/>
+      <c r="BT24" s="66"/>
+      <c r="BU24" s="66"/>
+      <c r="BV24" s="66"/>
+      <c r="BW24" s="66"/>
+      <c r="BX24" s="66"/>
+      <c r="BY24" s="66"/>
+      <c r="BZ24" s="66"/>
+      <c r="CA24" s="66"/>
+      <c r="CB24" s="66"/>
+      <c r="CC24" s="66"/>
+      <c r="CD24" s="66"/>
+      <c r="CE24" s="66"/>
+      <c r="CF24" s="66"/>
+      <c r="CG24" s="66"/>
+      <c r="CH24" s="66"/>
+      <c r="CI24" s="66"/>
+      <c r="CJ24" s="66"/>
+      <c r="CK24" s="66"/>
+      <c r="CL24" s="66"/>
+      <c r="CM24" s="66"/>
+      <c r="CN24" s="66"/>
+      <c r="CO24" s="66"/>
+      <c r="CP24" s="66"/>
+      <c r="CQ24" s="66"/>
+      <c r="CR24" s="66"/>
+      <c r="CS24" s="66"/>
+      <c r="CT24" s="66"/>
+      <c r="CU24" s="66"/>
+      <c r="CV24" s="66"/>
+      <c r="CW24" s="66"/>
+      <c r="CX24" s="66"/>
+      <c r="CY24" s="66"/>
+      <c r="CZ24" s="66"/>
+      <c r="DA24" s="66"/>
+      <c r="DB24" s="66"/>
+      <c r="DC24" s="66"/>
+      <c r="DD24" s="66"/>
+      <c r="DE24" s="66"/>
+      <c r="DF24" s="66"/>
+      <c r="DG24" s="66"/>
+      <c r="DH24" s="66"/>
+      <c r="DI24" s="66"/>
+      <c r="DJ24" s="66"/>
+      <c r="DK24" s="66"/>
+      <c r="DL24" s="66"/>
+      <c r="DM24" s="66"/>
+      <c r="DN24" s="66"/>
+      <c r="DO24" s="66"/>
+      <c r="DP24" s="66"/>
+      <c r="DQ24" s="66"/>
+      <c r="DR24" s="66"/>
+      <c r="DS24" s="66"/>
+      <c r="DT24" s="66"/>
+      <c r="DU24" s="66"/>
+      <c r="DV24" s="66"/>
+      <c r="DW24" s="66"/>
+      <c r="DX24" s="66"/>
+      <c r="DY24" s="66"/>
+      <c r="DZ24" s="66"/>
+      <c r="EA24" s="66"/>
+      <c r="EB24" s="66"/>
+      <c r="EC24" s="66"/>
+      <c r="ED24" s="66"/>
+      <c r="EE24" s="66"/>
+      <c r="EF24" s="66"/>
+      <c r="EG24" s="66"/>
+      <c r="EH24" s="66"/>
+      <c r="EI24" s="66"/>
+      <c r="EJ24" s="66"/>
+      <c r="EK24" s="66"/>
+      <c r="EL24" s="66"/>
+      <c r="EM24" s="66"/>
+      <c r="EN24" s="66"/>
+      <c r="EO24" s="66"/>
+      <c r="EP24" s="66"/>
+      <c r="EQ24" s="66"/>
+      <c r="ER24" s="66"/>
+      <c r="ES24" s="66"/>
+      <c r="ET24" s="66"/>
+      <c r="EU24" s="66"/>
+      <c r="EV24" s="66"/>
+      <c r="EW24" s="66"/>
+      <c r="EX24" s="66"/>
+      <c r="EY24" s="66"/>
+      <c r="EZ24" s="66"/>
+      <c r="FA24" s="66"/>
+      <c r="FB24" s="66"/>
+      <c r="FC24" s="66"/>
+      <c r="FD24" s="66"/>
+      <c r="FE24" s="66"/>
+      <c r="FF24" s="66"/>
+      <c r="FG24" s="66"/>
+      <c r="FH24" s="66"/>
+      <c r="FI24" s="66"/>
+      <c r="FJ24" s="66"/>
+      <c r="FK24" s="66"/>
+      <c r="FL24" s="66"/>
+      <c r="FM24" s="66"/>
+      <c r="FN24" s="66"/>
+      <c r="FO24" s="66"/>
+      <c r="FP24" s="66"/>
+      <c r="FQ24" s="66"/>
+      <c r="FR24" s="66"/>
+      <c r="FS24" s="66"/>
+      <c r="FT24" s="66"/>
+      <c r="FU24" s="66"/>
+      <c r="FV24" s="66"/>
+      <c r="FW24" s="66"/>
+      <c r="FX24" s="66"/>
+      <c r="FY24" s="66"/>
+      <c r="FZ24" s="66"/>
+    </row>
+    <row r="25" spans="1:" customHeight="1" ht="18">
+      <c r="A25" t="s">
+        <v>66</v>
+      </c>
+      <c r="B25" t="s">
+        <v>67</v>
+      </c>
+      <c r="C25" t="s">
+        <v>15</v>
+      </c>
+      <c r="D25" t="s">
+        <v>10</v>
+      </c>
+      <c r="E25" t="s">
+        <v>27</v>
+      </c>
+      <c r="F25" t="s">
+        <v>17</v>
+      </c>
+      <c r="Z25" s="69"/>
+      <c r="AA25" s="69"/>
+      <c r="AB25" s="69"/>
+      <c r="AC25" s="69"/>
+      <c r="AD25" s="69"/>
+      <c r="AE25" s="69"/>
+      <c r="AF25" s="69"/>
+      <c r="AG25" s="69"/>
+      <c r="AH25" s="69"/>
+      <c r="AI25" s="69"/>
+      <c r="AJ25" s="69"/>
+      <c r="AK25" s="69"/>
+      <c r="AL25" s="69"/>
+      <c r="AM25" s="69"/>
+      <c r="AN25" s="69"/>
+      <c r="AO25" s="69"/>
+      <c r="AP25" s="69"/>
+      <c r="AQ25" s="69"/>
+      <c r="AR25" s="69"/>
+      <c r="AS25" s="69"/>
+      <c r="AT25" s="69"/>
+      <c r="AU25" s="69"/>
+      <c r="AV25" s="69"/>
+      <c r="AW25" s="69"/>
+      <c r="AX25" s="69"/>
+      <c r="AY25" s="69"/>
+      <c r="AZ25" s="69"/>
+      <c r="BA25" s="69"/>
+      <c r="BB25" s="69"/>
+      <c r="BC25" s="69"/>
+      <c r="BD25" s="69"/>
+      <c r="BE25" s="69"/>
+      <c r="BF25" s="69"/>
+      <c r="BG25" s="69"/>
+      <c r="BH25" s="69"/>
+      <c r="BI25" s="69"/>
+      <c r="BJ25" s="69"/>
+      <c r="BK25" s="69"/>
+      <c r="BL25" s="69"/>
+      <c r="BM25" s="69"/>
+      <c r="BN25" s="69"/>
+      <c r="BO25" s="69"/>
+      <c r="BP25" s="69"/>
+      <c r="BQ25" s="69"/>
+      <c r="BR25" s="69"/>
+      <c r="BS25" s="69"/>
+      <c r="BT25" s="69"/>
+      <c r="BU25" s="69"/>
+      <c r="BV25" s="69"/>
+      <c r="BW25" s="69"/>
+      <c r="BX25" s="69"/>
+      <c r="BY25" s="69"/>
+      <c r="BZ25" s="69"/>
+      <c r="CA25" s="69"/>
+      <c r="CB25" s="69"/>
+      <c r="CC25" s="69"/>
+      <c r="CD25" s="69"/>
+      <c r="CE25" s="69"/>
+      <c r="CF25" s="69"/>
+      <c r="CG25" s="69"/>
+      <c r="CH25" s="69"/>
+      <c r="CI25" s="69"/>
+      <c r="CJ25" s="69"/>
+      <c r="CK25" s="69"/>
+      <c r="CL25" s="69"/>
+      <c r="CM25" s="69"/>
+      <c r="CN25" s="69"/>
+      <c r="CO25" s="69"/>
+      <c r="CP25" s="69"/>
+      <c r="CQ25" s="69"/>
+      <c r="CR25" s="69"/>
+      <c r="CS25" s="69"/>
+      <c r="CT25" s="69"/>
+      <c r="CU25" s="69"/>
+      <c r="CV25" s="69"/>
+      <c r="CW25" s="69"/>
+      <c r="CX25" s="69"/>
+      <c r="CY25" s="69"/>
+      <c r="CZ25" s="69"/>
+      <c r="DA25" s="69"/>
+      <c r="DB25" s="69"/>
+      <c r="DC25" s="69"/>
+      <c r="DD25" s="69"/>
+      <c r="DE25" s="69"/>
+      <c r="DF25" s="69"/>
+      <c r="DG25" s="69"/>
+      <c r="DH25" s="69"/>
+      <c r="DI25" s="69"/>
+      <c r="DJ25" s="69"/>
+      <c r="DK25" s="69"/>
+      <c r="DL25" s="69"/>
+      <c r="DM25" s="69"/>
+      <c r="DN25" s="69"/>
+      <c r="DO25" s="69"/>
+      <c r="DP25" s="69"/>
+      <c r="DQ25" s="69"/>
+      <c r="DR25" s="69"/>
+      <c r="DS25" s="69"/>
+      <c r="DT25" s="69"/>
+      <c r="DU25" s="69"/>
+      <c r="DV25" s="69"/>
+      <c r="DW25" s="69"/>
+      <c r="DX25" s="69"/>
+      <c r="DY25" s="69"/>
+      <c r="DZ25" s="69"/>
+      <c r="EA25" s="69"/>
+      <c r="EB25" s="69"/>
+      <c r="EC25" s="69"/>
+      <c r="ED25" s="69"/>
+      <c r="EE25" s="69"/>
+      <c r="EF25" s="69"/>
+      <c r="EG25" s="69"/>
+      <c r="EH25" s="69"/>
+      <c r="EI25" s="69"/>
+      <c r="EJ25" s="69"/>
+      <c r="EK25" s="69"/>
+      <c r="EL25" s="69"/>
+      <c r="EM25" s="69"/>
+      <c r="EN25" s="69"/>
+      <c r="EO25" s="69"/>
+      <c r="EP25" s="69"/>
+      <c r="EQ25" s="69"/>
+      <c r="ER25" s="69"/>
+      <c r="ES25" s="69"/>
+      <c r="ET25" s="69"/>
+      <c r="EU25" s="69"/>
+      <c r="EV25" s="69"/>
+      <c r="EW25" s="69"/>
+      <c r="EX25" s="69"/>
+      <c r="EY25" s="69"/>
+      <c r="EZ25" s="69"/>
+      <c r="FA25" s="69"/>
+      <c r="FB25" s="69"/>
+      <c r="FC25" s="69"/>
+      <c r="FD25" s="69"/>
+      <c r="FE25" s="69"/>
+      <c r="FF25" s="69"/>
+      <c r="FG25" s="69"/>
+      <c r="FH25" s="69"/>
+      <c r="FI25" s="69"/>
+      <c r="FJ25" s="69"/>
+      <c r="FK25" s="69"/>
+      <c r="FL25" s="69"/>
+      <c r="FM25" s="69"/>
+      <c r="FN25" s="69"/>
+      <c r="FO25" s="69"/>
+      <c r="FP25" s="69"/>
+      <c r="FQ25" s="69"/>
+      <c r="FR25" s="69"/>
+      <c r="FS25" s="69"/>
+      <c r="FT25" s="69"/>
+      <c r="FU25" s="69"/>
+      <c r="FV25" s="69"/>
+      <c r="FW25" s="69"/>
+      <c r="FX25" s="69"/>
+      <c r="FY25" s="69"/>
+      <c r="FZ25" s="69"/>
+    </row>
+    <row r="26" spans="1:" customHeight="1" ht="18">
+      <c r="A26" t="s">
+        <v>68</v>
+      </c>
+      <c r="B26" t="s">
+        <v>69</v>
+      </c>
+      <c r="C26" t="s">
+        <v>36</v>
+      </c>
+      <c r="D26" t="s">
+        <v>10</v>
+      </c>
+      <c r="E26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F26" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z26" s="72"/>
+      <c r="AA26" s="72"/>
+      <c r="AB26" s="72"/>
+      <c r="AC26" s="72"/>
+      <c r="AD26" s="72"/>
+      <c r="AE26" s="72"/>
+      <c r="AF26" s="72"/>
+      <c r="AG26" s="72"/>
+      <c r="AH26" s="72"/>
+      <c r="AI26" s="72"/>
+      <c r="AJ26" s="72"/>
+      <c r="AK26" s="72"/>
+      <c r="AL26" s="72"/>
+      <c r="AM26" s="72"/>
+      <c r="AN26" s="72"/>
+      <c r="AO26" s="72"/>
+      <c r="AP26" s="72"/>
+      <c r="AQ26" s="72"/>
+      <c r="AR26" s="72"/>
+      <c r="AS26" s="72"/>
+      <c r="AT26" s="72"/>
+      <c r="AU26" s="72"/>
+      <c r="AV26" s="72"/>
+      <c r="AW26" s="72"/>
+      <c r="AX26" s="72"/>
+      <c r="AY26" s="72"/>
+      <c r="AZ26" s="72"/>
+      <c r="BA26" s="72"/>
+      <c r="BB26" s="72"/>
+      <c r="BC26" s="72"/>
+      <c r="BD26" s="72"/>
+      <c r="BE26" s="72"/>
+      <c r="BF26" s="72"/>
+      <c r="BG26" s="72"/>
+      <c r="BH26" s="72"/>
+      <c r="BI26" s="72"/>
+      <c r="BJ26" s="72"/>
+      <c r="BK26" s="72"/>
+      <c r="BL26" s="72"/>
+      <c r="BM26" s="72"/>
+      <c r="BN26" s="72"/>
+      <c r="BO26" s="72"/>
+      <c r="BP26" s="72"/>
+      <c r="BQ26" s="72"/>
+      <c r="BR26" s="72"/>
+      <c r="BS26" s="72"/>
+      <c r="BT26" s="72"/>
+      <c r="BU26" s="72"/>
+      <c r="BV26" s="72"/>
+      <c r="BW26" s="72"/>
+      <c r="BX26" s="72"/>
+      <c r="BY26" s="72"/>
+      <c r="BZ26" s="72"/>
+      <c r="CA26" s="72"/>
+      <c r="CB26" s="72"/>
+      <c r="CC26" s="72"/>
+      <c r="CD26" s="72"/>
+      <c r="CE26" s="72"/>
+      <c r="CF26" s="72"/>
+      <c r="CG26" s="72"/>
+      <c r="CH26" s="72"/>
+      <c r="CI26" s="72"/>
+      <c r="CJ26" s="72"/>
+      <c r="CK26" s="72"/>
+      <c r="CL26" s="72"/>
+      <c r="CM26" s="72"/>
+      <c r="CN26" s="72"/>
+      <c r="CO26" s="72"/>
+      <c r="CP26" s="72"/>
+      <c r="CQ26" s="72"/>
+      <c r="CR26" s="72"/>
+      <c r="CS26" s="72"/>
+      <c r="CT26" s="72"/>
+      <c r="CU26" s="72"/>
+      <c r="CV26" s="72"/>
+      <c r="CW26" s="72"/>
+      <c r="CX26" s="72"/>
+      <c r="CY26" s="72"/>
+      <c r="CZ26" s="72"/>
+      <c r="DA26" s="72"/>
+      <c r="DB26" s="72"/>
+      <c r="DC26" s="72"/>
+      <c r="DD26" s="72"/>
+      <c r="DE26" s="72"/>
+      <c r="DF26" s="72"/>
+      <c r="DG26" s="72"/>
+      <c r="DH26" s="72"/>
+      <c r="DI26" s="72"/>
+      <c r="DJ26" s="72"/>
+      <c r="DK26" s="72"/>
+      <c r="DL26" s="72"/>
+      <c r="DM26" s="72"/>
+      <c r="DN26" s="72"/>
+      <c r="DO26" s="72"/>
+      <c r="DP26" s="72"/>
+      <c r="DQ26" s="72"/>
+      <c r="DR26" s="72"/>
+      <c r="DS26" s="72"/>
+      <c r="DT26" s="72"/>
+      <c r="DU26" s="72"/>
+      <c r="DV26" s="72"/>
+      <c r="DW26" s="72"/>
+      <c r="DX26" s="72"/>
+      <c r="DY26" s="72"/>
+      <c r="DZ26" s="72"/>
+      <c r="EA26" s="72"/>
+      <c r="EB26" s="72"/>
+      <c r="EC26" s="72"/>
+      <c r="ED26" s="72"/>
+      <c r="EE26" s="72"/>
+      <c r="EF26" s="72"/>
+      <c r="EG26" s="72"/>
+      <c r="EH26" s="72"/>
+      <c r="EI26" s="72"/>
+      <c r="EJ26" s="72"/>
+      <c r="EK26" s="72"/>
+      <c r="EL26" s="72"/>
+      <c r="EM26" s="72"/>
+      <c r="EN26" s="72"/>
+      <c r="EO26" s="72"/>
+      <c r="EP26" s="72"/>
+      <c r="EQ26" s="72"/>
+      <c r="ER26" s="72"/>
+      <c r="ES26" s="72"/>
+      <c r="ET26" s="72"/>
+      <c r="EU26" s="72"/>
+      <c r="EV26" s="72"/>
+      <c r="EW26" s="72"/>
+      <c r="EX26" s="72"/>
+      <c r="EY26" s="72"/>
+      <c r="EZ26" s="72"/>
+      <c r="FA26" s="72"/>
+      <c r="FB26" s="72"/>
+      <c r="FC26" s="72"/>
+      <c r="FD26" s="72"/>
+      <c r="FE26" s="72"/>
+      <c r="FF26" s="72"/>
+      <c r="FG26" s="72"/>
+      <c r="FH26" s="72"/>
+      <c r="FI26" s="72"/>
+      <c r="FJ26" s="72"/>
+      <c r="FK26" s="72"/>
+      <c r="FL26" s="72"/>
+      <c r="FM26" s="72"/>
+      <c r="FN26" s="72"/>
+      <c r="FO26" s="72"/>
+      <c r="FP26" s="72"/>
+      <c r="FQ26" s="72"/>
+      <c r="FR26" s="72"/>
+      <c r="FS26" s="72"/>
+      <c r="FT26" s="72"/>
+      <c r="FU26" s="72"/>
+      <c r="FV26" s="72"/>
+      <c r="FW26" s="72"/>
+      <c r="FX26" s="72"/>
+      <c r="FY26" s="72"/>
+      <c r="FZ26" s="72"/>
+    </row>
+    <row r="27" spans="1:" customHeight="1" ht="18">
+      <c r="A27" t="s">
+        <v>70</v>
+      </c>
+      <c r="B27" t="s">
+        <v>71</v>
+      </c>
+      <c r="C27" t="s">
+        <v>72</v>
+      </c>
+      <c r="D27" t="s">
+        <v>10</v>
+      </c>
+      <c r="E27" t="s">
+        <v>16</v>
+      </c>
+      <c r="F27" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z27" s="75"/>
+      <c r="AA27" s="75"/>
+      <c r="AB27" s="75"/>
+      <c r="AC27" s="75"/>
+      <c r="AD27" s="75"/>
+      <c r="AE27" s="75"/>
+      <c r="AF27" s="75"/>
+      <c r="AG27" s="75"/>
+      <c r="AH27" s="75"/>
+      <c r="AI27" s="75"/>
+      <c r="AJ27" s="75"/>
+      <c r="AK27" s="75"/>
+      <c r="AL27" s="75"/>
+      <c r="AM27" s="75"/>
+      <c r="AN27" s="75"/>
+      <c r="AO27" s="75"/>
+      <c r="AP27" s="75"/>
+      <c r="AQ27" s="75"/>
+      <c r="AR27" s="75"/>
+      <c r="AS27" s="75"/>
+      <c r="AT27" s="75"/>
+      <c r="AU27" s="75"/>
+      <c r="AV27" s="75"/>
+      <c r="AW27" s="75"/>
+      <c r="AX27" s="75"/>
+      <c r="AY27" s="75"/>
+      <c r="AZ27" s="75"/>
+      <c r="BA27" s="75"/>
+      <c r="BB27" s="75"/>
+      <c r="BC27" s="75"/>
+      <c r="BD27" s="75"/>
+      <c r="BE27" s="75"/>
+      <c r="BF27" s="75"/>
+      <c r="BG27" s="75"/>
+      <c r="BH27" s="75"/>
+      <c r="BI27" s="75"/>
+      <c r="BJ27" s="75"/>
+      <c r="BK27" s="75"/>
+      <c r="BL27" s="75"/>
+      <c r="BM27" s="75"/>
+      <c r="BN27" s="75"/>
+      <c r="BO27" s="75"/>
+      <c r="BP27" s="75"/>
+      <c r="BQ27" s="75"/>
+      <c r="BR27" s="75"/>
+      <c r="BS27" s="75"/>
+      <c r="BT27" s="75"/>
+      <c r="BU27" s="75"/>
+      <c r="BV27" s="75"/>
+      <c r="BW27" s="75"/>
+      <c r="BX27" s="75"/>
+      <c r="BY27" s="75"/>
+      <c r="BZ27" s="75"/>
+      <c r="CA27" s="75"/>
+      <c r="CB27" s="75"/>
+      <c r="CC27" s="75"/>
+      <c r="CD27" s="75"/>
+      <c r="CE27" s="75"/>
+      <c r="CF27" s="75"/>
+      <c r="CG27" s="75"/>
+      <c r="CH27" s="75"/>
+      <c r="CI27" s="75"/>
+      <c r="CJ27" s="75"/>
+      <c r="CK27" s="75"/>
+      <c r="CL27" s="75"/>
+      <c r="CM27" s="75"/>
+      <c r="CN27" s="75"/>
+      <c r="CO27" s="75"/>
+      <c r="CP27" s="75"/>
+      <c r="CQ27" s="75"/>
+      <c r="CR27" s="75"/>
+      <c r="CS27" s="75"/>
+      <c r="CT27" s="75"/>
+      <c r="CU27" s="75"/>
+      <c r="CV27" s="75"/>
+      <c r="CW27" s="75"/>
+      <c r="CX27" s="75"/>
+      <c r="CY27" s="75"/>
+      <c r="CZ27" s="75"/>
+      <c r="DA27" s="75"/>
+      <c r="DB27" s="75"/>
+      <c r="DC27" s="75"/>
+      <c r="DD27" s="75"/>
+      <c r="DE27" s="75"/>
+      <c r="DF27" s="75"/>
+      <c r="DG27" s="75"/>
+      <c r="DH27" s="75"/>
+      <c r="DI27" s="75"/>
+      <c r="DJ27" s="75"/>
+      <c r="DK27" s="75"/>
+      <c r="DL27" s="75"/>
+      <c r="DM27" s="75"/>
+      <c r="DN27" s="75"/>
+      <c r="DO27" s="75"/>
+      <c r="DP27" s="75"/>
+      <c r="DQ27" s="75"/>
+      <c r="DR27" s="75"/>
+      <c r="DS27" s="75"/>
+      <c r="DT27" s="75"/>
+      <c r="DU27" s="75"/>
+      <c r="DV27" s="75"/>
+      <c r="DW27" s="75"/>
+      <c r="DX27" s="75"/>
+      <c r="DY27" s="75"/>
+      <c r="DZ27" s="75"/>
+      <c r="EA27" s="75"/>
+      <c r="EB27" s="75"/>
+      <c r="EC27" s="75"/>
+      <c r="ED27" s="75"/>
+      <c r="EE27" s="75"/>
+      <c r="EF27" s="75"/>
+      <c r="EG27" s="75"/>
+      <c r="EH27" s="75"/>
+      <c r="EI27" s="75"/>
+      <c r="EJ27" s="75"/>
+      <c r="EK27" s="75"/>
+      <c r="EL27" s="75"/>
+      <c r="EM27" s="75"/>
+      <c r="EN27" s="75"/>
+      <c r="EO27" s="75"/>
+      <c r="EP27" s="75"/>
+      <c r="EQ27" s="75"/>
+      <c r="ER27" s="75"/>
+      <c r="ES27" s="75"/>
+      <c r="ET27" s="75"/>
+      <c r="EU27" s="75"/>
+      <c r="EV27" s="75"/>
+      <c r="EW27" s="75"/>
+      <c r="EX27" s="75"/>
+      <c r="EY27" s="75"/>
+      <c r="EZ27" s="75"/>
+      <c r="FA27" s="75"/>
+      <c r="FB27" s="75"/>
+      <c r="FC27" s="75"/>
+      <c r="FD27" s="75"/>
+      <c r="FE27" s="75"/>
+      <c r="FF27" s="75"/>
+      <c r="FG27" s="75"/>
+      <c r="FH27" s="75"/>
+      <c r="FI27" s="75"/>
+      <c r="FJ27" s="75"/>
+      <c r="FK27" s="75"/>
+      <c r="FL27" s="75"/>
+      <c r="FM27" s="75"/>
+      <c r="FN27" s="75"/>
+      <c r="FO27" s="75"/>
+      <c r="FP27" s="75"/>
+      <c r="FQ27" s="75"/>
+      <c r="FR27" s="75"/>
+      <c r="FS27" s="75"/>
+      <c r="FT27" s="75"/>
+      <c r="FU27" s="75"/>
+      <c r="FV27" s="75"/>
+      <c r="FW27" s="75"/>
+      <c r="FX27" s="75"/>
+      <c r="FY27" s="75"/>
+      <c r="FZ27" s="75"/>
+    </row>
+    <row r="28" spans="1:" customHeight="1" ht="18">
+      <c r="A28" t="s">
+        <v>73</v>
+      </c>
+      <c r="B28" t="s">
+        <v>74</v>
+      </c>
+      <c r="C28" t="s">
+        <v>75</v>
+      </c>
+      <c r="D28" t="s">
+        <v>10</v>
+      </c>
+      <c r="E28" t="s">
+        <v>16</v>
+      </c>
+      <c r="F28" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z28" s="78"/>
+      <c r="AA28" s="78"/>
+      <c r="AB28" s="78"/>
+      <c r="AC28" s="78"/>
+      <c r="AD28" s="78"/>
+      <c r="AE28" s="78"/>
+      <c r="AF28" s="78"/>
+      <c r="AG28" s="78"/>
+      <c r="AH28" s="78"/>
+      <c r="AI28" s="78"/>
+      <c r="AJ28" s="78"/>
+      <c r="AK28" s="78"/>
+      <c r="AL28" s="78"/>
+      <c r="AM28" s="78"/>
+      <c r="AN28" s="78"/>
+      <c r="AO28" s="78"/>
+      <c r="AP28" s="78"/>
+      <c r="AQ28" s="78"/>
+      <c r="AR28" s="78"/>
+      <c r="AS28" s="78"/>
+      <c r="AT28" s="78"/>
+      <c r="AU28" s="78"/>
+      <c r="AV28" s="78"/>
+      <c r="AW28" s="78"/>
+      <c r="AX28" s="78"/>
+      <c r="AY28" s="78"/>
+      <c r="AZ28" s="78"/>
+      <c r="BA28" s="78"/>
+      <c r="BB28" s="78"/>
+      <c r="BC28" s="78"/>
+      <c r="BD28" s="78"/>
+      <c r="BE28" s="78"/>
+      <c r="BF28" s="78"/>
+      <c r="BG28" s="78"/>
+      <c r="BH28" s="78"/>
+      <c r="BI28" s="78"/>
+      <c r="BJ28" s="78"/>
+      <c r="BK28" s="78"/>
+      <c r="BL28" s="78"/>
+      <c r="BM28" s="78"/>
+      <c r="BN28" s="78"/>
+      <c r="BO28" s="78"/>
+      <c r="BP28" s="78"/>
+      <c r="BQ28" s="78"/>
+      <c r="BR28" s="78"/>
+      <c r="BS28" s="78"/>
+      <c r="BT28" s="78"/>
+      <c r="BU28" s="78"/>
+      <c r="BV28" s="78"/>
+      <c r="BW28" s="78"/>
+      <c r="BX28" s="78"/>
+      <c r="BY28" s="78"/>
+      <c r="BZ28" s="78"/>
+      <c r="CA28" s="78"/>
+      <c r="CB28" s="78"/>
+      <c r="CC28" s="78"/>
+      <c r="CD28" s="78"/>
+      <c r="CE28" s="78"/>
+      <c r="CF28" s="78"/>
+      <c r="CG28" s="78"/>
+      <c r="CH28" s="78"/>
+      <c r="CI28" s="78"/>
+      <c r="CJ28" s="78"/>
+      <c r="CK28" s="78"/>
+      <c r="CL28" s="78"/>
+      <c r="CM28" s="78"/>
+      <c r="CN28" s="78"/>
+      <c r="CO28" s="78"/>
+      <c r="CP28" s="78"/>
+      <c r="CQ28" s="78"/>
+      <c r="CR28" s="78"/>
+      <c r="CS28" s="78"/>
+      <c r="CT28" s="78"/>
+      <c r="CU28" s="78"/>
+      <c r="CV28" s="78"/>
+      <c r="CW28" s="78"/>
+      <c r="CX28" s="78"/>
+      <c r="CY28" s="78"/>
+      <c r="CZ28" s="78"/>
+      <c r="DA28" s="78"/>
+      <c r="DB28" s="78"/>
+      <c r="DC28" s="78"/>
+      <c r="DD28" s="78"/>
+      <c r="DE28" s="78"/>
+      <c r="DF28" s="78"/>
+      <c r="DG28" s="78"/>
+      <c r="DH28" s="78"/>
+      <c r="DI28" s="78"/>
+      <c r="DJ28" s="78"/>
+      <c r="DK28" s="78"/>
+      <c r="DL28" s="78"/>
+      <c r="DM28" s="78"/>
+      <c r="DN28" s="78"/>
+      <c r="DO28" s="78"/>
+      <c r="DP28" s="78"/>
+      <c r="DQ28" s="78"/>
+      <c r="DR28" s="78"/>
+      <c r="DS28" s="78"/>
+      <c r="DT28" s="78"/>
+      <c r="DU28" s="78"/>
+      <c r="DV28" s="78"/>
+      <c r="DW28" s="78"/>
+      <c r="DX28" s="78"/>
+      <c r="DY28" s="78"/>
+      <c r="DZ28" s="78"/>
+      <c r="EA28" s="78"/>
+      <c r="EB28" s="78"/>
+      <c r="EC28" s="78"/>
+      <c r="ED28" s="78"/>
+      <c r="EE28" s="78"/>
+      <c r="EF28" s="78"/>
+      <c r="EG28" s="78"/>
+      <c r="EH28" s="78"/>
+      <c r="EI28" s="78"/>
+      <c r="EJ28" s="78"/>
+      <c r="EK28" s="78"/>
+      <c r="EL28" s="78"/>
+      <c r="EM28" s="78"/>
+      <c r="EN28" s="78"/>
+      <c r="EO28" s="78"/>
+      <c r="EP28" s="78"/>
+      <c r="EQ28" s="78"/>
+      <c r="ER28" s="78"/>
+      <c r="ES28" s="78"/>
+      <c r="ET28" s="78"/>
+      <c r="EU28" s="78"/>
+      <c r="EV28" s="78"/>
+      <c r="EW28" s="78"/>
+      <c r="EX28" s="78"/>
+      <c r="EY28" s="78"/>
+      <c r="EZ28" s="78"/>
+      <c r="FA28" s="78"/>
+      <c r="FB28" s="78"/>
+      <c r="FC28" s="78"/>
+      <c r="FD28" s="78"/>
+      <c r="FE28" s="78"/>
+      <c r="FF28" s="78"/>
+      <c r="FG28" s="78"/>
+      <c r="FH28" s="78"/>
+      <c r="FI28" s="78"/>
+      <c r="FJ28" s="78"/>
+      <c r="FK28" s="78"/>
+      <c r="FL28" s="78"/>
+      <c r="FM28" s="78"/>
+      <c r="FN28" s="78"/>
+      <c r="FO28" s="78"/>
+      <c r="FP28" s="78"/>
+      <c r="FQ28" s="78"/>
+      <c r="FR28" s="78"/>
+      <c r="FS28" s="78"/>
+      <c r="FT28" s="78"/>
+      <c r="FU28" s="78"/>
+      <c r="FV28" s="78"/>
+      <c r="FW28" s="78"/>
+      <c r="FX28" s="78"/>
+      <c r="FY28" s="78"/>
+      <c r="FZ28" s="78"/>
+    </row>
+    <row r="29" spans="1:" customHeight="1" ht="18">
+      <c r="A29" t="s">
+        <v>76</v>
+      </c>
+      <c r="B29" t="s">
+        <v>77</v>
+      </c>
+      <c r="C29" t="s">
+        <v>39</v>
+      </c>
+      <c r="D29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E29" t="s">
+        <v>11</v>
+      </c>
+      <c r="F29" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z29" s="81"/>
+      <c r="AA29" s="81"/>
+      <c r="AB29" s="81"/>
+      <c r="AC29" s="81"/>
+      <c r="AD29" s="81"/>
+      <c r="AE29" s="81"/>
+      <c r="AF29" s="81"/>
+      <c r="AG29" s="81"/>
+      <c r="AH29" s="81"/>
+      <c r="AI29" s="81"/>
+      <c r="AJ29" s="81"/>
+      <c r="AK29" s="81"/>
+      <c r="AL29" s="81"/>
+      <c r="AM29" s="81"/>
+      <c r="AN29" s="81"/>
+      <c r="AO29" s="81"/>
+      <c r="AP29" s="81"/>
+      <c r="AQ29" s="81"/>
+      <c r="AR29" s="81"/>
+      <c r="AS29" s="81"/>
+      <c r="AT29" s="81"/>
+      <c r="AU29" s="81"/>
+      <c r="AV29" s="81"/>
+      <c r="AW29" s="81"/>
+      <c r="AX29" s="81"/>
+      <c r="AY29" s="81"/>
+      <c r="AZ29" s="81"/>
+      <c r="BA29" s="81"/>
+      <c r="BB29" s="81"/>
+      <c r="BC29" s="81"/>
+      <c r="BD29" s="81"/>
+      <c r="BE29" s="81"/>
+      <c r="BF29" s="81"/>
+      <c r="BG29" s="81"/>
+      <c r="BH29" s="81"/>
+      <c r="BI29" s="81"/>
+      <c r="BJ29" s="81"/>
+      <c r="BK29" s="81"/>
+      <c r="BL29" s="81"/>
+      <c r="BM29" s="81"/>
+      <c r="BN29" s="81"/>
+      <c r="BO29" s="81"/>
+      <c r="BP29" s="81"/>
+      <c r="BQ29" s="81"/>
+      <c r="BR29" s="81"/>
+      <c r="BS29" s="81"/>
+      <c r="BT29" s="81"/>
+      <c r="BU29" s="81"/>
+      <c r="BV29" s="81"/>
+      <c r="BW29" s="81"/>
+      <c r="BX29" s="81"/>
+      <c r="BY29" s="81"/>
+      <c r="BZ29" s="81"/>
+      <c r="CA29" s="81"/>
+      <c r="CB29" s="81"/>
+      <c r="CC29" s="81"/>
+      <c r="CD29" s="81"/>
+      <c r="CE29" s="81"/>
+      <c r="CF29" s="81"/>
+      <c r="CG29" s="81"/>
+      <c r="CH29" s="81"/>
+      <c r="CI29" s="81"/>
+      <c r="CJ29" s="81"/>
+      <c r="CK29" s="81"/>
+      <c r="CL29" s="81"/>
+      <c r="CM29" s="81"/>
+      <c r="CN29" s="81"/>
+      <c r="CO29" s="81"/>
+      <c r="CP29" s="81"/>
+      <c r="CQ29" s="81"/>
+      <c r="CR29" s="81"/>
+      <c r="CS29" s="81"/>
+      <c r="CT29" s="81"/>
+      <c r="CU29" s="81"/>
+      <c r="CV29" s="81"/>
+      <c r="CW29" s="81"/>
+      <c r="CX29" s="81"/>
+      <c r="CY29" s="81"/>
+      <c r="CZ29" s="81"/>
+      <c r="DA29" s="81"/>
+      <c r="DB29" s="81"/>
+      <c r="DC29" s="81"/>
+      <c r="DD29" s="81"/>
+      <c r="DE29" s="81"/>
+      <c r="DF29" s="81"/>
+      <c r="DG29" s="81"/>
+      <c r="DH29" s="81"/>
+      <c r="DI29" s="81"/>
+      <c r="DJ29" s="81"/>
+      <c r="DK29" s="81"/>
+      <c r="DL29" s="81"/>
+      <c r="DM29" s="81"/>
+      <c r="DN29" s="81"/>
+      <c r="DO29" s="81"/>
+      <c r="DP29" s="81"/>
+      <c r="DQ29" s="81"/>
+      <c r="DR29" s="81"/>
+      <c r="DS29" s="81"/>
+      <c r="DT29" s="81"/>
+      <c r="DU29" s="81"/>
+      <c r="DV29" s="81"/>
+      <c r="DW29" s="81"/>
+      <c r="DX29" s="81"/>
+      <c r="DY29" s="81"/>
+      <c r="DZ29" s="81"/>
+      <c r="EA29" s="81"/>
+      <c r="EB29" s="81"/>
+      <c r="EC29" s="81"/>
+      <c r="ED29" s="81"/>
+      <c r="EE29" s="81"/>
+      <c r="EF29" s="81"/>
+      <c r="EG29" s="81"/>
+      <c r="EH29" s="81"/>
+      <c r="EI29" s="81"/>
+      <c r="EJ29" s="81"/>
+      <c r="EK29" s="81"/>
+      <c r="EL29" s="81"/>
+      <c r="EM29" s="81"/>
+      <c r="EN29" s="81"/>
+      <c r="EO29" s="81"/>
+      <c r="EP29" s="81"/>
+      <c r="EQ29" s="81"/>
+      <c r="ER29" s="81"/>
+      <c r="ES29" s="81"/>
+      <c r="ET29" s="81"/>
+      <c r="EU29" s="81"/>
+      <c r="EV29" s="81"/>
+      <c r="EW29" s="81"/>
+      <c r="EX29" s="81"/>
+      <c r="EY29" s="81"/>
+      <c r="EZ29" s="81"/>
+      <c r="FA29" s="81"/>
+      <c r="FB29" s="81"/>
+      <c r="FC29" s="81"/>
+      <c r="FD29" s="81"/>
+      <c r="FE29" s="81"/>
+      <c r="FF29" s="81"/>
+      <c r="FG29" s="81"/>
+      <c r="FH29" s="81"/>
+      <c r="FI29" s="81"/>
+      <c r="FJ29" s="81"/>
+      <c r="FK29" s="81"/>
+      <c r="FL29" s="81"/>
+      <c r="FM29" s="81"/>
+      <c r="FN29" s="81"/>
+      <c r="FO29" s="81"/>
+      <c r="FP29" s="81"/>
+      <c r="FQ29" s="81"/>
+      <c r="FR29" s="81"/>
+      <c r="FS29" s="81"/>
+      <c r="FT29" s="81"/>
+      <c r="FU29" s="81"/>
+      <c r="FV29" s="81"/>
+      <c r="FW29" s="81"/>
+      <c r="FX29" s="81"/>
+      <c r="FY29" s="81"/>
+      <c r="FZ29" s="81"/>
+    </row>
+    <row r="30" spans="1:" customHeight="1" ht="18">
+      <c r="A30" t="s">
+        <v>78</v>
+      </c>
+      <c r="B30" t="s">
+        <v>79</v>
+      </c>
+      <c r="C30" t="s">
+        <v>80</v>
+      </c>
+      <c r="D30" t="s">
+        <v>10</v>
+      </c>
+      <c r="E30" t="s">
+        <v>27</v>
+      </c>
+      <c r="F30" t="s">
+        <v>17</v>
+      </c>
+      <c r="Z30" s="84"/>
+      <c r="AA30" s="84"/>
+      <c r="AB30" s="84"/>
+      <c r="AC30" s="84"/>
+      <c r="AD30" s="84"/>
+      <c r="AE30" s="84"/>
+      <c r="AF30" s="84"/>
+      <c r="AG30" s="84"/>
+      <c r="AH30" s="84"/>
+      <c r="AI30" s="84"/>
+      <c r="AJ30" s="84"/>
+      <c r="AK30" s="84"/>
+      <c r="AL30" s="84"/>
+      <c r="AM30" s="84"/>
+      <c r="AN30" s="84"/>
+      <c r="AO30" s="84"/>
+      <c r="AP30" s="84"/>
+      <c r="AQ30" s="84"/>
+      <c r="AR30" s="84"/>
+      <c r="AS30" s="84"/>
+      <c r="AT30" s="84"/>
+      <c r="AU30" s="84"/>
+      <c r="AV30" s="84"/>
+      <c r="AW30" s="84"/>
+      <c r="AX30" s="84"/>
+      <c r="AY30" s="84"/>
+      <c r="AZ30" s="84"/>
+      <c r="BA30" s="84"/>
+      <c r="BB30" s="84"/>
+      <c r="BC30" s="84"/>
+      <c r="BD30" s="84"/>
+      <c r="BE30" s="84"/>
+      <c r="BF30" s="84"/>
+      <c r="BG30" s="84"/>
+      <c r="BH30" s="84"/>
+      <c r="BI30" s="84"/>
+      <c r="BJ30" s="84"/>
+      <c r="BK30" s="84"/>
+      <c r="BL30" s="84"/>
+      <c r="BM30" s="84"/>
+      <c r="BN30" s="84"/>
+      <c r="BO30" s="84"/>
+      <c r="BP30" s="84"/>
+      <c r="BQ30" s="84"/>
+      <c r="BR30" s="84"/>
+      <c r="BS30" s="84"/>
+      <c r="BT30" s="84"/>
+      <c r="BU30" s="84"/>
+      <c r="BV30" s="84"/>
+      <c r="BW30" s="84"/>
+      <c r="BX30" s="84"/>
+      <c r="BY30" s="84"/>
+      <c r="BZ30" s="84"/>
+      <c r="CA30" s="84"/>
+      <c r="CB30" s="84"/>
+      <c r="CC30" s="84"/>
+      <c r="CD30" s="84"/>
+      <c r="CE30" s="84"/>
+      <c r="CF30" s="84"/>
+      <c r="CG30" s="84"/>
+      <c r="CH30" s="84"/>
+      <c r="CI30" s="84"/>
+      <c r="CJ30" s="84"/>
+      <c r="CK30" s="84"/>
+      <c r="CL30" s="84"/>
+      <c r="CM30" s="84"/>
+      <c r="CN30" s="84"/>
+      <c r="CO30" s="84"/>
+      <c r="CP30" s="84"/>
+      <c r="CQ30" s="84"/>
+      <c r="CR30" s="84"/>
+      <c r="CS30" s="84"/>
+      <c r="CT30" s="84"/>
+      <c r="CU30" s="84"/>
+      <c r="CV30" s="84"/>
+      <c r="CW30" s="84"/>
+      <c r="CX30" s="84"/>
+      <c r="CY30" s="84"/>
+      <c r="CZ30" s="84"/>
+      <c r="DA30" s="84"/>
+      <c r="DB30" s="84"/>
+      <c r="DC30" s="84"/>
+      <c r="DD30" s="84"/>
+      <c r="DE30" s="84"/>
+      <c r="DF30" s="84"/>
+      <c r="DG30" s="84"/>
+      <c r="DH30" s="84"/>
+      <c r="DI30" s="84"/>
+      <c r="DJ30" s="84"/>
+      <c r="DK30" s="84"/>
+      <c r="DL30" s="84"/>
+      <c r="DM30" s="84"/>
+      <c r="DN30" s="84"/>
+      <c r="DO30" s="84"/>
+      <c r="DP30" s="84"/>
+      <c r="DQ30" s="84"/>
+      <c r="DR30" s="84"/>
+      <c r="DS30" s="84"/>
+      <c r="DT30" s="84"/>
+      <c r="DU30" s="84"/>
+      <c r="DV30" s="84"/>
+      <c r="DW30" s="84"/>
+      <c r="DX30" s="84"/>
+      <c r="DY30" s="84"/>
+      <c r="DZ30" s="84"/>
+      <c r="EA30" s="84"/>
+      <c r="EB30" s="84"/>
+      <c r="EC30" s="84"/>
+      <c r="ED30" s="84"/>
+      <c r="EE30" s="84"/>
+      <c r="EF30" s="84"/>
+      <c r="EG30" s="84"/>
+      <c r="EH30" s="84"/>
+      <c r="EI30" s="84"/>
+      <c r="EJ30" s="84"/>
+      <c r="EK30" s="84"/>
+      <c r="EL30" s="84"/>
+      <c r="EM30" s="84"/>
+      <c r="EN30" s="84"/>
+      <c r="EO30" s="84"/>
+      <c r="EP30" s="84"/>
+      <c r="EQ30" s="84"/>
+      <c r="ER30" s="84"/>
+      <c r="ES30" s="84"/>
+      <c r="ET30" s="84"/>
+      <c r="EU30" s="84"/>
+      <c r="EV30" s="84"/>
+      <c r="EW30" s="84"/>
+      <c r="EX30" s="84"/>
+      <c r="EY30" s="84"/>
+      <c r="EZ30" s="84"/>
+      <c r="FA30" s="84"/>
+      <c r="FB30" s="84"/>
+      <c r="FC30" s="84"/>
+      <c r="FD30" s="84"/>
+      <c r="FE30" s="84"/>
+      <c r="FF30" s="84"/>
+      <c r="FG30" s="84"/>
+      <c r="FH30" s="84"/>
+      <c r="FI30" s="84"/>
+      <c r="FJ30" s="84"/>
+      <c r="FK30" s="84"/>
+      <c r="FL30" s="84"/>
+      <c r="FM30" s="84"/>
+      <c r="FN30" s="84"/>
+      <c r="FO30" s="84"/>
+      <c r="FP30" s="84"/>
+      <c r="FQ30" s="84"/>
+      <c r="FR30" s="84"/>
+      <c r="FS30" s="84"/>
+      <c r="FT30" s="84"/>
+      <c r="FU30" s="84"/>
+      <c r="FV30" s="84"/>
+      <c r="FW30" s="84"/>
+      <c r="FX30" s="84"/>
+      <c r="FY30" s="84"/>
+      <c r="FZ30" s="84"/>
+    </row>
+    <row r="31" spans="1:" customHeight="1" ht="18">
+      <c r="A31" t="s">
+        <v>81</v>
+      </c>
+      <c r="B31" t="s">
+        <v>82</v>
+      </c>
+      <c r="C31" t="s">
+        <v>20</v>
+      </c>
+      <c r="D31" t="s">
+        <v>10</v>
+      </c>
+      <c r="E31" t="s">
+        <v>21</v>
+      </c>
+      <c r="F31" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z31" s="87"/>
+      <c r="AA31" s="87"/>
+      <c r="AB31" s="87"/>
+      <c r="AC31" s="87"/>
+      <c r="AD31" s="87"/>
+      <c r="AE31" s="87"/>
+      <c r="AF31" s="87"/>
+      <c r="AG31" s="87"/>
+      <c r="AH31" s="87"/>
+      <c r="AI31" s="87"/>
+      <c r="AJ31" s="87"/>
+      <c r="AK31" s="87"/>
+      <c r="AL31" s="87"/>
+      <c r="AM31" s="87"/>
+      <c r="AN31" s="87"/>
+      <c r="AO31" s="87"/>
+      <c r="AP31" s="87"/>
+      <c r="AQ31" s="87"/>
+      <c r="AR31" s="87"/>
+      <c r="AS31" s="87"/>
+      <c r="AT31" s="87"/>
+      <c r="AU31" s="87"/>
+      <c r="AV31" s="87"/>
+      <c r="AW31" s="87"/>
+      <c r="AX31" s="87"/>
+      <c r="AY31" s="87"/>
+      <c r="AZ31" s="87"/>
+      <c r="BA31" s="87"/>
+      <c r="BB31" s="87"/>
+      <c r="BC31" s="87"/>
+      <c r="BD31" s="87"/>
+      <c r="BE31" s="87"/>
+      <c r="BF31" s="87"/>
+      <c r="BG31" s="87"/>
+      <c r="BH31" s="87"/>
+      <c r="BI31" s="87"/>
+      <c r="BJ31" s="87"/>
+      <c r="BK31" s="87"/>
+      <c r="BL31" s="87"/>
+      <c r="BM31" s="87"/>
+      <c r="BN31" s="87"/>
+      <c r="BO31" s="87"/>
+      <c r="BP31" s="87"/>
+      <c r="BQ31" s="87"/>
+      <c r="BR31" s="87"/>
+      <c r="BS31" s="87"/>
+      <c r="BT31" s="87"/>
+      <c r="BU31" s="87"/>
+      <c r="BV31" s="87"/>
+      <c r="BW31" s="87"/>
+      <c r="BX31" s="87"/>
+      <c r="BY31" s="87"/>
+      <c r="BZ31" s="87"/>
+      <c r="CA31" s="87"/>
+      <c r="CB31" s="87"/>
+      <c r="CC31" s="87"/>
+      <c r="CD31" s="87"/>
+      <c r="CE31" s="87"/>
+      <c r="CF31" s="87"/>
+      <c r="CG31" s="87"/>
+      <c r="CH31" s="87"/>
+      <c r="CI31" s="87"/>
+      <c r="CJ31" s="87"/>
+      <c r="CK31" s="87"/>
+      <c r="CL31" s="87"/>
+      <c r="CM31" s="87"/>
+      <c r="CN31" s="87"/>
+      <c r="CO31" s="87"/>
+      <c r="CP31" s="87"/>
+      <c r="CQ31" s="87"/>
+      <c r="CR31" s="87"/>
+      <c r="CS31" s="87"/>
+      <c r="CT31" s="87"/>
+      <c r="CU31" s="87"/>
+      <c r="CV31" s="87"/>
+      <c r="CW31" s="87"/>
+      <c r="CX31" s="87"/>
+      <c r="CY31" s="87"/>
+      <c r="CZ31" s="87"/>
+      <c r="DA31" s="87"/>
+      <c r="DB31" s="87"/>
+      <c r="DC31" s="87"/>
+      <c r="DD31" s="87"/>
+      <c r="DE31" s="87"/>
+      <c r="DF31" s="87"/>
+      <c r="DG31" s="87"/>
+      <c r="DH31" s="87"/>
+      <c r="DI31" s="87"/>
+      <c r="DJ31" s="87"/>
+      <c r="DK31" s="87"/>
+      <c r="DL31" s="87"/>
+      <c r="DM31" s="87"/>
+      <c r="DN31" s="87"/>
+      <c r="DO31" s="87"/>
+      <c r="DP31" s="87"/>
+      <c r="DQ31" s="87"/>
+      <c r="DR31" s="87"/>
+      <c r="DS31" s="87"/>
+      <c r="DT31" s="87"/>
+      <c r="DU31" s="87"/>
+      <c r="DV31" s="87"/>
+      <c r="DW31" s="87"/>
+      <c r="DX31" s="87"/>
+      <c r="DY31" s="87"/>
+      <c r="DZ31" s="87"/>
+      <c r="EA31" s="87"/>
+      <c r="EB31" s="87"/>
+      <c r="EC31" s="87"/>
+      <c r="ED31" s="87"/>
+      <c r="EE31" s="87"/>
+      <c r="EF31" s="87"/>
+      <c r="EG31" s="87"/>
+      <c r="EH31" s="87"/>
+      <c r="EI31" s="87"/>
+      <c r="EJ31" s="87"/>
+      <c r="EK31" s="87"/>
+      <c r="EL31" s="87"/>
+      <c r="EM31" s="87"/>
+      <c r="EN31" s="87"/>
+      <c r="EO31" s="87"/>
+      <c r="EP31" s="87"/>
+      <c r="EQ31" s="87"/>
+      <c r="ER31" s="87"/>
+      <c r="ES31" s="87"/>
+      <c r="ET31" s="87"/>
+      <c r="EU31" s="87"/>
+      <c r="EV31" s="87"/>
+      <c r="EW31" s="87"/>
+      <c r="EX31" s="87"/>
+      <c r="EY31" s="87"/>
+      <c r="EZ31" s="87"/>
+      <c r="FA31" s="87"/>
+      <c r="FB31" s="87"/>
+      <c r="FC31" s="87"/>
+      <c r="FD31" s="87"/>
+      <c r="FE31" s="87"/>
+      <c r="FF31" s="87"/>
+      <c r="FG31" s="87"/>
+      <c r="FH31" s="87"/>
+      <c r="FI31" s="87"/>
+      <c r="FJ31" s="87"/>
+      <c r="FK31" s="87"/>
+      <c r="FL31" s="87"/>
+      <c r="FM31" s="87"/>
+      <c r="FN31" s="87"/>
+      <c r="FO31" s="87"/>
+      <c r="FP31" s="87"/>
+      <c r="FQ31" s="87"/>
+      <c r="FR31" s="87"/>
+      <c r="FS31" s="87"/>
+      <c r="FT31" s="87"/>
+      <c r="FU31" s="87"/>
+      <c r="FV31" s="87"/>
+      <c r="FW31" s="87"/>
+      <c r="FX31" s="87"/>
+      <c r="FY31" s="87"/>
+      <c r="FZ31" s="87"/>
+    </row>
+    <row r="32" spans="1:" customHeight="1" ht="18">
+      <c r="A32" t="s">
+        <v>83</v>
+      </c>
+      <c r="B32" t="s">
+        <v>84</v>
+      </c>
+      <c r="C32" t="s">
+        <v>9</v>
+      </c>
+      <c r="D32" t="s">
+        <v>10</v>
+      </c>
+      <c r="E32" t="s">
+        <v>85</v>
+      </c>
+      <c r="F32" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z32" s="90"/>
+      <c r="AA32" s="90"/>
+      <c r="AB32" s="90"/>
+      <c r="AC32" s="90"/>
+      <c r="AD32" s="90"/>
+      <c r="AE32" s="90"/>
+      <c r="AF32" s="90"/>
+      <c r="AG32" s="90"/>
+      <c r="AH32" s="90"/>
+      <c r="AI32" s="90"/>
+      <c r="AJ32" s="90"/>
+      <c r="AK32" s="90"/>
+      <c r="AL32" s="90"/>
+      <c r="AM32" s="90"/>
+      <c r="AN32" s="90"/>
+      <c r="AO32" s="90"/>
+      <c r="AP32" s="90"/>
+      <c r="AQ32" s="90"/>
+      <c r="AR32" s="90"/>
+      <c r="AS32" s="90"/>
+      <c r="AT32" s="90"/>
+      <c r="AU32" s="90"/>
+      <c r="AV32" s="90"/>
+      <c r="AW32" s="90"/>
+      <c r="AX32" s="90"/>
+      <c r="AY32" s="90"/>
+      <c r="AZ32" s="90"/>
+      <c r="BA32" s="90"/>
+      <c r="BB32" s="90"/>
+      <c r="BC32" s="90"/>
+      <c r="BD32" s="90"/>
+      <c r="BE32" s="90"/>
+      <c r="BF32" s="90"/>
+      <c r="BG32" s="90"/>
+      <c r="BH32" s="90"/>
+      <c r="BI32" s="90"/>
+      <c r="BJ32" s="90"/>
+      <c r="BK32" s="90"/>
+      <c r="BL32" s="90"/>
+      <c r="BM32" s="90"/>
+      <c r="BN32" s="90"/>
+      <c r="BO32" s="90"/>
+      <c r="BP32" s="90"/>
+      <c r="BQ32" s="90"/>
+      <c r="BR32" s="90"/>
+      <c r="BS32" s="90"/>
+      <c r="BT32" s="90"/>
+      <c r="BU32" s="90"/>
+      <c r="BV32" s="90"/>
+      <c r="BW32" s="90"/>
+      <c r="BX32" s="90"/>
+      <c r="BY32" s="90"/>
+      <c r="BZ32" s="90"/>
+      <c r="CA32" s="90"/>
+      <c r="CB32" s="90"/>
+      <c r="CC32" s="90"/>
+      <c r="CD32" s="90"/>
+      <c r="CE32" s="90"/>
+      <c r="CF32" s="90"/>
+      <c r="CG32" s="90"/>
+      <c r="CH32" s="90"/>
+      <c r="CI32" s="90"/>
+      <c r="CJ32" s="90"/>
+      <c r="CK32" s="90"/>
+      <c r="CL32" s="90"/>
+      <c r="CM32" s="90"/>
+      <c r="CN32" s="90"/>
+      <c r="CO32" s="90"/>
+      <c r="CP32" s="90"/>
+      <c r="CQ32" s="90"/>
+      <c r="CR32" s="90"/>
+      <c r="CS32" s="90"/>
+      <c r="CT32" s="90"/>
+      <c r="CU32" s="90"/>
+      <c r="CV32" s="90"/>
+      <c r="CW32" s="90"/>
+      <c r="CX32" s="90"/>
+      <c r="CY32" s="90"/>
+      <c r="CZ32" s="90"/>
+      <c r="DA32" s="90"/>
+      <c r="DB32" s="90"/>
+      <c r="DC32" s="90"/>
+      <c r="DD32" s="90"/>
+      <c r="DE32" s="90"/>
+      <c r="DF32" s="90"/>
+      <c r="DG32" s="90"/>
+      <c r="DH32" s="90"/>
+      <c r="DI32" s="90"/>
+      <c r="DJ32" s="90"/>
+      <c r="DK32" s="90"/>
+      <c r="DL32" s="90"/>
+      <c r="DM32" s="90"/>
+      <c r="DN32" s="90"/>
+      <c r="DO32" s="90"/>
+      <c r="DP32" s="90"/>
+      <c r="DQ32" s="90"/>
+      <c r="DR32" s="90"/>
+      <c r="DS32" s="90"/>
+      <c r="DT32" s="90"/>
+      <c r="DU32" s="90"/>
+      <c r="DV32" s="90"/>
+      <c r="DW32" s="90"/>
+      <c r="DX32" s="90"/>
+      <c r="DY32" s="90"/>
+      <c r="DZ32" s="90"/>
+      <c r="EA32" s="90"/>
+      <c r="EB32" s="90"/>
+      <c r="EC32" s="90"/>
+      <c r="ED32" s="90"/>
+      <c r="EE32" s="90"/>
+      <c r="EF32" s="90"/>
+      <c r="EG32" s="90"/>
+      <c r="EH32" s="90"/>
+      <c r="EI32" s="90"/>
+      <c r="EJ32" s="90"/>
+      <c r="EK32" s="90"/>
+      <c r="EL32" s="90"/>
+      <c r="EM32" s="90"/>
+      <c r="EN32" s="90"/>
+      <c r="EO32" s="90"/>
+      <c r="EP32" s="90"/>
+      <c r="EQ32" s="90"/>
+      <c r="ER32" s="90"/>
+      <c r="ES32" s="90"/>
+      <c r="ET32" s="90"/>
+      <c r="EU32" s="90"/>
+      <c r="EV32" s="90"/>
+      <c r="EW32" s="90"/>
+      <c r="EX32" s="90"/>
+      <c r="EY32" s="90"/>
+      <c r="EZ32" s="90"/>
+      <c r="FA32" s="90"/>
+      <c r="FB32" s="90"/>
+      <c r="FC32" s="90"/>
+      <c r="FD32" s="90"/>
+      <c r="FE32" s="90"/>
+      <c r="FF32" s="90"/>
+      <c r="FG32" s="90"/>
+      <c r="FH32" s="90"/>
+      <c r="FI32" s="90"/>
+      <c r="FJ32" s="90"/>
+      <c r="FK32" s="90"/>
+      <c r="FL32" s="90"/>
+      <c r="FM32" s="90"/>
+      <c r="FN32" s="90"/>
+      <c r="FO32" s="90"/>
+      <c r="FP32" s="90"/>
+      <c r="FQ32" s="90"/>
+      <c r="FR32" s="90"/>
+      <c r="FS32" s="90"/>
+      <c r="FT32" s="90"/>
+      <c r="FU32" s="90"/>
+      <c r="FV32" s="90"/>
+      <c r="FW32" s="90"/>
+      <c r="FX32" s="90"/>
+      <c r="FY32" s="90"/>
+      <c r="FZ32" s="90"/>
+    </row>
+    <row r="33" spans="1:" customHeight="1" ht="18">
+      <c r="A33" t="s">
+        <v>87</v>
+      </c>
+      <c r="B33" t="s">
+        <v>88</v>
+      </c>
+      <c r="C33" t="s">
+        <v>47</v>
+      </c>
+      <c r="D33" t="s">
+        <v>10</v>
+      </c>
+      <c r="E33" t="s">
+        <v>11</v>
+      </c>
+      <c r="F33" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z33" s="93"/>
+      <c r="AA33" s="93"/>
+      <c r="AB33" s="93"/>
+      <c r="AC33" s="93"/>
+      <c r="AD33" s="93"/>
+      <c r="AE33" s="93"/>
+      <c r="AF33" s="93"/>
+      <c r="AG33" s="93"/>
+      <c r="AH33" s="93"/>
+      <c r="AI33" s="93"/>
+      <c r="AJ33" s="93"/>
+      <c r="AK33" s="93"/>
+      <c r="AL33" s="93"/>
+      <c r="AM33" s="93"/>
+      <c r="AN33" s="93"/>
+      <c r="AO33" s="93"/>
+      <c r="AP33" s="93"/>
+      <c r="AQ33" s="93"/>
+      <c r="AR33" s="93"/>
+      <c r="AS33" s="93"/>
+      <c r="AT33" s="93"/>
+      <c r="AU33" s="93"/>
+      <c r="AV33" s="93"/>
+      <c r="AW33" s="93"/>
+      <c r="AX33" s="93"/>
+      <c r="AY33" s="93"/>
+      <c r="AZ33" s="93"/>
+      <c r="BA33" s="93"/>
+      <c r="BB33" s="93"/>
+      <c r="BC33" s="93"/>
+      <c r="BD33" s="93"/>
+      <c r="BE33" s="93"/>
+      <c r="BF33" s="93"/>
+      <c r="BG33" s="93"/>
+      <c r="BH33" s="93"/>
+      <c r="BI33" s="93"/>
+      <c r="BJ33" s="93"/>
+      <c r="BK33" s="93"/>
+      <c r="BL33" s="93"/>
+      <c r="BM33" s="93"/>
+      <c r="BN33" s="93"/>
+      <c r="BO33" s="93"/>
+      <c r="BP33" s="93"/>
+      <c r="BQ33" s="93"/>
+      <c r="BR33" s="93"/>
+      <c r="BS33" s="93"/>
+      <c r="BT33" s="93"/>
+      <c r="BU33" s="93"/>
+      <c r="BV33" s="93"/>
+      <c r="BW33" s="93"/>
+      <c r="BX33" s="93"/>
+      <c r="BY33" s="93"/>
+      <c r="BZ33" s="93"/>
+      <c r="CA33" s="93"/>
+      <c r="CB33" s="93"/>
+      <c r="CC33" s="93"/>
+      <c r="CD33" s="93"/>
+      <c r="CE33" s="93"/>
+      <c r="CF33" s="93"/>
+      <c r="CG33" s="93"/>
+      <c r="CH33" s="93"/>
+      <c r="CI33" s="93"/>
+      <c r="CJ33" s="93"/>
+      <c r="CK33" s="93"/>
+      <c r="CL33" s="93"/>
+      <c r="CM33" s="93"/>
+      <c r="CN33" s="93"/>
+      <c r="CO33" s="93"/>
+      <c r="CP33" s="93"/>
+      <c r="CQ33" s="93"/>
+      <c r="CR33" s="93"/>
+      <c r="CS33" s="93"/>
+      <c r="CT33" s="93"/>
+      <c r="CU33" s="93"/>
+      <c r="CV33" s="93"/>
+      <c r="CW33" s="93"/>
+      <c r="CX33" s="93"/>
+      <c r="CY33" s="93"/>
+      <c r="CZ33" s="93"/>
+      <c r="DA33" s="93"/>
+      <c r="DB33" s="93"/>
+      <c r="DC33" s="93"/>
+      <c r="DD33" s="93"/>
+      <c r="DE33" s="93"/>
+      <c r="DF33" s="93"/>
+      <c r="DG33" s="93"/>
+      <c r="DH33" s="93"/>
+      <c r="DI33" s="93"/>
+      <c r="DJ33" s="93"/>
+      <c r="DK33" s="93"/>
+      <c r="DL33" s="93"/>
+      <c r="DM33" s="93"/>
+      <c r="DN33" s="93"/>
+      <c r="DO33" s="93"/>
+      <c r="DP33" s="93"/>
+      <c r="DQ33" s="93"/>
+      <c r="DR33" s="93"/>
+      <c r="DS33" s="93"/>
+      <c r="DT33" s="93"/>
+      <c r="DU33" s="93"/>
+      <c r="DV33" s="93"/>
+      <c r="DW33" s="93"/>
+      <c r="DX33" s="93"/>
+      <c r="DY33" s="93"/>
+      <c r="DZ33" s="93"/>
+      <c r="EA33" s="93"/>
+      <c r="EB33" s="93"/>
+      <c r="EC33" s="93"/>
+      <c r="ED33" s="93"/>
+      <c r="EE33" s="93"/>
+      <c r="EF33" s="93"/>
+      <c r="EG33" s="93"/>
+      <c r="EH33" s="93"/>
+      <c r="EI33" s="93"/>
+      <c r="EJ33" s="93"/>
+      <c r="EK33" s="93"/>
+      <c r="EL33" s="93"/>
+      <c r="EM33" s="93"/>
+      <c r="EN33" s="93"/>
+      <c r="EO33" s="93"/>
+      <c r="EP33" s="93"/>
+      <c r="EQ33" s="93"/>
+      <c r="ER33" s="93"/>
+      <c r="ES33" s="93"/>
+      <c r="ET33" s="93"/>
+      <c r="EU33" s="93"/>
+      <c r="EV33" s="93"/>
+      <c r="EW33" s="93"/>
+      <c r="EX33" s="93"/>
+      <c r="EY33" s="93"/>
+      <c r="EZ33" s="93"/>
+      <c r="FA33" s="93"/>
+      <c r="FB33" s="93"/>
+      <c r="FC33" s="93"/>
+      <c r="FD33" s="93"/>
+      <c r="FE33" s="93"/>
+      <c r="FF33" s="93"/>
+      <c r="FG33" s="93"/>
+      <c r="FH33" s="93"/>
+      <c r="FI33" s="93"/>
+      <c r="FJ33" s="93"/>
+      <c r="FK33" s="93"/>
+      <c r="FL33" s="93"/>
+      <c r="FM33" s="93"/>
+      <c r="FN33" s="93"/>
+      <c r="FO33" s="93"/>
+      <c r="FP33" s="93"/>
+      <c r="FQ33" s="93"/>
+      <c r="FR33" s="93"/>
+      <c r="FS33" s="93"/>
+      <c r="FT33" s="93"/>
+      <c r="FU33" s="93"/>
+      <c r="FV33" s="93"/>
+      <c r="FW33" s="93"/>
+      <c r="FX33" s="93"/>
+      <c r="FY33" s="93"/>
+      <c r="FZ33" s="93"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>