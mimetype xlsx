--- v0 (2026-05-13)
+++ v1 (2026-07-26)
@@ -12,203 +12,224 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Daten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Kaderfechter</t>
   </si>
   <si>
     <t>Nachname</t>
   </si>
   <si>
     <t>Vorname</t>
   </si>
   <si>
     <t>Verein</t>
   </si>
   <si>
     <t>Kader</t>
   </si>
   <si>
     <t>Disziplin</t>
   </si>
   <si>
     <t>Stuetzpunkt</t>
   </si>
   <si>
-    <t>Barbas</t>
-[...8 lines deleted...]
-    <t>ÜK</t>
+    <t>Baum</t>
+  </si>
+  <si>
+    <t>Leonard</t>
+  </si>
+  <si>
+    <t>FC Marburg</t>
+  </si>
+  <si>
+    <t>GLK</t>
+  </si>
+  <si>
+    <t>Herrenflorett</t>
+  </si>
+  <si>
+    <t>Marburg</t>
+  </si>
+  <si>
+    <t>Fritz</t>
+  </si>
+  <si>
+    <t>Lina</t>
+  </si>
+  <si>
+    <t>Frankfurter TV</t>
+  </si>
+  <si>
+    <t>Damendegen</t>
+  </si>
+  <si>
+    <t>Rhein-Main</t>
+  </si>
+  <si>
+    <t>Günter</t>
+  </si>
+  <si>
+    <t>Vitus</t>
+  </si>
+  <si>
+    <t>Darmstädter FC</t>
+  </si>
+  <si>
+    <t>Rüsselsheim-Wiesbaden</t>
+  </si>
+  <si>
+    <t>Hamel</t>
+  </si>
+  <si>
+    <t>Clara</t>
+  </si>
+  <si>
+    <t>TV Alsfeld</t>
+  </si>
+  <si>
+    <t>Damensäbel</t>
+  </si>
+  <si>
+    <t>Alsfeld</t>
+  </si>
+  <si>
+    <t>Mrosek</t>
+  </si>
+  <si>
+    <t>Hanna</t>
+  </si>
+  <si>
+    <t>Neumann</t>
+  </si>
+  <si>
+    <t>Justus</t>
+  </si>
+  <si>
+    <t>Eintracht Frankfurt</t>
   </si>
   <si>
     <t>Herrendegen</t>
   </si>
   <si>
-    <t>Rhein-Main</t>
-[...56 lines deleted...]
-    <t>Lucas</t>
+    <t>Novikov</t>
+  </si>
+  <si>
+    <t>Maria</t>
+  </si>
+  <si>
+    <t>MTV Gießen</t>
+  </si>
+  <si>
+    <t>Damenflorett</t>
+  </si>
+  <si>
+    <t>Papic</t>
+  </si>
+  <si>
+    <t>Miro</t>
+  </si>
+  <si>
+    <t>Piscitello</t>
+  </si>
+  <si>
+    <t>Greta</t>
   </si>
   <si>
     <t>TG Dörnigheim</t>
   </si>
   <si>
-    <t>Herrenflorett</t>
-[...1 lines deleted...]
-  <si>
     <t>Dörnigheim</t>
   </si>
   <si>
-    <t>Lanzmich</t>
-[...5 lines deleted...]
-    <t>Darmstädter FC</t>
+    <t>Roscher</t>
+  </si>
+  <si>
+    <t>Konstantin</t>
+  </si>
+  <si>
+    <t>Schiller</t>
+  </si>
+  <si>
+    <t>Lian</t>
+  </si>
+  <si>
+    <t>TV Wetzlar</t>
   </si>
   <si>
     <t>Herrensäbel</t>
   </si>
   <si>
-    <t>Alsfeld</t>
-[...32 lines deleted...]
-    <t>Tatarov</t>
+    <t>Schulenberg</t>
+  </si>
+  <si>
+    <t>Levin</t>
+  </si>
+  <si>
+    <t>Spriestersbach</t>
+  </si>
+  <si>
+    <t>Tim</t>
+  </si>
+  <si>
+    <t>Sterkel</t>
+  </si>
+  <si>
+    <t>Yolanda</t>
+  </si>
+  <si>
+    <t>TV Dieburg</t>
+  </si>
+  <si>
+    <t>Wang</t>
+  </si>
+  <si>
+    <t>Sophie</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="24"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -258,51 +279,51 @@
       <patternFill patternType="solid">
         <fgColor rgb="FFEEEEEE"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border/>
     <border>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thick">
         <color rgb="FFCC0000"/>
       </bottom>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="49">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -392,50 +413,59 @@
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -704,64 +734,64 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:FZ17"/>
+  <dimension ref="A1:FZ18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="125" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A17" sqref="A17"/>
+      <selection activeCell="A18" sqref="A18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="26" max="26" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="52" max="52" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="104" max="104" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="130" max="130" width="16.424561" bestFit="true" customWidth="true" style="0"/>
-    <col min="156" max="156" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="156" max="156" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="182" max="182" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:" customHeight="1" ht="30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="Z1" s="1"/>
     </row>
     <row r="3" spans="1:" customHeight="1" ht="18">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
@@ -944,54 +974,54 @@
       <c r="FQ4" s="6"/>
       <c r="FR4" s="6"/>
       <c r="FS4" s="6"/>
       <c r="FT4" s="6"/>
       <c r="FU4" s="6"/>
       <c r="FV4" s="6"/>
       <c r="FW4" s="6"/>
       <c r="FX4" s="6"/>
       <c r="FY4" s="6"/>
       <c r="FZ4" s="6"/>
     </row>
     <row r="5" spans="1:" customHeight="1" ht="18">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Z5" s="9"/>
       <c r="AA5" s="9"/>
       <c r="AB5" s="9"/>
       <c r="AC5" s="9"/>
       <c r="AD5" s="9"/>
       <c r="AE5" s="9"/>
       <c r="AF5" s="9"/>
       <c r="AG5" s="9"/>
       <c r="AH5" s="9"/>
       <c r="AI5" s="9"/>
       <c r="AJ5" s="9"/>
       <c r="AK5" s="9"/>
       <c r="AL5" s="9"/>
       <c r="AM5" s="9"/>
       <c r="AN5" s="9"/>
       <c r="AO5" s="9"/>
       <c r="AP5" s="9"/>
       <c r="AQ5" s="9"/>
       <c r="AR5" s="9"/>
       <c r="AS5" s="9"/>
       <c r="AT5" s="9"/>
       <c r="AU5" s="9"/>
       <c r="AV5" s="9"/>
       <c r="AW5" s="9"/>
@@ -1109,66 +1139,66 @@
       <c r="FE5" s="9"/>
       <c r="FF5" s="9"/>
       <c r="FG5" s="9"/>
       <c r="FH5" s="9"/>
       <c r="FI5" s="9"/>
       <c r="FJ5" s="9"/>
       <c r="FK5" s="9"/>
       <c r="FL5" s="9"/>
       <c r="FM5" s="9"/>
       <c r="FN5" s="9"/>
       <c r="FO5" s="9"/>
       <c r="FP5" s="9"/>
       <c r="FQ5" s="9"/>
       <c r="FR5" s="9"/>
       <c r="FS5" s="9"/>
       <c r="FT5" s="9"/>
       <c r="FU5" s="9"/>
       <c r="FV5" s="9"/>
       <c r="FW5" s="9"/>
       <c r="FX5" s="9"/>
       <c r="FY5" s="9"/>
       <c r="FZ5" s="9"/>
     </row>
     <row r="6" spans="1:" customHeight="1" ht="18">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="F6" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="Z6" s="12"/>
       <c r="AA6" s="12"/>
       <c r="AB6" s="12"/>
       <c r="AC6" s="12"/>
       <c r="AD6" s="12"/>
       <c r="AE6" s="12"/>
       <c r="AF6" s="12"/>
       <c r="AG6" s="12"/>
       <c r="AH6" s="12"/>
       <c r="AI6" s="12"/>
       <c r="AJ6" s="12"/>
       <c r="AK6" s="12"/>
       <c r="AL6" s="12"/>
       <c r="AM6" s="12"/>
       <c r="AN6" s="12"/>
       <c r="AO6" s="12"/>
       <c r="AP6" s="12"/>
       <c r="AQ6" s="12"/>
       <c r="AR6" s="12"/>
       <c r="AS6" s="12"/>
       <c r="AT6" s="12"/>
       <c r="AU6" s="12"/>
       <c r="AV6" s="12"/>
       <c r="AW6" s="12"/>
@@ -1286,66 +1316,66 @@
       <c r="FE6" s="12"/>
       <c r="FF6" s="12"/>
       <c r="FG6" s="12"/>
       <c r="FH6" s="12"/>
       <c r="FI6" s="12"/>
       <c r="FJ6" s="12"/>
       <c r="FK6" s="12"/>
       <c r="FL6" s="12"/>
       <c r="FM6" s="12"/>
       <c r="FN6" s="12"/>
       <c r="FO6" s="12"/>
       <c r="FP6" s="12"/>
       <c r="FQ6" s="12"/>
       <c r="FR6" s="12"/>
       <c r="FS6" s="12"/>
       <c r="FT6" s="12"/>
       <c r="FU6" s="12"/>
       <c r="FV6" s="12"/>
       <c r="FW6" s="12"/>
       <c r="FX6" s="12"/>
       <c r="FY6" s="12"/>
       <c r="FZ6" s="12"/>
     </row>
     <row r="7" spans="1:" customHeight="1" ht="18">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="Z7" s="15"/>
       <c r="AA7" s="15"/>
       <c r="AB7" s="15"/>
       <c r="AC7" s="15"/>
       <c r="AD7" s="15"/>
       <c r="AE7" s="15"/>
       <c r="AF7" s="15"/>
       <c r="AG7" s="15"/>
       <c r="AH7" s="15"/>
       <c r="AI7" s="15"/>
       <c r="AJ7" s="15"/>
       <c r="AK7" s="15"/>
       <c r="AL7" s="15"/>
       <c r="AM7" s="15"/>
       <c r="AN7" s="15"/>
       <c r="AO7" s="15"/>
       <c r="AP7" s="15"/>
       <c r="AQ7" s="15"/>
       <c r="AR7" s="15"/>
       <c r="AS7" s="15"/>
       <c r="AT7" s="15"/>
       <c r="AU7" s="15"/>
       <c r="AV7" s="15"/>
       <c r="AW7" s="15"/>
@@ -1463,66 +1493,66 @@
       <c r="FE7" s="15"/>
       <c r="FF7" s="15"/>
       <c r="FG7" s="15"/>
       <c r="FH7" s="15"/>
       <c r="FI7" s="15"/>
       <c r="FJ7" s="15"/>
       <c r="FK7" s="15"/>
       <c r="FL7" s="15"/>
       <c r="FM7" s="15"/>
       <c r="FN7" s="15"/>
       <c r="FO7" s="15"/>
       <c r="FP7" s="15"/>
       <c r="FQ7" s="15"/>
       <c r="FR7" s="15"/>
       <c r="FS7" s="15"/>
       <c r="FT7" s="15"/>
       <c r="FU7" s="15"/>
       <c r="FV7" s="15"/>
       <c r="FW7" s="15"/>
       <c r="FX7" s="15"/>
       <c r="FY7" s="15"/>
       <c r="FZ7" s="15"/>
     </row>
     <row r="8" spans="1:" customHeight="1" ht="18">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B8" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C8" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F8" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="Z8" s="18"/>
       <c r="AA8" s="18"/>
       <c r="AB8" s="18"/>
       <c r="AC8" s="18"/>
       <c r="AD8" s="18"/>
       <c r="AE8" s="18"/>
       <c r="AF8" s="18"/>
       <c r="AG8" s="18"/>
       <c r="AH8" s="18"/>
       <c r="AI8" s="18"/>
       <c r="AJ8" s="18"/>
       <c r="AK8" s="18"/>
       <c r="AL8" s="18"/>
       <c r="AM8" s="18"/>
       <c r="AN8" s="18"/>
       <c r="AO8" s="18"/>
       <c r="AP8" s="18"/>
       <c r="AQ8" s="18"/>
       <c r="AR8" s="18"/>
       <c r="AS8" s="18"/>
       <c r="AT8" s="18"/>
       <c r="AU8" s="18"/>
       <c r="AV8" s="18"/>
       <c r="AW8" s="18"/>
@@ -1640,66 +1670,66 @@
       <c r="FE8" s="18"/>
       <c r="FF8" s="18"/>
       <c r="FG8" s="18"/>
       <c r="FH8" s="18"/>
       <c r="FI8" s="18"/>
       <c r="FJ8" s="18"/>
       <c r="FK8" s="18"/>
       <c r="FL8" s="18"/>
       <c r="FM8" s="18"/>
       <c r="FN8" s="18"/>
       <c r="FO8" s="18"/>
       <c r="FP8" s="18"/>
       <c r="FQ8" s="18"/>
       <c r="FR8" s="18"/>
       <c r="FS8" s="18"/>
       <c r="FT8" s="18"/>
       <c r="FU8" s="18"/>
       <c r="FV8" s="18"/>
       <c r="FW8" s="18"/>
       <c r="FX8" s="18"/>
       <c r="FY8" s="18"/>
       <c r="FZ8" s="18"/>
     </row>
     <row r="9" spans="1:" customHeight="1" ht="18">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C9" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="F9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Z9" s="21"/>
       <c r="AA9" s="21"/>
       <c r="AB9" s="21"/>
       <c r="AC9" s="21"/>
       <c r="AD9" s="21"/>
       <c r="AE9" s="21"/>
       <c r="AF9" s="21"/>
       <c r="AG9" s="21"/>
       <c r="AH9" s="21"/>
       <c r="AI9" s="21"/>
       <c r="AJ9" s="21"/>
       <c r="AK9" s="21"/>
       <c r="AL9" s="21"/>
       <c r="AM9" s="21"/>
       <c r="AN9" s="21"/>
       <c r="AO9" s="21"/>
       <c r="AP9" s="21"/>
       <c r="AQ9" s="21"/>
       <c r="AR9" s="21"/>
       <c r="AS9" s="21"/>
       <c r="AT9" s="21"/>
       <c r="AU9" s="21"/>
       <c r="AV9" s="21"/>
       <c r="AW9" s="21"/>
@@ -1817,66 +1847,66 @@
       <c r="FE9" s="21"/>
       <c r="FF9" s="21"/>
       <c r="FG9" s="21"/>
       <c r="FH9" s="21"/>
       <c r="FI9" s="21"/>
       <c r="FJ9" s="21"/>
       <c r="FK9" s="21"/>
       <c r="FL9" s="21"/>
       <c r="FM9" s="21"/>
       <c r="FN9" s="21"/>
       <c r="FO9" s="21"/>
       <c r="FP9" s="21"/>
       <c r="FQ9" s="21"/>
       <c r="FR9" s="21"/>
       <c r="FS9" s="21"/>
       <c r="FT9" s="21"/>
       <c r="FU9" s="21"/>
       <c r="FV9" s="21"/>
       <c r="FW9" s="21"/>
       <c r="FX9" s="21"/>
       <c r="FY9" s="21"/>
       <c r="FZ9" s="21"/>
     </row>
     <row r="10" spans="1:" customHeight="1" ht="18">
       <c r="A10" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B10" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C10" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="Z10" s="24"/>
       <c r="AA10" s="24"/>
       <c r="AB10" s="24"/>
       <c r="AC10" s="24"/>
       <c r="AD10" s="24"/>
       <c r="AE10" s="24"/>
       <c r="AF10" s="24"/>
       <c r="AG10" s="24"/>
       <c r="AH10" s="24"/>
       <c r="AI10" s="24"/>
       <c r="AJ10" s="24"/>
       <c r="AK10" s="24"/>
       <c r="AL10" s="24"/>
       <c r="AM10" s="24"/>
       <c r="AN10" s="24"/>
       <c r="AO10" s="24"/>
       <c r="AP10" s="24"/>
       <c r="AQ10" s="24"/>
       <c r="AR10" s="24"/>
       <c r="AS10" s="24"/>
       <c r="AT10" s="24"/>
       <c r="AU10" s="24"/>
       <c r="AV10" s="24"/>
       <c r="AW10" s="24"/>
@@ -1994,66 +2024,66 @@
       <c r="FE10" s="24"/>
       <c r="FF10" s="24"/>
       <c r="FG10" s="24"/>
       <c r="FH10" s="24"/>
       <c r="FI10" s="24"/>
       <c r="FJ10" s="24"/>
       <c r="FK10" s="24"/>
       <c r="FL10" s="24"/>
       <c r="FM10" s="24"/>
       <c r="FN10" s="24"/>
       <c r="FO10" s="24"/>
       <c r="FP10" s="24"/>
       <c r="FQ10" s="24"/>
       <c r="FR10" s="24"/>
       <c r="FS10" s="24"/>
       <c r="FT10" s="24"/>
       <c r="FU10" s="24"/>
       <c r="FV10" s="24"/>
       <c r="FW10" s="24"/>
       <c r="FX10" s="24"/>
       <c r="FY10" s="24"/>
       <c r="FZ10" s="24"/>
     </row>
     <row r="11" spans="1:" customHeight="1" ht="18">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B11" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="F11" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="Z11" s="27"/>
       <c r="AA11" s="27"/>
       <c r="AB11" s="27"/>
       <c r="AC11" s="27"/>
       <c r="AD11" s="27"/>
       <c r="AE11" s="27"/>
       <c r="AF11" s="27"/>
       <c r="AG11" s="27"/>
       <c r="AH11" s="27"/>
       <c r="AI11" s="27"/>
       <c r="AJ11" s="27"/>
       <c r="AK11" s="27"/>
       <c r="AL11" s="27"/>
       <c r="AM11" s="27"/>
       <c r="AN11" s="27"/>
       <c r="AO11" s="27"/>
       <c r="AP11" s="27"/>
       <c r="AQ11" s="27"/>
       <c r="AR11" s="27"/>
       <c r="AS11" s="27"/>
       <c r="AT11" s="27"/>
       <c r="AU11" s="27"/>
       <c r="AV11" s="27"/>
       <c r="AW11" s="27"/>
@@ -2171,66 +2201,66 @@
       <c r="FE11" s="27"/>
       <c r="FF11" s="27"/>
       <c r="FG11" s="27"/>
       <c r="FH11" s="27"/>
       <c r="FI11" s="27"/>
       <c r="FJ11" s="27"/>
       <c r="FK11" s="27"/>
       <c r="FL11" s="27"/>
       <c r="FM11" s="27"/>
       <c r="FN11" s="27"/>
       <c r="FO11" s="27"/>
       <c r="FP11" s="27"/>
       <c r="FQ11" s="27"/>
       <c r="FR11" s="27"/>
       <c r="FS11" s="27"/>
       <c r="FT11" s="27"/>
       <c r="FU11" s="27"/>
       <c r="FV11" s="27"/>
       <c r="FW11" s="27"/>
       <c r="FX11" s="27"/>
       <c r="FY11" s="27"/>
       <c r="FZ11" s="27"/>
     </row>
     <row r="12" spans="1:" customHeight="1" ht="18">
       <c r="A12" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" t="s">
         <v>40</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="F12" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="Z12" s="30"/>
       <c r="AA12" s="30"/>
       <c r="AB12" s="30"/>
       <c r="AC12" s="30"/>
       <c r="AD12" s="30"/>
       <c r="AE12" s="30"/>
       <c r="AF12" s="30"/>
       <c r="AG12" s="30"/>
       <c r="AH12" s="30"/>
       <c r="AI12" s="30"/>
       <c r="AJ12" s="30"/>
       <c r="AK12" s="30"/>
       <c r="AL12" s="30"/>
       <c r="AM12" s="30"/>
       <c r="AN12" s="30"/>
       <c r="AO12" s="30"/>
       <c r="AP12" s="30"/>
       <c r="AQ12" s="30"/>
       <c r="AR12" s="30"/>
       <c r="AS12" s="30"/>
       <c r="AT12" s="30"/>
       <c r="AU12" s="30"/>
       <c r="AV12" s="30"/>
       <c r="AW12" s="30"/>
@@ -2348,66 +2378,66 @@
       <c r="FE12" s="30"/>
       <c r="FF12" s="30"/>
       <c r="FG12" s="30"/>
       <c r="FH12" s="30"/>
       <c r="FI12" s="30"/>
       <c r="FJ12" s="30"/>
       <c r="FK12" s="30"/>
       <c r="FL12" s="30"/>
       <c r="FM12" s="30"/>
       <c r="FN12" s="30"/>
       <c r="FO12" s="30"/>
       <c r="FP12" s="30"/>
       <c r="FQ12" s="30"/>
       <c r="FR12" s="30"/>
       <c r="FS12" s="30"/>
       <c r="FT12" s="30"/>
       <c r="FU12" s="30"/>
       <c r="FV12" s="30"/>
       <c r="FW12" s="30"/>
       <c r="FX12" s="30"/>
       <c r="FY12" s="30"/>
       <c r="FZ12" s="30"/>
     </row>
     <row r="13" spans="1:" customHeight="1" ht="18">
       <c r="A13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="F13" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="Z13" s="33"/>
       <c r="AA13" s="33"/>
       <c r="AB13" s="33"/>
       <c r="AC13" s="33"/>
       <c r="AD13" s="33"/>
       <c r="AE13" s="33"/>
       <c r="AF13" s="33"/>
       <c r="AG13" s="33"/>
       <c r="AH13" s="33"/>
       <c r="AI13" s="33"/>
       <c r="AJ13" s="33"/>
       <c r="AK13" s="33"/>
       <c r="AL13" s="33"/>
       <c r="AM13" s="33"/>
       <c r="AN13" s="33"/>
       <c r="AO13" s="33"/>
       <c r="AP13" s="33"/>
       <c r="AQ13" s="33"/>
       <c r="AR13" s="33"/>
       <c r="AS13" s="33"/>
       <c r="AT13" s="33"/>
       <c r="AU13" s="33"/>
       <c r="AV13" s="33"/>
       <c r="AW13" s="33"/>
@@ -2525,66 +2555,66 @@
       <c r="FE13" s="33"/>
       <c r="FF13" s="33"/>
       <c r="FG13" s="33"/>
       <c r="FH13" s="33"/>
       <c r="FI13" s="33"/>
       <c r="FJ13" s="33"/>
       <c r="FK13" s="33"/>
       <c r="FL13" s="33"/>
       <c r="FM13" s="33"/>
       <c r="FN13" s="33"/>
       <c r="FO13" s="33"/>
       <c r="FP13" s="33"/>
       <c r="FQ13" s="33"/>
       <c r="FR13" s="33"/>
       <c r="FS13" s="33"/>
       <c r="FT13" s="33"/>
       <c r="FU13" s="33"/>
       <c r="FV13" s="33"/>
       <c r="FW13" s="33"/>
       <c r="FX13" s="33"/>
       <c r="FY13" s="33"/>
       <c r="FZ13" s="33"/>
     </row>
     <row r="14" spans="1:" customHeight="1" ht="18">
       <c r="A14" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B14" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="F14" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Z14" s="36"/>
       <c r="AA14" s="36"/>
       <c r="AB14" s="36"/>
       <c r="AC14" s="36"/>
       <c r="AD14" s="36"/>
       <c r="AE14" s="36"/>
       <c r="AF14" s="36"/>
       <c r="AG14" s="36"/>
       <c r="AH14" s="36"/>
       <c r="AI14" s="36"/>
       <c r="AJ14" s="36"/>
       <c r="AK14" s="36"/>
       <c r="AL14" s="36"/>
       <c r="AM14" s="36"/>
       <c r="AN14" s="36"/>
       <c r="AO14" s="36"/>
       <c r="AP14" s="36"/>
       <c r="AQ14" s="36"/>
       <c r="AR14" s="36"/>
       <c r="AS14" s="36"/>
       <c r="AT14" s="36"/>
       <c r="AU14" s="36"/>
       <c r="AV14" s="36"/>
       <c r="AW14" s="36"/>
@@ -2702,57 +2732,57 @@
       <c r="FE14" s="36"/>
       <c r="FF14" s="36"/>
       <c r="FG14" s="36"/>
       <c r="FH14" s="36"/>
       <c r="FI14" s="36"/>
       <c r="FJ14" s="36"/>
       <c r="FK14" s="36"/>
       <c r="FL14" s="36"/>
       <c r="FM14" s="36"/>
       <c r="FN14" s="36"/>
       <c r="FO14" s="36"/>
       <c r="FP14" s="36"/>
       <c r="FQ14" s="36"/>
       <c r="FR14" s="36"/>
       <c r="FS14" s="36"/>
       <c r="FT14" s="36"/>
       <c r="FU14" s="36"/>
       <c r="FV14" s="36"/>
       <c r="FW14" s="36"/>
       <c r="FX14" s="36"/>
       <c r="FY14" s="36"/>
       <c r="FZ14" s="36"/>
     </row>
     <row r="15" spans="1:" customHeight="1" ht="18">
       <c r="A15" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B15" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C15" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
         <v>12</v>
       </c>
       <c r="Z15" s="39"/>
       <c r="AA15" s="39"/>
       <c r="AB15" s="39"/>
       <c r="AC15" s="39"/>
       <c r="AD15" s="39"/>
       <c r="AE15" s="39"/>
       <c r="AF15" s="39"/>
       <c r="AG15" s="39"/>
       <c r="AH15" s="39"/>
       <c r="AI15" s="39"/>
       <c r="AJ15" s="39"/>
       <c r="AK15" s="39"/>
       <c r="AL15" s="39"/>
       <c r="AM15" s="39"/>
       <c r="AN15" s="39"/>
@@ -2879,66 +2909,66 @@
       <c r="FE15" s="39"/>
       <c r="FF15" s="39"/>
       <c r="FG15" s="39"/>
       <c r="FH15" s="39"/>
       <c r="FI15" s="39"/>
       <c r="FJ15" s="39"/>
       <c r="FK15" s="39"/>
       <c r="FL15" s="39"/>
       <c r="FM15" s="39"/>
       <c r="FN15" s="39"/>
       <c r="FO15" s="39"/>
       <c r="FP15" s="39"/>
       <c r="FQ15" s="39"/>
       <c r="FR15" s="39"/>
       <c r="FS15" s="39"/>
       <c r="FT15" s="39"/>
       <c r="FU15" s="39"/>
       <c r="FV15" s="39"/>
       <c r="FW15" s="39"/>
       <c r="FX15" s="39"/>
       <c r="FY15" s="39"/>
       <c r="FZ15" s="39"/>
     </row>
     <row r="16" spans="1:" customHeight="1" ht="18">
       <c r="A16" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B16" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C16" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="F16" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="Z16" s="42"/>
       <c r="AA16" s="42"/>
       <c r="AB16" s="42"/>
       <c r="AC16" s="42"/>
       <c r="AD16" s="42"/>
       <c r="AE16" s="42"/>
       <c r="AF16" s="42"/>
       <c r="AG16" s="42"/>
       <c r="AH16" s="42"/>
       <c r="AI16" s="42"/>
       <c r="AJ16" s="42"/>
       <c r="AK16" s="42"/>
       <c r="AL16" s="42"/>
       <c r="AM16" s="42"/>
       <c r="AN16" s="42"/>
       <c r="AO16" s="42"/>
       <c r="AP16" s="42"/>
       <c r="AQ16" s="42"/>
       <c r="AR16" s="42"/>
       <c r="AS16" s="42"/>
       <c r="AT16" s="42"/>
       <c r="AU16" s="42"/>
       <c r="AV16" s="42"/>
       <c r="AW16" s="42"/>
@@ -3056,66 +3086,66 @@
       <c r="FE16" s="42"/>
       <c r="FF16" s="42"/>
       <c r="FG16" s="42"/>
       <c r="FH16" s="42"/>
       <c r="FI16" s="42"/>
       <c r="FJ16" s="42"/>
       <c r="FK16" s="42"/>
       <c r="FL16" s="42"/>
       <c r="FM16" s="42"/>
       <c r="FN16" s="42"/>
       <c r="FO16" s="42"/>
       <c r="FP16" s="42"/>
       <c r="FQ16" s="42"/>
       <c r="FR16" s="42"/>
       <c r="FS16" s="42"/>
       <c r="FT16" s="42"/>
       <c r="FU16" s="42"/>
       <c r="FV16" s="42"/>
       <c r="FW16" s="42"/>
       <c r="FX16" s="42"/>
       <c r="FY16" s="42"/>
       <c r="FZ16" s="42"/>
     </row>
     <row r="17" spans="1:" customHeight="1" ht="18">
       <c r="A17" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B17" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="C17" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="F17" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="Z17" s="45"/>
       <c r="AA17" s="45"/>
       <c r="AB17" s="45"/>
       <c r="AC17" s="45"/>
       <c r="AD17" s="45"/>
       <c r="AE17" s="45"/>
       <c r="AF17" s="45"/>
       <c r="AG17" s="45"/>
       <c r="AH17" s="45"/>
       <c r="AI17" s="45"/>
       <c r="AJ17" s="45"/>
       <c r="AK17" s="45"/>
       <c r="AL17" s="45"/>
       <c r="AM17" s="45"/>
       <c r="AN17" s="45"/>
       <c r="AO17" s="45"/>
       <c r="AP17" s="45"/>
       <c r="AQ17" s="45"/>
       <c r="AR17" s="45"/>
       <c r="AS17" s="45"/>
       <c r="AT17" s="45"/>
       <c r="AU17" s="45"/>
       <c r="AV17" s="45"/>
       <c r="AW17" s="45"/>
@@ -3231,50 +3261,227 @@
       <c r="FC17" s="45"/>
       <c r="FD17" s="45"/>
       <c r="FE17" s="45"/>
       <c r="FF17" s="45"/>
       <c r="FG17" s="45"/>
       <c r="FH17" s="45"/>
       <c r="FI17" s="45"/>
       <c r="FJ17" s="45"/>
       <c r="FK17" s="45"/>
       <c r="FL17" s="45"/>
       <c r="FM17" s="45"/>
       <c r="FN17" s="45"/>
       <c r="FO17" s="45"/>
       <c r="FP17" s="45"/>
       <c r="FQ17" s="45"/>
       <c r="FR17" s="45"/>
       <c r="FS17" s="45"/>
       <c r="FT17" s="45"/>
       <c r="FU17" s="45"/>
       <c r="FV17" s="45"/>
       <c r="FW17" s="45"/>
       <c r="FX17" s="45"/>
       <c r="FY17" s="45"/>
       <c r="FZ17" s="45"/>
     </row>
+    <row r="18" spans="1:" customHeight="1" ht="18">
+      <c r="A18" t="s">
+        <v>56</v>
+      </c>
+      <c r="B18" t="s">
+        <v>57</v>
+      </c>
+      <c r="C18" t="s">
+        <v>15</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" t="s">
+        <v>16</v>
+      </c>
+      <c r="F18" t="s">
+        <v>17</v>
+      </c>
+      <c r="Z18" s="48"/>
+      <c r="AA18" s="48"/>
+      <c r="AB18" s="48"/>
+      <c r="AC18" s="48"/>
+      <c r="AD18" s="48"/>
+      <c r="AE18" s="48"/>
+      <c r="AF18" s="48"/>
+      <c r="AG18" s="48"/>
+      <c r="AH18" s="48"/>
+      <c r="AI18" s="48"/>
+      <c r="AJ18" s="48"/>
+      <c r="AK18" s="48"/>
+      <c r="AL18" s="48"/>
+      <c r="AM18" s="48"/>
+      <c r="AN18" s="48"/>
+      <c r="AO18" s="48"/>
+      <c r="AP18" s="48"/>
+      <c r="AQ18" s="48"/>
+      <c r="AR18" s="48"/>
+      <c r="AS18" s="48"/>
+      <c r="AT18" s="48"/>
+      <c r="AU18" s="48"/>
+      <c r="AV18" s="48"/>
+      <c r="AW18" s="48"/>
+      <c r="AX18" s="48"/>
+      <c r="AY18" s="48"/>
+      <c r="AZ18" s="48"/>
+      <c r="BA18" s="48"/>
+      <c r="BB18" s="48"/>
+      <c r="BC18" s="48"/>
+      <c r="BD18" s="48"/>
+      <c r="BE18" s="48"/>
+      <c r="BF18" s="48"/>
+      <c r="BG18" s="48"/>
+      <c r="BH18" s="48"/>
+      <c r="BI18" s="48"/>
+      <c r="BJ18" s="48"/>
+      <c r="BK18" s="48"/>
+      <c r="BL18" s="48"/>
+      <c r="BM18" s="48"/>
+      <c r="BN18" s="48"/>
+      <c r="BO18" s="48"/>
+      <c r="BP18" s="48"/>
+      <c r="BQ18" s="48"/>
+      <c r="BR18" s="48"/>
+      <c r="BS18" s="48"/>
+      <c r="BT18" s="48"/>
+      <c r="BU18" s="48"/>
+      <c r="BV18" s="48"/>
+      <c r="BW18" s="48"/>
+      <c r="BX18" s="48"/>
+      <c r="BY18" s="48"/>
+      <c r="BZ18" s="48"/>
+      <c r="CA18" s="48"/>
+      <c r="CB18" s="48"/>
+      <c r="CC18" s="48"/>
+      <c r="CD18" s="48"/>
+      <c r="CE18" s="48"/>
+      <c r="CF18" s="48"/>
+      <c r="CG18" s="48"/>
+      <c r="CH18" s="48"/>
+      <c r="CI18" s="48"/>
+      <c r="CJ18" s="48"/>
+      <c r="CK18" s="48"/>
+      <c r="CL18" s="48"/>
+      <c r="CM18" s="48"/>
+      <c r="CN18" s="48"/>
+      <c r="CO18" s="48"/>
+      <c r="CP18" s="48"/>
+      <c r="CQ18" s="48"/>
+      <c r="CR18" s="48"/>
+      <c r="CS18" s="48"/>
+      <c r="CT18" s="48"/>
+      <c r="CU18" s="48"/>
+      <c r="CV18" s="48"/>
+      <c r="CW18" s="48"/>
+      <c r="CX18" s="48"/>
+      <c r="CY18" s="48"/>
+      <c r="CZ18" s="48"/>
+      <c r="DA18" s="48"/>
+      <c r="DB18" s="48"/>
+      <c r="DC18" s="48"/>
+      <c r="DD18" s="48"/>
+      <c r="DE18" s="48"/>
+      <c r="DF18" s="48"/>
+      <c r="DG18" s="48"/>
+      <c r="DH18" s="48"/>
+      <c r="DI18" s="48"/>
+      <c r="DJ18" s="48"/>
+      <c r="DK18" s="48"/>
+      <c r="DL18" s="48"/>
+      <c r="DM18" s="48"/>
+      <c r="DN18" s="48"/>
+      <c r="DO18" s="48"/>
+      <c r="DP18" s="48"/>
+      <c r="DQ18" s="48"/>
+      <c r="DR18" s="48"/>
+      <c r="DS18" s="48"/>
+      <c r="DT18" s="48"/>
+      <c r="DU18" s="48"/>
+      <c r="DV18" s="48"/>
+      <c r="DW18" s="48"/>
+      <c r="DX18" s="48"/>
+      <c r="DY18" s="48"/>
+      <c r="DZ18" s="48"/>
+      <c r="EA18" s="48"/>
+      <c r="EB18" s="48"/>
+      <c r="EC18" s="48"/>
+      <c r="ED18" s="48"/>
+      <c r="EE18" s="48"/>
+      <c r="EF18" s="48"/>
+      <c r="EG18" s="48"/>
+      <c r="EH18" s="48"/>
+      <c r="EI18" s="48"/>
+      <c r="EJ18" s="48"/>
+      <c r="EK18" s="48"/>
+      <c r="EL18" s="48"/>
+      <c r="EM18" s="48"/>
+      <c r="EN18" s="48"/>
+      <c r="EO18" s="48"/>
+      <c r="EP18" s="48"/>
+      <c r="EQ18" s="48"/>
+      <c r="ER18" s="48"/>
+      <c r="ES18" s="48"/>
+      <c r="ET18" s="48"/>
+      <c r="EU18" s="48"/>
+      <c r="EV18" s="48"/>
+      <c r="EW18" s="48"/>
+      <c r="EX18" s="48"/>
+      <c r="EY18" s="48"/>
+      <c r="EZ18" s="48"/>
+      <c r="FA18" s="48"/>
+      <c r="FB18" s="48"/>
+      <c r="FC18" s="48"/>
+      <c r="FD18" s="48"/>
+      <c r="FE18" s="48"/>
+      <c r="FF18" s="48"/>
+      <c r="FG18" s="48"/>
+      <c r="FH18" s="48"/>
+      <c r="FI18" s="48"/>
+      <c r="FJ18" s="48"/>
+      <c r="FK18" s="48"/>
+      <c r="FL18" s="48"/>
+      <c r="FM18" s="48"/>
+      <c r="FN18" s="48"/>
+      <c r="FO18" s="48"/>
+      <c r="FP18" s="48"/>
+      <c r="FQ18" s="48"/>
+      <c r="FR18" s="48"/>
+      <c r="FS18" s="48"/>
+      <c r="FT18" s="48"/>
+      <c r="FU18" s="48"/>
+      <c r="FV18" s="48"/>
+      <c r="FW18" s="48"/>
+      <c r="FX18" s="48"/>
+      <c r="FY18" s="48"/>
+      <c r="FZ18" s="48"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>