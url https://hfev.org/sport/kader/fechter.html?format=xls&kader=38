--- v1 (2026-07-26)
+++ v2 (2026-09-10)
@@ -12,224 +12,233 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Daten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Kaderfechter</t>
   </si>
   <si>
     <t>Nachname</t>
   </si>
   <si>
     <t>Vorname</t>
   </si>
   <si>
     <t>Verein</t>
   </si>
   <si>
     <t>Kader</t>
   </si>
   <si>
     <t>Disziplin</t>
   </si>
   <si>
     <t>Stuetzpunkt</t>
   </si>
   <si>
-    <t>Baum</t>
-[...2 lines deleted...]
-    <t>Leonard</t>
+    <t>Bayer</t>
+  </si>
+  <si>
+    <t>Mighty</t>
+  </si>
+  <si>
+    <t>Frankfurter TV</t>
+  </si>
+  <si>
+    <t>ÜK</t>
+  </si>
+  <si>
+    <t>Herrendegen</t>
+  </si>
+  <si>
+    <t>Rhein-Main</t>
+  </si>
+  <si>
+    <t>Bruschek</t>
+  </si>
+  <si>
+    <t>Robin</t>
+  </si>
+  <si>
+    <t>VfL Marburg</t>
+  </si>
+  <si>
+    <t>Herrenflorett</t>
+  </si>
+  <si>
+    <t>Marburg</t>
+  </si>
+  <si>
+    <t>Burkert</t>
+  </si>
+  <si>
+    <t>Merle</t>
+  </si>
+  <si>
+    <t>Darmstädter FC</t>
+  </si>
+  <si>
+    <t>Damendegen</t>
+  </si>
+  <si>
+    <t>Cevikol</t>
+  </si>
+  <si>
+    <t>Eda</t>
+  </si>
+  <si>
+    <t>Eintracht Frankfurt</t>
+  </si>
+  <si>
+    <t>Englert</t>
+  </si>
+  <si>
+    <t>Arthur</t>
+  </si>
+  <si>
+    <t>Enoma</t>
+  </si>
+  <si>
+    <t>Caroline</t>
+  </si>
+  <si>
+    <t>FC Offenbach</t>
+  </si>
+  <si>
+    <t>Hertweck</t>
+  </si>
+  <si>
+    <t>Andri</t>
+  </si>
+  <si>
+    <t>Köthe</t>
+  </si>
+  <si>
+    <t>Joscha</t>
   </si>
   <si>
     <t>FC Marburg</t>
   </si>
   <si>
-    <t>GLK</t>
-[...41 lines deleted...]
-    <t>TV Alsfeld</t>
+    <t>Lange Cantalapiedra</t>
+  </si>
+  <si>
+    <t>Oskar</t>
+  </si>
+  <si>
+    <t>FC Kassel</t>
+  </si>
+  <si>
+    <t>Kassel</t>
+  </si>
+  <si>
+    <t>Lanzmich</t>
+  </si>
+  <si>
+    <t>Herrensäbel</t>
+  </si>
+  <si>
+    <t>Darmstadt</t>
+  </si>
+  <si>
+    <t>Mikes</t>
+  </si>
+  <si>
+    <t>Julian</t>
+  </si>
+  <si>
+    <t>Mohsler</t>
+  </si>
+  <si>
+    <t>Jakob</t>
+  </si>
+  <si>
+    <t>Rummler</t>
+  </si>
+  <si>
+    <t>Jean</t>
+  </si>
+  <si>
+    <t>Rützel</t>
+  </si>
+  <si>
+    <t>Rania</t>
+  </si>
+  <si>
+    <t>Fuldaer TS</t>
   </si>
   <si>
     <t>Damensäbel</t>
   </si>
   <si>
     <t>Alsfeld</t>
   </si>
   <si>
-    <t>Mrosek</t>
-[...41 lines deleted...]
-    <t>TG Dörnigheim</t>
+    <t>Sternberg</t>
+  </si>
+  <si>
+    <t>Ina</t>
+  </si>
+  <si>
+    <t>Tatarov</t>
+  </si>
+  <si>
+    <t>Viktor</t>
+  </si>
+  <si>
+    <t>Vesti</t>
+  </si>
+  <si>
+    <t>Lucien</t>
+  </si>
+  <si>
+    <t>TFC Hanau</t>
   </si>
   <si>
     <t>Dörnigheim</t>
-  </si>
-[...43 lines deleted...]
-    <t>Sophie</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="24"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -279,62 +288,80 @@
       <patternFill patternType="solid">
         <fgColor rgb="FFEEEEEE"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border/>
     <border>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thick">
         <color rgb="FFCC0000"/>
       </bottom>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="55">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
@@ -734,64 +761,64 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:FZ18"/>
+  <dimension ref="A1:FZ20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="125" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A18" sqref="A18"/>
+      <selection activeCell="A20" sqref="A20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="26" max="26" width="17.567139" bestFit="true" customWidth="true" style="0"/>
-    <col min="52" max="52" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="104" max="104" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="130" max="130" width="16.424561" bestFit="true" customWidth="true" style="0"/>
-    <col min="156" max="156" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="156" max="156" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="182" max="182" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:" customHeight="1" ht="30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="Z1" s="1"/>
     </row>
     <row r="3" spans="1:" customHeight="1" ht="18">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
@@ -1151,54 +1178,54 @@
       <c r="FQ5" s="9"/>
       <c r="FR5" s="9"/>
       <c r="FS5" s="9"/>
       <c r="FT5" s="9"/>
       <c r="FU5" s="9"/>
       <c r="FV5" s="9"/>
       <c r="FW5" s="9"/>
       <c r="FX5" s="9"/>
       <c r="FY5" s="9"/>
       <c r="FZ5" s="9"/>
     </row>
     <row r="6" spans="1:" customHeight="1" ht="18">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="F6" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="Z6" s="12"/>
       <c r="AA6" s="12"/>
       <c r="AB6" s="12"/>
       <c r="AC6" s="12"/>
       <c r="AD6" s="12"/>
       <c r="AE6" s="12"/>
       <c r="AF6" s="12"/>
       <c r="AG6" s="12"/>
       <c r="AH6" s="12"/>
       <c r="AI6" s="12"/>
       <c r="AJ6" s="12"/>
       <c r="AK6" s="12"/>
       <c r="AL6" s="12"/>
       <c r="AM6" s="12"/>
       <c r="AN6" s="12"/>
       <c r="AO6" s="12"/>
       <c r="AP6" s="12"/>
       <c r="AQ6" s="12"/>
       <c r="AR6" s="12"/>
       <c r="AS6" s="12"/>
       <c r="AT6" s="12"/>
       <c r="AU6" s="12"/>
       <c r="AV6" s="12"/>
       <c r="AW6" s="12"/>
@@ -1328,54 +1355,54 @@
       <c r="FQ6" s="12"/>
       <c r="FR6" s="12"/>
       <c r="FS6" s="12"/>
       <c r="FT6" s="12"/>
       <c r="FU6" s="12"/>
       <c r="FV6" s="12"/>
       <c r="FW6" s="12"/>
       <c r="FX6" s="12"/>
       <c r="FY6" s="12"/>
       <c r="FZ6" s="12"/>
     </row>
     <row r="7" spans="1:" customHeight="1" ht="18">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="F7" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="Z7" s="15"/>
       <c r="AA7" s="15"/>
       <c r="AB7" s="15"/>
       <c r="AC7" s="15"/>
       <c r="AD7" s="15"/>
       <c r="AE7" s="15"/>
       <c r="AF7" s="15"/>
       <c r="AG7" s="15"/>
       <c r="AH7" s="15"/>
       <c r="AI7" s="15"/>
       <c r="AJ7" s="15"/>
       <c r="AK7" s="15"/>
       <c r="AL7" s="15"/>
       <c r="AM7" s="15"/>
       <c r="AN7" s="15"/>
       <c r="AO7" s="15"/>
       <c r="AP7" s="15"/>
       <c r="AQ7" s="15"/>
       <c r="AR7" s="15"/>
       <c r="AS7" s="15"/>
       <c r="AT7" s="15"/>
       <c r="AU7" s="15"/>
       <c r="AV7" s="15"/>
       <c r="AW7" s="15"/>
@@ -1493,66 +1520,66 @@
       <c r="FE7" s="15"/>
       <c r="FF7" s="15"/>
       <c r="FG7" s="15"/>
       <c r="FH7" s="15"/>
       <c r="FI7" s="15"/>
       <c r="FJ7" s="15"/>
       <c r="FK7" s="15"/>
       <c r="FL7" s="15"/>
       <c r="FM7" s="15"/>
       <c r="FN7" s="15"/>
       <c r="FO7" s="15"/>
       <c r="FP7" s="15"/>
       <c r="FQ7" s="15"/>
       <c r="FR7" s="15"/>
       <c r="FS7" s="15"/>
       <c r="FT7" s="15"/>
       <c r="FU7" s="15"/>
       <c r="FV7" s="15"/>
       <c r="FW7" s="15"/>
       <c r="FX7" s="15"/>
       <c r="FY7" s="15"/>
       <c r="FZ7" s="15"/>
     </row>
     <row r="8" spans="1:" customHeight="1" ht="18">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B8" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F8" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="Z8" s="18"/>
       <c r="AA8" s="18"/>
       <c r="AB8" s="18"/>
       <c r="AC8" s="18"/>
       <c r="AD8" s="18"/>
       <c r="AE8" s="18"/>
       <c r="AF8" s="18"/>
       <c r="AG8" s="18"/>
       <c r="AH8" s="18"/>
       <c r="AI8" s="18"/>
       <c r="AJ8" s="18"/>
       <c r="AK8" s="18"/>
       <c r="AL8" s="18"/>
       <c r="AM8" s="18"/>
       <c r="AN8" s="18"/>
       <c r="AO8" s="18"/>
       <c r="AP8" s="18"/>
       <c r="AQ8" s="18"/>
       <c r="AR8" s="18"/>
       <c r="AS8" s="18"/>
       <c r="AT8" s="18"/>
       <c r="AU8" s="18"/>
       <c r="AV8" s="18"/>
       <c r="AW8" s="18"/>
@@ -1670,66 +1697,66 @@
       <c r="FE8" s="18"/>
       <c r="FF8" s="18"/>
       <c r="FG8" s="18"/>
       <c r="FH8" s="18"/>
       <c r="FI8" s="18"/>
       <c r="FJ8" s="18"/>
       <c r="FK8" s="18"/>
       <c r="FL8" s="18"/>
       <c r="FM8" s="18"/>
       <c r="FN8" s="18"/>
       <c r="FO8" s="18"/>
       <c r="FP8" s="18"/>
       <c r="FQ8" s="18"/>
       <c r="FR8" s="18"/>
       <c r="FS8" s="18"/>
       <c r="FT8" s="18"/>
       <c r="FU8" s="18"/>
       <c r="FV8" s="18"/>
       <c r="FW8" s="18"/>
       <c r="FX8" s="18"/>
       <c r="FY8" s="18"/>
       <c r="FZ8" s="18"/>
     </row>
     <row r="9" spans="1:" customHeight="1" ht="18">
       <c r="A9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" t="s">
+        <v>28</v>
+      </c>
+      <c r="C9" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="F9" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="Z9" s="21"/>
       <c r="AA9" s="21"/>
       <c r="AB9" s="21"/>
       <c r="AC9" s="21"/>
       <c r="AD9" s="21"/>
       <c r="AE9" s="21"/>
       <c r="AF9" s="21"/>
       <c r="AG9" s="21"/>
       <c r="AH9" s="21"/>
       <c r="AI9" s="21"/>
       <c r="AJ9" s="21"/>
       <c r="AK9" s="21"/>
       <c r="AL9" s="21"/>
       <c r="AM9" s="21"/>
       <c r="AN9" s="21"/>
       <c r="AO9" s="21"/>
       <c r="AP9" s="21"/>
       <c r="AQ9" s="21"/>
       <c r="AR9" s="21"/>
       <c r="AS9" s="21"/>
       <c r="AT9" s="21"/>
       <c r="AU9" s="21"/>
       <c r="AV9" s="21"/>
       <c r="AW9" s="21"/>
@@ -1847,63 +1874,63 @@
       <c r="FE9" s="21"/>
       <c r="FF9" s="21"/>
       <c r="FG9" s="21"/>
       <c r="FH9" s="21"/>
       <c r="FI9" s="21"/>
       <c r="FJ9" s="21"/>
       <c r="FK9" s="21"/>
       <c r="FL9" s="21"/>
       <c r="FM9" s="21"/>
       <c r="FN9" s="21"/>
       <c r="FO9" s="21"/>
       <c r="FP9" s="21"/>
       <c r="FQ9" s="21"/>
       <c r="FR9" s="21"/>
       <c r="FS9" s="21"/>
       <c r="FT9" s="21"/>
       <c r="FU9" s="21"/>
       <c r="FV9" s="21"/>
       <c r="FW9" s="21"/>
       <c r="FX9" s="21"/>
       <c r="FY9" s="21"/>
       <c r="FZ9" s="21"/>
     </row>
     <row r="10" spans="1:" customHeight="1" ht="18">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B10" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C10" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="F10" t="s">
         <v>12</v>
       </c>
       <c r="Z10" s="24"/>
       <c r="AA10" s="24"/>
       <c r="AB10" s="24"/>
       <c r="AC10" s="24"/>
       <c r="AD10" s="24"/>
       <c r="AE10" s="24"/>
       <c r="AF10" s="24"/>
       <c r="AG10" s="24"/>
       <c r="AH10" s="24"/>
       <c r="AI10" s="24"/>
       <c r="AJ10" s="24"/>
       <c r="AK10" s="24"/>
       <c r="AL10" s="24"/>
       <c r="AM10" s="24"/>
       <c r="AN10" s="24"/>
       <c r="AO10" s="24"/>
       <c r="AP10" s="24"/>
       <c r="AQ10" s="24"/>
       <c r="AR10" s="24"/>
       <c r="AS10" s="24"/>
       <c r="AT10" s="24"/>
@@ -2024,63 +2051,63 @@
       <c r="FE10" s="24"/>
       <c r="FF10" s="24"/>
       <c r="FG10" s="24"/>
       <c r="FH10" s="24"/>
       <c r="FI10" s="24"/>
       <c r="FJ10" s="24"/>
       <c r="FK10" s="24"/>
       <c r="FL10" s="24"/>
       <c r="FM10" s="24"/>
       <c r="FN10" s="24"/>
       <c r="FO10" s="24"/>
       <c r="FP10" s="24"/>
       <c r="FQ10" s="24"/>
       <c r="FR10" s="24"/>
       <c r="FS10" s="24"/>
       <c r="FT10" s="24"/>
       <c r="FU10" s="24"/>
       <c r="FV10" s="24"/>
       <c r="FW10" s="24"/>
       <c r="FX10" s="24"/>
       <c r="FY10" s="24"/>
       <c r="FZ10" s="24"/>
     </row>
     <row r="11" spans="1:" customHeight="1" ht="18">
       <c r="A11" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="B11" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="C11" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="F11" t="s">
         <v>17</v>
       </c>
       <c r="Z11" s="27"/>
       <c r="AA11" s="27"/>
       <c r="AB11" s="27"/>
       <c r="AC11" s="27"/>
       <c r="AD11" s="27"/>
       <c r="AE11" s="27"/>
       <c r="AF11" s="27"/>
       <c r="AG11" s="27"/>
       <c r="AH11" s="27"/>
       <c r="AI11" s="27"/>
       <c r="AJ11" s="27"/>
       <c r="AK11" s="27"/>
       <c r="AL11" s="27"/>
       <c r="AM11" s="27"/>
       <c r="AN11" s="27"/>
       <c r="AO11" s="27"/>
       <c r="AP11" s="27"/>
       <c r="AQ11" s="27"/>
       <c r="AR11" s="27"/>
       <c r="AS11" s="27"/>
       <c r="AT11" s="27"/>
@@ -2201,66 +2228,66 @@
       <c r="FE11" s="27"/>
       <c r="FF11" s="27"/>
       <c r="FG11" s="27"/>
       <c r="FH11" s="27"/>
       <c r="FI11" s="27"/>
       <c r="FJ11" s="27"/>
       <c r="FK11" s="27"/>
       <c r="FL11" s="27"/>
       <c r="FM11" s="27"/>
       <c r="FN11" s="27"/>
       <c r="FO11" s="27"/>
       <c r="FP11" s="27"/>
       <c r="FQ11" s="27"/>
       <c r="FR11" s="27"/>
       <c r="FS11" s="27"/>
       <c r="FT11" s="27"/>
       <c r="FU11" s="27"/>
       <c r="FV11" s="27"/>
       <c r="FW11" s="27"/>
       <c r="FX11" s="27"/>
       <c r="FY11" s="27"/>
       <c r="FZ11" s="27"/>
     </row>
     <row r="12" spans="1:" customHeight="1" ht="18">
       <c r="A12" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="B12" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="C12" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="F12" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="Z12" s="30"/>
       <c r="AA12" s="30"/>
       <c r="AB12" s="30"/>
       <c r="AC12" s="30"/>
       <c r="AD12" s="30"/>
       <c r="AE12" s="30"/>
       <c r="AF12" s="30"/>
       <c r="AG12" s="30"/>
       <c r="AH12" s="30"/>
       <c r="AI12" s="30"/>
       <c r="AJ12" s="30"/>
       <c r="AK12" s="30"/>
       <c r="AL12" s="30"/>
       <c r="AM12" s="30"/>
       <c r="AN12" s="30"/>
       <c r="AO12" s="30"/>
       <c r="AP12" s="30"/>
       <c r="AQ12" s="30"/>
       <c r="AR12" s="30"/>
       <c r="AS12" s="30"/>
       <c r="AT12" s="30"/>
       <c r="AU12" s="30"/>
       <c r="AV12" s="30"/>
       <c r="AW12" s="30"/>
@@ -2378,66 +2405,66 @@
       <c r="FE12" s="30"/>
       <c r="FF12" s="30"/>
       <c r="FG12" s="30"/>
       <c r="FH12" s="30"/>
       <c r="FI12" s="30"/>
       <c r="FJ12" s="30"/>
       <c r="FK12" s="30"/>
       <c r="FL12" s="30"/>
       <c r="FM12" s="30"/>
       <c r="FN12" s="30"/>
       <c r="FO12" s="30"/>
       <c r="FP12" s="30"/>
       <c r="FQ12" s="30"/>
       <c r="FR12" s="30"/>
       <c r="FS12" s="30"/>
       <c r="FT12" s="30"/>
       <c r="FU12" s="30"/>
       <c r="FV12" s="30"/>
       <c r="FW12" s="30"/>
       <c r="FX12" s="30"/>
       <c r="FY12" s="30"/>
       <c r="FZ12" s="30"/>
     </row>
     <row r="13" spans="1:" customHeight="1" ht="18">
       <c r="A13" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="B13" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="C13" t="s">
         <v>20</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="F13" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="Z13" s="33"/>
       <c r="AA13" s="33"/>
       <c r="AB13" s="33"/>
       <c r="AC13" s="33"/>
       <c r="AD13" s="33"/>
       <c r="AE13" s="33"/>
       <c r="AF13" s="33"/>
       <c r="AG13" s="33"/>
       <c r="AH13" s="33"/>
       <c r="AI13" s="33"/>
       <c r="AJ13" s="33"/>
       <c r="AK13" s="33"/>
       <c r="AL13" s="33"/>
       <c r="AM13" s="33"/>
       <c r="AN13" s="33"/>
       <c r="AO13" s="33"/>
       <c r="AP13" s="33"/>
       <c r="AQ13" s="33"/>
       <c r="AR13" s="33"/>
       <c r="AS13" s="33"/>
       <c r="AT13" s="33"/>
       <c r="AU13" s="33"/>
       <c r="AV13" s="33"/>
       <c r="AW13" s="33"/>
@@ -2555,66 +2582,66 @@
       <c r="FE13" s="33"/>
       <c r="FF13" s="33"/>
       <c r="FG13" s="33"/>
       <c r="FH13" s="33"/>
       <c r="FI13" s="33"/>
       <c r="FJ13" s="33"/>
       <c r="FK13" s="33"/>
       <c r="FL13" s="33"/>
       <c r="FM13" s="33"/>
       <c r="FN13" s="33"/>
       <c r="FO13" s="33"/>
       <c r="FP13" s="33"/>
       <c r="FQ13" s="33"/>
       <c r="FR13" s="33"/>
       <c r="FS13" s="33"/>
       <c r="FT13" s="33"/>
       <c r="FU13" s="33"/>
       <c r="FV13" s="33"/>
       <c r="FW13" s="33"/>
       <c r="FX13" s="33"/>
       <c r="FY13" s="33"/>
       <c r="FZ13" s="33"/>
     </row>
     <row r="14" spans="1:" customHeight="1" ht="18">
       <c r="A14" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="B14" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="C14" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="F14" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="Z14" s="36"/>
       <c r="AA14" s="36"/>
       <c r="AB14" s="36"/>
       <c r="AC14" s="36"/>
       <c r="AD14" s="36"/>
       <c r="AE14" s="36"/>
       <c r="AF14" s="36"/>
       <c r="AG14" s="36"/>
       <c r="AH14" s="36"/>
       <c r="AI14" s="36"/>
       <c r="AJ14" s="36"/>
       <c r="AK14" s="36"/>
       <c r="AL14" s="36"/>
       <c r="AM14" s="36"/>
       <c r="AN14" s="36"/>
       <c r="AO14" s="36"/>
       <c r="AP14" s="36"/>
       <c r="AQ14" s="36"/>
       <c r="AR14" s="36"/>
       <c r="AS14" s="36"/>
       <c r="AT14" s="36"/>
       <c r="AU14" s="36"/>
       <c r="AV14" s="36"/>
       <c r="AW14" s="36"/>
@@ -2732,66 +2759,66 @@
       <c r="FE14" s="36"/>
       <c r="FF14" s="36"/>
       <c r="FG14" s="36"/>
       <c r="FH14" s="36"/>
       <c r="FI14" s="36"/>
       <c r="FJ14" s="36"/>
       <c r="FK14" s="36"/>
       <c r="FL14" s="36"/>
       <c r="FM14" s="36"/>
       <c r="FN14" s="36"/>
       <c r="FO14" s="36"/>
       <c r="FP14" s="36"/>
       <c r="FQ14" s="36"/>
       <c r="FR14" s="36"/>
       <c r="FS14" s="36"/>
       <c r="FT14" s="36"/>
       <c r="FU14" s="36"/>
       <c r="FV14" s="36"/>
       <c r="FW14" s="36"/>
       <c r="FX14" s="36"/>
       <c r="FY14" s="36"/>
       <c r="FZ14" s="36"/>
     </row>
     <row r="15" spans="1:" customHeight="1" ht="18">
       <c r="A15" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="B15" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="C15" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="F15" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="Z15" s="39"/>
       <c r="AA15" s="39"/>
       <c r="AB15" s="39"/>
       <c r="AC15" s="39"/>
       <c r="AD15" s="39"/>
       <c r="AE15" s="39"/>
       <c r="AF15" s="39"/>
       <c r="AG15" s="39"/>
       <c r="AH15" s="39"/>
       <c r="AI15" s="39"/>
       <c r="AJ15" s="39"/>
       <c r="AK15" s="39"/>
       <c r="AL15" s="39"/>
       <c r="AM15" s="39"/>
       <c r="AN15" s="39"/>
       <c r="AO15" s="39"/>
       <c r="AP15" s="39"/>
       <c r="AQ15" s="39"/>
       <c r="AR15" s="39"/>
       <c r="AS15" s="39"/>
       <c r="AT15" s="39"/>
       <c r="AU15" s="39"/>
       <c r="AV15" s="39"/>
       <c r="AW15" s="39"/>
@@ -2909,66 +2936,66 @@
       <c r="FE15" s="39"/>
       <c r="FF15" s="39"/>
       <c r="FG15" s="39"/>
       <c r="FH15" s="39"/>
       <c r="FI15" s="39"/>
       <c r="FJ15" s="39"/>
       <c r="FK15" s="39"/>
       <c r="FL15" s="39"/>
       <c r="FM15" s="39"/>
       <c r="FN15" s="39"/>
       <c r="FO15" s="39"/>
       <c r="FP15" s="39"/>
       <c r="FQ15" s="39"/>
       <c r="FR15" s="39"/>
       <c r="FS15" s="39"/>
       <c r="FT15" s="39"/>
       <c r="FU15" s="39"/>
       <c r="FV15" s="39"/>
       <c r="FW15" s="39"/>
       <c r="FX15" s="39"/>
       <c r="FY15" s="39"/>
       <c r="FZ15" s="39"/>
     </row>
     <row r="16" spans="1:" customHeight="1" ht="18">
       <c r="A16" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="B16" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="Z16" s="42"/>
       <c r="AA16" s="42"/>
       <c r="AB16" s="42"/>
       <c r="AC16" s="42"/>
       <c r="AD16" s="42"/>
       <c r="AE16" s="42"/>
       <c r="AF16" s="42"/>
       <c r="AG16" s="42"/>
       <c r="AH16" s="42"/>
       <c r="AI16" s="42"/>
       <c r="AJ16" s="42"/>
       <c r="AK16" s="42"/>
       <c r="AL16" s="42"/>
       <c r="AM16" s="42"/>
       <c r="AN16" s="42"/>
       <c r="AO16" s="42"/>
       <c r="AP16" s="42"/>
       <c r="AQ16" s="42"/>
       <c r="AR16" s="42"/>
       <c r="AS16" s="42"/>
       <c r="AT16" s="42"/>
       <c r="AU16" s="42"/>
       <c r="AV16" s="42"/>
       <c r="AW16" s="42"/>
@@ -3086,66 +3113,66 @@
       <c r="FE16" s="42"/>
       <c r="FF16" s="42"/>
       <c r="FG16" s="42"/>
       <c r="FH16" s="42"/>
       <c r="FI16" s="42"/>
       <c r="FJ16" s="42"/>
       <c r="FK16" s="42"/>
       <c r="FL16" s="42"/>
       <c r="FM16" s="42"/>
       <c r="FN16" s="42"/>
       <c r="FO16" s="42"/>
       <c r="FP16" s="42"/>
       <c r="FQ16" s="42"/>
       <c r="FR16" s="42"/>
       <c r="FS16" s="42"/>
       <c r="FT16" s="42"/>
       <c r="FU16" s="42"/>
       <c r="FV16" s="42"/>
       <c r="FW16" s="42"/>
       <c r="FX16" s="42"/>
       <c r="FY16" s="42"/>
       <c r="FZ16" s="42"/>
     </row>
     <row r="17" spans="1:" customHeight="1" ht="18">
       <c r="A17" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="B17" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="C17" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="F17" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="Z17" s="45"/>
       <c r="AA17" s="45"/>
       <c r="AB17" s="45"/>
       <c r="AC17" s="45"/>
       <c r="AD17" s="45"/>
       <c r="AE17" s="45"/>
       <c r="AF17" s="45"/>
       <c r="AG17" s="45"/>
       <c r="AH17" s="45"/>
       <c r="AI17" s="45"/>
       <c r="AJ17" s="45"/>
       <c r="AK17" s="45"/>
       <c r="AL17" s="45"/>
       <c r="AM17" s="45"/>
       <c r="AN17" s="45"/>
       <c r="AO17" s="45"/>
       <c r="AP17" s="45"/>
       <c r="AQ17" s="45"/>
       <c r="AR17" s="45"/>
       <c r="AS17" s="45"/>
       <c r="AT17" s="45"/>
       <c r="AU17" s="45"/>
       <c r="AV17" s="45"/>
       <c r="AW17" s="45"/>
@@ -3263,66 +3290,66 @@
       <c r="FE17" s="45"/>
       <c r="FF17" s="45"/>
       <c r="FG17" s="45"/>
       <c r="FH17" s="45"/>
       <c r="FI17" s="45"/>
       <c r="FJ17" s="45"/>
       <c r="FK17" s="45"/>
       <c r="FL17" s="45"/>
       <c r="FM17" s="45"/>
       <c r="FN17" s="45"/>
       <c r="FO17" s="45"/>
       <c r="FP17" s="45"/>
       <c r="FQ17" s="45"/>
       <c r="FR17" s="45"/>
       <c r="FS17" s="45"/>
       <c r="FT17" s="45"/>
       <c r="FU17" s="45"/>
       <c r="FV17" s="45"/>
       <c r="FW17" s="45"/>
       <c r="FX17" s="45"/>
       <c r="FY17" s="45"/>
       <c r="FZ17" s="45"/>
     </row>
     <row r="18" spans="1:" customHeight="1" ht="18">
       <c r="A18" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B18" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="C18" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F18" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="Z18" s="48"/>
       <c r="AA18" s="48"/>
       <c r="AB18" s="48"/>
       <c r="AC18" s="48"/>
       <c r="AD18" s="48"/>
       <c r="AE18" s="48"/>
       <c r="AF18" s="48"/>
       <c r="AG18" s="48"/>
       <c r="AH18" s="48"/>
       <c r="AI18" s="48"/>
       <c r="AJ18" s="48"/>
       <c r="AK18" s="48"/>
       <c r="AL18" s="48"/>
       <c r="AM18" s="48"/>
       <c r="AN18" s="48"/>
       <c r="AO18" s="48"/>
       <c r="AP18" s="48"/>
       <c r="AQ18" s="48"/>
       <c r="AR18" s="48"/>
       <c r="AS18" s="48"/>
       <c r="AT18" s="48"/>
       <c r="AU18" s="48"/>
       <c r="AV18" s="48"/>
       <c r="AW18" s="48"/>
@@ -3438,50 +3465,404 @@
       <c r="FC18" s="48"/>
       <c r="FD18" s="48"/>
       <c r="FE18" s="48"/>
       <c r="FF18" s="48"/>
       <c r="FG18" s="48"/>
       <c r="FH18" s="48"/>
       <c r="FI18" s="48"/>
       <c r="FJ18" s="48"/>
       <c r="FK18" s="48"/>
       <c r="FL18" s="48"/>
       <c r="FM18" s="48"/>
       <c r="FN18" s="48"/>
       <c r="FO18" s="48"/>
       <c r="FP18" s="48"/>
       <c r="FQ18" s="48"/>
       <c r="FR18" s="48"/>
       <c r="FS18" s="48"/>
       <c r="FT18" s="48"/>
       <c r="FU18" s="48"/>
       <c r="FV18" s="48"/>
       <c r="FW18" s="48"/>
       <c r="FX18" s="48"/>
       <c r="FY18" s="48"/>
       <c r="FZ18" s="48"/>
     </row>
+    <row r="19" spans="1:" customHeight="1" ht="18">
+      <c r="A19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B19" t="s">
+        <v>56</v>
+      </c>
+      <c r="C19" t="s">
+        <v>24</v>
+      </c>
+      <c r="D19" t="s">
+        <v>10</v>
+      </c>
+      <c r="E19" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z19" s="51"/>
+      <c r="AA19" s="51"/>
+      <c r="AB19" s="51"/>
+      <c r="AC19" s="51"/>
+      <c r="AD19" s="51"/>
+      <c r="AE19" s="51"/>
+      <c r="AF19" s="51"/>
+      <c r="AG19" s="51"/>
+      <c r="AH19" s="51"/>
+      <c r="AI19" s="51"/>
+      <c r="AJ19" s="51"/>
+      <c r="AK19" s="51"/>
+      <c r="AL19" s="51"/>
+      <c r="AM19" s="51"/>
+      <c r="AN19" s="51"/>
+      <c r="AO19" s="51"/>
+      <c r="AP19" s="51"/>
+      <c r="AQ19" s="51"/>
+      <c r="AR19" s="51"/>
+      <c r="AS19" s="51"/>
+      <c r="AT19" s="51"/>
+      <c r="AU19" s="51"/>
+      <c r="AV19" s="51"/>
+      <c r="AW19" s="51"/>
+      <c r="AX19" s="51"/>
+      <c r="AY19" s="51"/>
+      <c r="AZ19" s="51"/>
+      <c r="BA19" s="51"/>
+      <c r="BB19" s="51"/>
+      <c r="BC19" s="51"/>
+      <c r="BD19" s="51"/>
+      <c r="BE19" s="51"/>
+      <c r="BF19" s="51"/>
+      <c r="BG19" s="51"/>
+      <c r="BH19" s="51"/>
+      <c r="BI19" s="51"/>
+      <c r="BJ19" s="51"/>
+      <c r="BK19" s="51"/>
+      <c r="BL19" s="51"/>
+      <c r="BM19" s="51"/>
+      <c r="BN19" s="51"/>
+      <c r="BO19" s="51"/>
+      <c r="BP19" s="51"/>
+      <c r="BQ19" s="51"/>
+      <c r="BR19" s="51"/>
+      <c r="BS19" s="51"/>
+      <c r="BT19" s="51"/>
+      <c r="BU19" s="51"/>
+      <c r="BV19" s="51"/>
+      <c r="BW19" s="51"/>
+      <c r="BX19" s="51"/>
+      <c r="BY19" s="51"/>
+      <c r="BZ19" s="51"/>
+      <c r="CA19" s="51"/>
+      <c r="CB19" s="51"/>
+      <c r="CC19" s="51"/>
+      <c r="CD19" s="51"/>
+      <c r="CE19" s="51"/>
+      <c r="CF19" s="51"/>
+      <c r="CG19" s="51"/>
+      <c r="CH19" s="51"/>
+      <c r="CI19" s="51"/>
+      <c r="CJ19" s="51"/>
+      <c r="CK19" s="51"/>
+      <c r="CL19" s="51"/>
+      <c r="CM19" s="51"/>
+      <c r="CN19" s="51"/>
+      <c r="CO19" s="51"/>
+      <c r="CP19" s="51"/>
+      <c r="CQ19" s="51"/>
+      <c r="CR19" s="51"/>
+      <c r="CS19" s="51"/>
+      <c r="CT19" s="51"/>
+      <c r="CU19" s="51"/>
+      <c r="CV19" s="51"/>
+      <c r="CW19" s="51"/>
+      <c r="CX19" s="51"/>
+      <c r="CY19" s="51"/>
+      <c r="CZ19" s="51"/>
+      <c r="DA19" s="51"/>
+      <c r="DB19" s="51"/>
+      <c r="DC19" s="51"/>
+      <c r="DD19" s="51"/>
+      <c r="DE19" s="51"/>
+      <c r="DF19" s="51"/>
+      <c r="DG19" s="51"/>
+      <c r="DH19" s="51"/>
+      <c r="DI19" s="51"/>
+      <c r="DJ19" s="51"/>
+      <c r="DK19" s="51"/>
+      <c r="DL19" s="51"/>
+      <c r="DM19" s="51"/>
+      <c r="DN19" s="51"/>
+      <c r="DO19" s="51"/>
+      <c r="DP19" s="51"/>
+      <c r="DQ19" s="51"/>
+      <c r="DR19" s="51"/>
+      <c r="DS19" s="51"/>
+      <c r="DT19" s="51"/>
+      <c r="DU19" s="51"/>
+      <c r="DV19" s="51"/>
+      <c r="DW19" s="51"/>
+      <c r="DX19" s="51"/>
+      <c r="DY19" s="51"/>
+      <c r="DZ19" s="51"/>
+      <c r="EA19" s="51"/>
+      <c r="EB19" s="51"/>
+      <c r="EC19" s="51"/>
+      <c r="ED19" s="51"/>
+      <c r="EE19" s="51"/>
+      <c r="EF19" s="51"/>
+      <c r="EG19" s="51"/>
+      <c r="EH19" s="51"/>
+      <c r="EI19" s="51"/>
+      <c r="EJ19" s="51"/>
+      <c r="EK19" s="51"/>
+      <c r="EL19" s="51"/>
+      <c r="EM19" s="51"/>
+      <c r="EN19" s="51"/>
+      <c r="EO19" s="51"/>
+      <c r="EP19" s="51"/>
+      <c r="EQ19" s="51"/>
+      <c r="ER19" s="51"/>
+      <c r="ES19" s="51"/>
+      <c r="ET19" s="51"/>
+      <c r="EU19" s="51"/>
+      <c r="EV19" s="51"/>
+      <c r="EW19" s="51"/>
+      <c r="EX19" s="51"/>
+      <c r="EY19" s="51"/>
+      <c r="EZ19" s="51"/>
+      <c r="FA19" s="51"/>
+      <c r="FB19" s="51"/>
+      <c r="FC19" s="51"/>
+      <c r="FD19" s="51"/>
+      <c r="FE19" s="51"/>
+      <c r="FF19" s="51"/>
+      <c r="FG19" s="51"/>
+      <c r="FH19" s="51"/>
+      <c r="FI19" s="51"/>
+      <c r="FJ19" s="51"/>
+      <c r="FK19" s="51"/>
+      <c r="FL19" s="51"/>
+      <c r="FM19" s="51"/>
+      <c r="FN19" s="51"/>
+      <c r="FO19" s="51"/>
+      <c r="FP19" s="51"/>
+      <c r="FQ19" s="51"/>
+      <c r="FR19" s="51"/>
+      <c r="FS19" s="51"/>
+      <c r="FT19" s="51"/>
+      <c r="FU19" s="51"/>
+      <c r="FV19" s="51"/>
+      <c r="FW19" s="51"/>
+      <c r="FX19" s="51"/>
+      <c r="FY19" s="51"/>
+      <c r="FZ19" s="51"/>
+    </row>
+    <row r="20" spans="1:" customHeight="1" ht="18">
+      <c r="A20" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" t="s">
+        <v>58</v>
+      </c>
+      <c r="C20" t="s">
+        <v>59</v>
+      </c>
+      <c r="D20" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20" t="s">
+        <v>16</v>
+      </c>
+      <c r="F20" t="s">
+        <v>60</v>
+      </c>
+      <c r="Z20" s="54"/>
+      <c r="AA20" s="54"/>
+      <c r="AB20" s="54"/>
+      <c r="AC20" s="54"/>
+      <c r="AD20" s="54"/>
+      <c r="AE20" s="54"/>
+      <c r="AF20" s="54"/>
+      <c r="AG20" s="54"/>
+      <c r="AH20" s="54"/>
+      <c r="AI20" s="54"/>
+      <c r="AJ20" s="54"/>
+      <c r="AK20" s="54"/>
+      <c r="AL20" s="54"/>
+      <c r="AM20" s="54"/>
+      <c r="AN20" s="54"/>
+      <c r="AO20" s="54"/>
+      <c r="AP20" s="54"/>
+      <c r="AQ20" s="54"/>
+      <c r="AR20" s="54"/>
+      <c r="AS20" s="54"/>
+      <c r="AT20" s="54"/>
+      <c r="AU20" s="54"/>
+      <c r="AV20" s="54"/>
+      <c r="AW20" s="54"/>
+      <c r="AX20" s="54"/>
+      <c r="AY20" s="54"/>
+      <c r="AZ20" s="54"/>
+      <c r="BA20" s="54"/>
+      <c r="BB20" s="54"/>
+      <c r="BC20" s="54"/>
+      <c r="BD20" s="54"/>
+      <c r="BE20" s="54"/>
+      <c r="BF20" s="54"/>
+      <c r="BG20" s="54"/>
+      <c r="BH20" s="54"/>
+      <c r="BI20" s="54"/>
+      <c r="BJ20" s="54"/>
+      <c r="BK20" s="54"/>
+      <c r="BL20" s="54"/>
+      <c r="BM20" s="54"/>
+      <c r="BN20" s="54"/>
+      <c r="BO20" s="54"/>
+      <c r="BP20" s="54"/>
+      <c r="BQ20" s="54"/>
+      <c r="BR20" s="54"/>
+      <c r="BS20" s="54"/>
+      <c r="BT20" s="54"/>
+      <c r="BU20" s="54"/>
+      <c r="BV20" s="54"/>
+      <c r="BW20" s="54"/>
+      <c r="BX20" s="54"/>
+      <c r="BY20" s="54"/>
+      <c r="BZ20" s="54"/>
+      <c r="CA20" s="54"/>
+      <c r="CB20" s="54"/>
+      <c r="CC20" s="54"/>
+      <c r="CD20" s="54"/>
+      <c r="CE20" s="54"/>
+      <c r="CF20" s="54"/>
+      <c r="CG20" s="54"/>
+      <c r="CH20" s="54"/>
+      <c r="CI20" s="54"/>
+      <c r="CJ20" s="54"/>
+      <c r="CK20" s="54"/>
+      <c r="CL20" s="54"/>
+      <c r="CM20" s="54"/>
+      <c r="CN20" s="54"/>
+      <c r="CO20" s="54"/>
+      <c r="CP20" s="54"/>
+      <c r="CQ20" s="54"/>
+      <c r="CR20" s="54"/>
+      <c r="CS20" s="54"/>
+      <c r="CT20" s="54"/>
+      <c r="CU20" s="54"/>
+      <c r="CV20" s="54"/>
+      <c r="CW20" s="54"/>
+      <c r="CX20" s="54"/>
+      <c r="CY20" s="54"/>
+      <c r="CZ20" s="54"/>
+      <c r="DA20" s="54"/>
+      <c r="DB20" s="54"/>
+      <c r="DC20" s="54"/>
+      <c r="DD20" s="54"/>
+      <c r="DE20" s="54"/>
+      <c r="DF20" s="54"/>
+      <c r="DG20" s="54"/>
+      <c r="DH20" s="54"/>
+      <c r="DI20" s="54"/>
+      <c r="DJ20" s="54"/>
+      <c r="DK20" s="54"/>
+      <c r="DL20" s="54"/>
+      <c r="DM20" s="54"/>
+      <c r="DN20" s="54"/>
+      <c r="DO20" s="54"/>
+      <c r="DP20" s="54"/>
+      <c r="DQ20" s="54"/>
+      <c r="DR20" s="54"/>
+      <c r="DS20" s="54"/>
+      <c r="DT20" s="54"/>
+      <c r="DU20" s="54"/>
+      <c r="DV20" s="54"/>
+      <c r="DW20" s="54"/>
+      <c r="DX20" s="54"/>
+      <c r="DY20" s="54"/>
+      <c r="DZ20" s="54"/>
+      <c r="EA20" s="54"/>
+      <c r="EB20" s="54"/>
+      <c r="EC20" s="54"/>
+      <c r="ED20" s="54"/>
+      <c r="EE20" s="54"/>
+      <c r="EF20" s="54"/>
+      <c r="EG20" s="54"/>
+      <c r="EH20" s="54"/>
+      <c r="EI20" s="54"/>
+      <c r="EJ20" s="54"/>
+      <c r="EK20" s="54"/>
+      <c r="EL20" s="54"/>
+      <c r="EM20" s="54"/>
+      <c r="EN20" s="54"/>
+      <c r="EO20" s="54"/>
+      <c r="EP20" s="54"/>
+      <c r="EQ20" s="54"/>
+      <c r="ER20" s="54"/>
+      <c r="ES20" s="54"/>
+      <c r="ET20" s="54"/>
+      <c r="EU20" s="54"/>
+      <c r="EV20" s="54"/>
+      <c r="EW20" s="54"/>
+      <c r="EX20" s="54"/>
+      <c r="EY20" s="54"/>
+      <c r="EZ20" s="54"/>
+      <c r="FA20" s="54"/>
+      <c r="FB20" s="54"/>
+      <c r="FC20" s="54"/>
+      <c r="FD20" s="54"/>
+      <c r="FE20" s="54"/>
+      <c r="FF20" s="54"/>
+      <c r="FG20" s="54"/>
+      <c r="FH20" s="54"/>
+      <c r="FI20" s="54"/>
+      <c r="FJ20" s="54"/>
+      <c r="FK20" s="54"/>
+      <c r="FL20" s="54"/>
+      <c r="FM20" s="54"/>
+      <c r="FN20" s="54"/>
+      <c r="FO20" s="54"/>
+      <c r="FP20" s="54"/>
+      <c r="FQ20" s="54"/>
+      <c r="FR20" s="54"/>
+      <c r="FS20" s="54"/>
+      <c r="FT20" s="54"/>
+      <c r="FU20" s="54"/>
+      <c r="FV20" s="54"/>
+      <c r="FW20" s="54"/>
+      <c r="FX20" s="54"/>
+      <c r="FY20" s="54"/>
+      <c r="FZ20" s="54"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>