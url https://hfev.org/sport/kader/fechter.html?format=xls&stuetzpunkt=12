--- v0 (2026-05-02)
+++ v1 (2026-09-10)
@@ -12,203 +12,239 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Daten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Kaderfechter</t>
   </si>
   <si>
     <t>Nachname</t>
   </si>
   <si>
     <t>Vorname</t>
   </si>
   <si>
     <t>Verein</t>
   </si>
   <si>
     <t>Kader</t>
   </si>
   <si>
     <t>Disziplin</t>
   </si>
   <si>
     <t>Stuetzpunkt</t>
   </si>
   <si>
-    <t>Jublot</t>
-[...2 lines deleted...]
-    <t>Lucas</t>
+    <t>Vesti</t>
+  </si>
+  <si>
+    <t>Lucien</t>
+  </si>
+  <si>
+    <t>TFC Hanau</t>
+  </si>
+  <si>
+    <t>ÜK</t>
+  </si>
+  <si>
+    <t>Herrenflorett</t>
+  </si>
+  <si>
+    <t>Dörnigheim</t>
+  </si>
+  <si>
+    <t>Hofmann</t>
+  </si>
+  <si>
+    <t>Emily</t>
   </si>
   <si>
     <t>TG Dörnigheim</t>
   </si>
   <si>
-    <t>ÜK</t>
-[...16 lines deleted...]
-  <si>
     <t>TK</t>
   </si>
   <si>
+    <t>Damenflorett</t>
+  </si>
+  <si>
+    <t>Piscitello</t>
+  </si>
+  <si>
+    <t>Leo</t>
+  </si>
+  <si>
+    <t>Maier</t>
+  </si>
+  <si>
+    <t>Constantin</t>
+  </si>
+  <si>
+    <t>NK2</t>
+  </si>
+  <si>
+    <t>Enkelmann</t>
+  </si>
+  <si>
+    <t>Arne</t>
+  </si>
+  <si>
+    <t>LK2</t>
+  </si>
+  <si>
+    <t>Hülse</t>
+  </si>
+  <si>
+    <t>Lina</t>
+  </si>
+  <si>
+    <t>TV Langen</t>
+  </si>
+  <si>
+    <t>Konrad</t>
+  </si>
+  <si>
+    <t>Diego</t>
+  </si>
+  <si>
+    <t>TV Neu-Isenburg</t>
+  </si>
+  <si>
+    <t>Lobe Manga</t>
+  </si>
+  <si>
+    <t>Aurelia</t>
+  </si>
+  <si>
+    <t>Türkis</t>
+  </si>
+  <si>
+    <t>Isabela</t>
+  </si>
+  <si>
+    <t>TV Dieburg</t>
+  </si>
+  <si>
+    <t>Wiedenroth</t>
+  </si>
+  <si>
+    <t>Leana</t>
+  </si>
+  <si>
+    <t>Darmstädter FC</t>
+  </si>
+  <si>
+    <t>Günter</t>
+  </si>
+  <si>
+    <t>Vitus</t>
+  </si>
+  <si>
+    <t>LK1</t>
+  </si>
+  <si>
     <t>Herberger</t>
   </si>
   <si>
     <t>Roman</t>
   </si>
   <si>
-    <t>Karaören</t>
-[...37 lines deleted...]
-  <si>
     <t>Samuel</t>
   </si>
   <si>
-    <t>Wiedenroth</t>
-[...22 lines deleted...]
-  <si>
     <t>Pannier</t>
   </si>
   <si>
-    <t>Nils</t>
-[...5 lines deleted...]
-    <t>Greta</t>
+    <t>Anni</t>
+  </si>
+  <si>
+    <t>Roscher</t>
+  </si>
+  <si>
+    <t>Konstantin</t>
+  </si>
+  <si>
+    <t>Spriestersbach</t>
+  </si>
+  <si>
+    <t>Tim</t>
+  </si>
+  <si>
+    <t>Sterkel</t>
+  </si>
+  <si>
+    <t>Yolanda</t>
+  </si>
+  <si>
+    <t>Stierand</t>
+  </si>
+  <si>
+    <t>Victoria</t>
+  </si>
+  <si>
+    <t>Huang</t>
+  </si>
+  <si>
+    <t>Poppy</t>
   </si>
   <si>
     <t>GLK</t>
   </si>
   <si>
-    <t>Spriestersbach</t>
-[...11 lines deleted...]
-    <t>TV Dieburg</t>
+    <t>Mate</t>
+  </si>
+  <si>
+    <t>Noemi</t>
+  </si>
+  <si>
+    <t>Stefsenko</t>
+  </si>
+  <si>
+    <t>Tykhan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="24"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -258,51 +294,51 @@
       <patternFill patternType="solid">
         <fgColor rgb="FFEEEEEE"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border/>
     <border>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thick">
         <color rgb="FFCC0000"/>
       </bottom>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="67">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -410,50 +446,95 @@
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -722,54 +803,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:FZ19"/>
+  <dimension ref="A1:FZ24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="125" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A19" sqref="A19"/>
+      <selection activeCell="A24" sqref="A24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="104" max="104" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="130" max="130" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="156" max="156" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="182" max="182" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:" customHeight="1" ht="30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="Z1" s="1"/>
     </row>
@@ -962,51 +1043,51 @@
       <c r="FQ4" s="6"/>
       <c r="FR4" s="6"/>
       <c r="FS4" s="6"/>
       <c r="FT4" s="6"/>
       <c r="FU4" s="6"/>
       <c r="FV4" s="6"/>
       <c r="FW4" s="6"/>
       <c r="FX4" s="6"/>
       <c r="FY4" s="6"/>
       <c r="FZ4" s="6"/>
     </row>
     <row r="5" spans="1:" customHeight="1" ht="18">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="Z5" s="9"/>
       <c r="AA5" s="9"/>
       <c r="AB5" s="9"/>
       <c r="AC5" s="9"/>
       <c r="AD5" s="9"/>
       <c r="AE5" s="9"/>
       <c r="AF5" s="9"/>
       <c r="AG5" s="9"/>
       <c r="AH5" s="9"/>
       <c r="AI5" s="9"/>
       <c r="AJ5" s="9"/>
       <c r="AK5" s="9"/>
       <c r="AL5" s="9"/>
       <c r="AM5" s="9"/>
       <c r="AN5" s="9"/>
       <c r="AO5" s="9"/>
       <c r="AP5" s="9"/>
       <c r="AQ5" s="9"/>
       <c r="AR5" s="9"/>
       <c r="AS5" s="9"/>
       <c r="AT5" s="9"/>
@@ -1127,57 +1208,57 @@
       <c r="FE5" s="9"/>
       <c r="FF5" s="9"/>
       <c r="FG5" s="9"/>
       <c r="FH5" s="9"/>
       <c r="FI5" s="9"/>
       <c r="FJ5" s="9"/>
       <c r="FK5" s="9"/>
       <c r="FL5" s="9"/>
       <c r="FM5" s="9"/>
       <c r="FN5" s="9"/>
       <c r="FO5" s="9"/>
       <c r="FP5" s="9"/>
       <c r="FQ5" s="9"/>
       <c r="FR5" s="9"/>
       <c r="FS5" s="9"/>
       <c r="FT5" s="9"/>
       <c r="FU5" s="9"/>
       <c r="FV5" s="9"/>
       <c r="FW5" s="9"/>
       <c r="FX5" s="9"/>
       <c r="FY5" s="9"/>
       <c r="FZ5" s="9"/>
     </row>
     <row r="6" spans="1:" customHeight="1" ht="18">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C6" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
         <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="Z6" s="12"/>
       <c r="AA6" s="12"/>
       <c r="AB6" s="12"/>
       <c r="AC6" s="12"/>
       <c r="AD6" s="12"/>
       <c r="AE6" s="12"/>
       <c r="AF6" s="12"/>
       <c r="AG6" s="12"/>
       <c r="AH6" s="12"/>
       <c r="AI6" s="12"/>
       <c r="AJ6" s="12"/>
       <c r="AK6" s="12"/>
       <c r="AL6" s="12"/>
       <c r="AM6" s="12"/>
       <c r="AN6" s="12"/>
@@ -1304,60 +1385,60 @@
       <c r="FE6" s="12"/>
       <c r="FF6" s="12"/>
       <c r="FG6" s="12"/>
       <c r="FH6" s="12"/>
       <c r="FI6" s="12"/>
       <c r="FJ6" s="12"/>
       <c r="FK6" s="12"/>
       <c r="FL6" s="12"/>
       <c r="FM6" s="12"/>
       <c r="FN6" s="12"/>
       <c r="FO6" s="12"/>
       <c r="FP6" s="12"/>
       <c r="FQ6" s="12"/>
       <c r="FR6" s="12"/>
       <c r="FS6" s="12"/>
       <c r="FT6" s="12"/>
       <c r="FU6" s="12"/>
       <c r="FV6" s="12"/>
       <c r="FW6" s="12"/>
       <c r="FX6" s="12"/>
       <c r="FY6" s="12"/>
       <c r="FZ6" s="12"/>
     </row>
     <row r="7" spans="1:" customHeight="1" ht="18">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C7" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="Z7" s="15"/>
       <c r="AA7" s="15"/>
       <c r="AB7" s="15"/>
       <c r="AC7" s="15"/>
       <c r="AD7" s="15"/>
       <c r="AE7" s="15"/>
       <c r="AF7" s="15"/>
       <c r="AG7" s="15"/>
       <c r="AH7" s="15"/>
       <c r="AI7" s="15"/>
       <c r="AJ7" s="15"/>
       <c r="AK7" s="15"/>
       <c r="AL7" s="15"/>
       <c r="AM7" s="15"/>
       <c r="AN7" s="15"/>
       <c r="AO7" s="15"/>
       <c r="AP7" s="15"/>
       <c r="AQ7" s="15"/>
@@ -1481,60 +1562,60 @@
       <c r="FE7" s="15"/>
       <c r="FF7" s="15"/>
       <c r="FG7" s="15"/>
       <c r="FH7" s="15"/>
       <c r="FI7" s="15"/>
       <c r="FJ7" s="15"/>
       <c r="FK7" s="15"/>
       <c r="FL7" s="15"/>
       <c r="FM7" s="15"/>
       <c r="FN7" s="15"/>
       <c r="FO7" s="15"/>
       <c r="FP7" s="15"/>
       <c r="FQ7" s="15"/>
       <c r="FR7" s="15"/>
       <c r="FS7" s="15"/>
       <c r="FT7" s="15"/>
       <c r="FU7" s="15"/>
       <c r="FV7" s="15"/>
       <c r="FW7" s="15"/>
       <c r="FX7" s="15"/>
       <c r="FY7" s="15"/>
       <c r="FZ7" s="15"/>
     </row>
     <row r="8" spans="1:" customHeight="1" ht="18">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="D8" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
         <v>12</v>
       </c>
       <c r="Z8" s="18"/>
       <c r="AA8" s="18"/>
       <c r="AB8" s="18"/>
       <c r="AC8" s="18"/>
       <c r="AD8" s="18"/>
       <c r="AE8" s="18"/>
       <c r="AF8" s="18"/>
       <c r="AG8" s="18"/>
       <c r="AH8" s="18"/>
       <c r="AI8" s="18"/>
       <c r="AJ8" s="18"/>
       <c r="AK8" s="18"/>
       <c r="AL8" s="18"/>
       <c r="AM8" s="18"/>
       <c r="AN8" s="18"/>
       <c r="AO8" s="18"/>
       <c r="AP8" s="18"/>
       <c r="AQ8" s="18"/>
@@ -1658,63 +1739,63 @@
       <c r="FE8" s="18"/>
       <c r="FF8" s="18"/>
       <c r="FG8" s="18"/>
       <c r="FH8" s="18"/>
       <c r="FI8" s="18"/>
       <c r="FJ8" s="18"/>
       <c r="FK8" s="18"/>
       <c r="FL8" s="18"/>
       <c r="FM8" s="18"/>
       <c r="FN8" s="18"/>
       <c r="FO8" s="18"/>
       <c r="FP8" s="18"/>
       <c r="FQ8" s="18"/>
       <c r="FR8" s="18"/>
       <c r="FS8" s="18"/>
       <c r="FT8" s="18"/>
       <c r="FU8" s="18"/>
       <c r="FV8" s="18"/>
       <c r="FW8" s="18"/>
       <c r="FX8" s="18"/>
       <c r="FY8" s="18"/>
       <c r="FZ8" s="18"/>
     </row>
     <row r="9" spans="1:" customHeight="1" ht="18">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B9" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" t="s">
         <v>25</v>
       </c>
-      <c r="C9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="F9" t="s">
         <v>12</v>
       </c>
       <c r="Z9" s="21"/>
       <c r="AA9" s="21"/>
       <c r="AB9" s="21"/>
       <c r="AC9" s="21"/>
       <c r="AD9" s="21"/>
       <c r="AE9" s="21"/>
       <c r="AF9" s="21"/>
       <c r="AG9" s="21"/>
       <c r="AH9" s="21"/>
       <c r="AI9" s="21"/>
       <c r="AJ9" s="21"/>
       <c r="AK9" s="21"/>
       <c r="AL9" s="21"/>
       <c r="AM9" s="21"/>
       <c r="AN9" s="21"/>
       <c r="AO9" s="21"/>
       <c r="AP9" s="21"/>
       <c r="AQ9" s="21"/>
       <c r="AR9" s="21"/>
       <c r="AS9" s="21"/>
       <c r="AT9" s="21"/>
@@ -1835,60 +1916,60 @@
       <c r="FE9" s="21"/>
       <c r="FF9" s="21"/>
       <c r="FG9" s="21"/>
       <c r="FH9" s="21"/>
       <c r="FI9" s="21"/>
       <c r="FJ9" s="21"/>
       <c r="FK9" s="21"/>
       <c r="FL9" s="21"/>
       <c r="FM9" s="21"/>
       <c r="FN9" s="21"/>
       <c r="FO9" s="21"/>
       <c r="FP9" s="21"/>
       <c r="FQ9" s="21"/>
       <c r="FR9" s="21"/>
       <c r="FS9" s="21"/>
       <c r="FT9" s="21"/>
       <c r="FU9" s="21"/>
       <c r="FV9" s="21"/>
       <c r="FW9" s="21"/>
       <c r="FX9" s="21"/>
       <c r="FY9" s="21"/>
       <c r="FZ9" s="21"/>
     </row>
     <row r="10" spans="1:" customHeight="1" ht="18">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B10" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C10" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" t="s">
         <v>12</v>
       </c>
       <c r="Z10" s="24"/>
       <c r="AA10" s="24"/>
       <c r="AB10" s="24"/>
       <c r="AC10" s="24"/>
       <c r="AD10" s="24"/>
       <c r="AE10" s="24"/>
       <c r="AF10" s="24"/>
       <c r="AG10" s="24"/>
       <c r="AH10" s="24"/>
       <c r="AI10" s="24"/>
       <c r="AJ10" s="24"/>
       <c r="AK10" s="24"/>
       <c r="AL10" s="24"/>
       <c r="AM10" s="24"/>
       <c r="AN10" s="24"/>
       <c r="AO10" s="24"/>
       <c r="AP10" s="24"/>
       <c r="AQ10" s="24"/>
@@ -2012,63 +2093,63 @@
       <c r="FE10" s="24"/>
       <c r="FF10" s="24"/>
       <c r="FG10" s="24"/>
       <c r="FH10" s="24"/>
       <c r="FI10" s="24"/>
       <c r="FJ10" s="24"/>
       <c r="FK10" s="24"/>
       <c r="FL10" s="24"/>
       <c r="FM10" s="24"/>
       <c r="FN10" s="24"/>
       <c r="FO10" s="24"/>
       <c r="FP10" s="24"/>
       <c r="FQ10" s="24"/>
       <c r="FR10" s="24"/>
       <c r="FS10" s="24"/>
       <c r="FT10" s="24"/>
       <c r="FU10" s="24"/>
       <c r="FV10" s="24"/>
       <c r="FW10" s="24"/>
       <c r="FX10" s="24"/>
       <c r="FY10" s="24"/>
       <c r="FZ10" s="24"/>
     </row>
     <row r="11" spans="1:" customHeight="1" ht="18">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B11" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C11" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F11" t="s">
         <v>12</v>
       </c>
       <c r="Z11" s="27"/>
       <c r="AA11" s="27"/>
       <c r="AB11" s="27"/>
       <c r="AC11" s="27"/>
       <c r="AD11" s="27"/>
       <c r="AE11" s="27"/>
       <c r="AF11" s="27"/>
       <c r="AG11" s="27"/>
       <c r="AH11" s="27"/>
       <c r="AI11" s="27"/>
       <c r="AJ11" s="27"/>
       <c r="AK11" s="27"/>
       <c r="AL11" s="27"/>
       <c r="AM11" s="27"/>
       <c r="AN11" s="27"/>
       <c r="AO11" s="27"/>
       <c r="AP11" s="27"/>
       <c r="AQ11" s="27"/>
       <c r="AR11" s="27"/>
       <c r="AS11" s="27"/>
       <c r="AT11" s="27"/>
@@ -2189,63 +2270,63 @@
       <c r="FE11" s="27"/>
       <c r="FF11" s="27"/>
       <c r="FG11" s="27"/>
       <c r="FH11" s="27"/>
       <c r="FI11" s="27"/>
       <c r="FJ11" s="27"/>
       <c r="FK11" s="27"/>
       <c r="FL11" s="27"/>
       <c r="FM11" s="27"/>
       <c r="FN11" s="27"/>
       <c r="FO11" s="27"/>
       <c r="FP11" s="27"/>
       <c r="FQ11" s="27"/>
       <c r="FR11" s="27"/>
       <c r="FS11" s="27"/>
       <c r="FT11" s="27"/>
       <c r="FU11" s="27"/>
       <c r="FV11" s="27"/>
       <c r="FW11" s="27"/>
       <c r="FX11" s="27"/>
       <c r="FY11" s="27"/>
       <c r="FZ11" s="27"/>
     </row>
     <row r="12" spans="1:" customHeight="1" ht="18">
       <c r="A12" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="B12" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="C12" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="E12" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F12" t="s">
         <v>12</v>
       </c>
       <c r="Z12" s="30"/>
       <c r="AA12" s="30"/>
       <c r="AB12" s="30"/>
       <c r="AC12" s="30"/>
       <c r="AD12" s="30"/>
       <c r="AE12" s="30"/>
       <c r="AF12" s="30"/>
       <c r="AG12" s="30"/>
       <c r="AH12" s="30"/>
       <c r="AI12" s="30"/>
       <c r="AJ12" s="30"/>
       <c r="AK12" s="30"/>
       <c r="AL12" s="30"/>
       <c r="AM12" s="30"/>
       <c r="AN12" s="30"/>
       <c r="AO12" s="30"/>
       <c r="AP12" s="30"/>
       <c r="AQ12" s="30"/>
       <c r="AR12" s="30"/>
       <c r="AS12" s="30"/>
       <c r="AT12" s="30"/>
@@ -2366,63 +2447,63 @@
       <c r="FE12" s="30"/>
       <c r="FF12" s="30"/>
       <c r="FG12" s="30"/>
       <c r="FH12" s="30"/>
       <c r="FI12" s="30"/>
       <c r="FJ12" s="30"/>
       <c r="FK12" s="30"/>
       <c r="FL12" s="30"/>
       <c r="FM12" s="30"/>
       <c r="FN12" s="30"/>
       <c r="FO12" s="30"/>
       <c r="FP12" s="30"/>
       <c r="FQ12" s="30"/>
       <c r="FR12" s="30"/>
       <c r="FS12" s="30"/>
       <c r="FT12" s="30"/>
       <c r="FU12" s="30"/>
       <c r="FV12" s="30"/>
       <c r="FW12" s="30"/>
       <c r="FX12" s="30"/>
       <c r="FY12" s="30"/>
       <c r="FZ12" s="30"/>
     </row>
     <row r="13" spans="1:" customHeight="1" ht="18">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B13" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="F13" t="s">
         <v>12</v>
       </c>
       <c r="Z13" s="33"/>
       <c r="AA13" s="33"/>
       <c r="AB13" s="33"/>
       <c r="AC13" s="33"/>
       <c r="AD13" s="33"/>
       <c r="AE13" s="33"/>
       <c r="AF13" s="33"/>
       <c r="AG13" s="33"/>
       <c r="AH13" s="33"/>
       <c r="AI13" s="33"/>
       <c r="AJ13" s="33"/>
       <c r="AK13" s="33"/>
       <c r="AL13" s="33"/>
       <c r="AM13" s="33"/>
       <c r="AN13" s="33"/>
       <c r="AO13" s="33"/>
       <c r="AP13" s="33"/>
       <c r="AQ13" s="33"/>
       <c r="AR13" s="33"/>
       <c r="AS13" s="33"/>
       <c r="AT13" s="33"/>
@@ -2543,63 +2624,63 @@
       <c r="FE13" s="33"/>
       <c r="FF13" s="33"/>
       <c r="FG13" s="33"/>
       <c r="FH13" s="33"/>
       <c r="FI13" s="33"/>
       <c r="FJ13" s="33"/>
       <c r="FK13" s="33"/>
       <c r="FL13" s="33"/>
       <c r="FM13" s="33"/>
       <c r="FN13" s="33"/>
       <c r="FO13" s="33"/>
       <c r="FP13" s="33"/>
       <c r="FQ13" s="33"/>
       <c r="FR13" s="33"/>
       <c r="FS13" s="33"/>
       <c r="FT13" s="33"/>
       <c r="FU13" s="33"/>
       <c r="FV13" s="33"/>
       <c r="FW13" s="33"/>
       <c r="FX13" s="33"/>
       <c r="FY13" s="33"/>
       <c r="FZ13" s="33"/>
     </row>
     <row r="14" spans="1:" customHeight="1" ht="18">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="B14" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="E14" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="F14" t="s">
         <v>12</v>
       </c>
       <c r="Z14" s="36"/>
       <c r="AA14" s="36"/>
       <c r="AB14" s="36"/>
       <c r="AC14" s="36"/>
       <c r="AD14" s="36"/>
       <c r="AE14" s="36"/>
       <c r="AF14" s="36"/>
       <c r="AG14" s="36"/>
       <c r="AH14" s="36"/>
       <c r="AI14" s="36"/>
       <c r="AJ14" s="36"/>
       <c r="AK14" s="36"/>
       <c r="AL14" s="36"/>
       <c r="AM14" s="36"/>
       <c r="AN14" s="36"/>
       <c r="AO14" s="36"/>
       <c r="AP14" s="36"/>
       <c r="AQ14" s="36"/>
       <c r="AR14" s="36"/>
       <c r="AS14" s="36"/>
       <c r="AT14" s="36"/>
@@ -2720,60 +2801,60 @@
       <c r="FE14" s="36"/>
       <c r="FF14" s="36"/>
       <c r="FG14" s="36"/>
       <c r="FH14" s="36"/>
       <c r="FI14" s="36"/>
       <c r="FJ14" s="36"/>
       <c r="FK14" s="36"/>
       <c r="FL14" s="36"/>
       <c r="FM14" s="36"/>
       <c r="FN14" s="36"/>
       <c r="FO14" s="36"/>
       <c r="FP14" s="36"/>
       <c r="FQ14" s="36"/>
       <c r="FR14" s="36"/>
       <c r="FS14" s="36"/>
       <c r="FT14" s="36"/>
       <c r="FU14" s="36"/>
       <c r="FV14" s="36"/>
       <c r="FW14" s="36"/>
       <c r="FX14" s="36"/>
       <c r="FY14" s="36"/>
       <c r="FZ14" s="36"/>
     </row>
     <row r="15" spans="1:" customHeight="1" ht="18">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B15" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="C15" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D15" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
         <v>12</v>
       </c>
       <c r="Z15" s="39"/>
       <c r="AA15" s="39"/>
       <c r="AB15" s="39"/>
       <c r="AC15" s="39"/>
       <c r="AD15" s="39"/>
       <c r="AE15" s="39"/>
       <c r="AF15" s="39"/>
       <c r="AG15" s="39"/>
       <c r="AH15" s="39"/>
       <c r="AI15" s="39"/>
       <c r="AJ15" s="39"/>
       <c r="AK15" s="39"/>
       <c r="AL15" s="39"/>
       <c r="AM15" s="39"/>
       <c r="AN15" s="39"/>
       <c r="AO15" s="39"/>
       <c r="AP15" s="39"/>
       <c r="AQ15" s="39"/>
@@ -2897,60 +2978,60 @@
       <c r="FE15" s="39"/>
       <c r="FF15" s="39"/>
       <c r="FG15" s="39"/>
       <c r="FH15" s="39"/>
       <c r="FI15" s="39"/>
       <c r="FJ15" s="39"/>
       <c r="FK15" s="39"/>
       <c r="FL15" s="39"/>
       <c r="FM15" s="39"/>
       <c r="FN15" s="39"/>
       <c r="FO15" s="39"/>
       <c r="FP15" s="39"/>
       <c r="FQ15" s="39"/>
       <c r="FR15" s="39"/>
       <c r="FS15" s="39"/>
       <c r="FT15" s="39"/>
       <c r="FU15" s="39"/>
       <c r="FV15" s="39"/>
       <c r="FW15" s="39"/>
       <c r="FX15" s="39"/>
       <c r="FY15" s="39"/>
       <c r="FZ15" s="39"/>
     </row>
     <row r="16" spans="1:" customHeight="1" ht="18">
       <c r="A16" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="B16" t="s">
+        <v>45</v>
+      </c>
+      <c r="C16" t="s">
+        <v>15</v>
+      </c>
+      <c r="D16" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" t="s">
         <v>12</v>
       </c>
       <c r="Z16" s="42"/>
       <c r="AA16" s="42"/>
       <c r="AB16" s="42"/>
       <c r="AC16" s="42"/>
       <c r="AD16" s="42"/>
       <c r="AE16" s="42"/>
       <c r="AF16" s="42"/>
       <c r="AG16" s="42"/>
       <c r="AH16" s="42"/>
       <c r="AI16" s="42"/>
       <c r="AJ16" s="42"/>
       <c r="AK16" s="42"/>
       <c r="AL16" s="42"/>
       <c r="AM16" s="42"/>
       <c r="AN16" s="42"/>
       <c r="AO16" s="42"/>
       <c r="AP16" s="42"/>
       <c r="AQ16" s="42"/>
@@ -3074,63 +3155,63 @@
       <c r="FE16" s="42"/>
       <c r="FF16" s="42"/>
       <c r="FG16" s="42"/>
       <c r="FH16" s="42"/>
       <c r="FI16" s="42"/>
       <c r="FJ16" s="42"/>
       <c r="FK16" s="42"/>
       <c r="FL16" s="42"/>
       <c r="FM16" s="42"/>
       <c r="FN16" s="42"/>
       <c r="FO16" s="42"/>
       <c r="FP16" s="42"/>
       <c r="FQ16" s="42"/>
       <c r="FR16" s="42"/>
       <c r="FS16" s="42"/>
       <c r="FT16" s="42"/>
       <c r="FU16" s="42"/>
       <c r="FV16" s="42"/>
       <c r="FW16" s="42"/>
       <c r="FX16" s="42"/>
       <c r="FY16" s="42"/>
       <c r="FZ16" s="42"/>
     </row>
     <row r="17" spans="1:" customHeight="1" ht="18">
       <c r="A17" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B17" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C17" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="E17" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="F17" t="s">
         <v>12</v>
       </c>
       <c r="Z17" s="45"/>
       <c r="AA17" s="45"/>
       <c r="AB17" s="45"/>
       <c r="AC17" s="45"/>
       <c r="AD17" s="45"/>
       <c r="AE17" s="45"/>
       <c r="AF17" s="45"/>
       <c r="AG17" s="45"/>
       <c r="AH17" s="45"/>
       <c r="AI17" s="45"/>
       <c r="AJ17" s="45"/>
       <c r="AK17" s="45"/>
       <c r="AL17" s="45"/>
       <c r="AM17" s="45"/>
       <c r="AN17" s="45"/>
       <c r="AO17" s="45"/>
       <c r="AP17" s="45"/>
       <c r="AQ17" s="45"/>
       <c r="AR17" s="45"/>
       <c r="AS17" s="45"/>
       <c r="AT17" s="45"/>
@@ -3251,60 +3332,60 @@
       <c r="FE17" s="45"/>
       <c r="FF17" s="45"/>
       <c r="FG17" s="45"/>
       <c r="FH17" s="45"/>
       <c r="FI17" s="45"/>
       <c r="FJ17" s="45"/>
       <c r="FK17" s="45"/>
       <c r="FL17" s="45"/>
       <c r="FM17" s="45"/>
       <c r="FN17" s="45"/>
       <c r="FO17" s="45"/>
       <c r="FP17" s="45"/>
       <c r="FQ17" s="45"/>
       <c r="FR17" s="45"/>
       <c r="FS17" s="45"/>
       <c r="FT17" s="45"/>
       <c r="FU17" s="45"/>
       <c r="FV17" s="45"/>
       <c r="FW17" s="45"/>
       <c r="FX17" s="45"/>
       <c r="FY17" s="45"/>
       <c r="FZ17" s="45"/>
     </row>
     <row r="18" spans="1:" customHeight="1" ht="18">
       <c r="A18" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B18" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C18" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="D18" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" t="s">
         <v>12</v>
       </c>
       <c r="Z18" s="48"/>
       <c r="AA18" s="48"/>
       <c r="AB18" s="48"/>
       <c r="AC18" s="48"/>
       <c r="AD18" s="48"/>
       <c r="AE18" s="48"/>
       <c r="AF18" s="48"/>
       <c r="AG18" s="48"/>
       <c r="AH18" s="48"/>
       <c r="AI18" s="48"/>
       <c r="AJ18" s="48"/>
       <c r="AK18" s="48"/>
       <c r="AL18" s="48"/>
       <c r="AM18" s="48"/>
       <c r="AN18" s="48"/>
       <c r="AO18" s="48"/>
       <c r="AP18" s="48"/>
       <c r="AQ18" s="48"/>
@@ -3428,63 +3509,63 @@
       <c r="FE18" s="48"/>
       <c r="FF18" s="48"/>
       <c r="FG18" s="48"/>
       <c r="FH18" s="48"/>
       <c r="FI18" s="48"/>
       <c r="FJ18" s="48"/>
       <c r="FK18" s="48"/>
       <c r="FL18" s="48"/>
       <c r="FM18" s="48"/>
       <c r="FN18" s="48"/>
       <c r="FO18" s="48"/>
       <c r="FP18" s="48"/>
       <c r="FQ18" s="48"/>
       <c r="FR18" s="48"/>
       <c r="FS18" s="48"/>
       <c r="FT18" s="48"/>
       <c r="FU18" s="48"/>
       <c r="FV18" s="48"/>
       <c r="FW18" s="48"/>
       <c r="FX18" s="48"/>
       <c r="FY18" s="48"/>
       <c r="FZ18" s="48"/>
     </row>
     <row r="19" spans="1:" customHeight="1" ht="18">
       <c r="A19" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B19" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="D19" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="E19" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="F19" t="s">
         <v>12</v>
       </c>
       <c r="Z19" s="51"/>
       <c r="AA19" s="51"/>
       <c r="AB19" s="51"/>
       <c r="AC19" s="51"/>
       <c r="AD19" s="51"/>
       <c r="AE19" s="51"/>
       <c r="AF19" s="51"/>
       <c r="AG19" s="51"/>
       <c r="AH19" s="51"/>
       <c r="AI19" s="51"/>
       <c r="AJ19" s="51"/>
       <c r="AK19" s="51"/>
       <c r="AL19" s="51"/>
       <c r="AM19" s="51"/>
       <c r="AN19" s="51"/>
       <c r="AO19" s="51"/>
       <c r="AP19" s="51"/>
       <c r="AQ19" s="51"/>
       <c r="AR19" s="51"/>
       <c r="AS19" s="51"/>
       <c r="AT19" s="51"/>
@@ -3603,50 +3684,935 @@
       <c r="FC19" s="51"/>
       <c r="FD19" s="51"/>
       <c r="FE19" s="51"/>
       <c r="FF19" s="51"/>
       <c r="FG19" s="51"/>
       <c r="FH19" s="51"/>
       <c r="FI19" s="51"/>
       <c r="FJ19" s="51"/>
       <c r="FK19" s="51"/>
       <c r="FL19" s="51"/>
       <c r="FM19" s="51"/>
       <c r="FN19" s="51"/>
       <c r="FO19" s="51"/>
       <c r="FP19" s="51"/>
       <c r="FQ19" s="51"/>
       <c r="FR19" s="51"/>
       <c r="FS19" s="51"/>
       <c r="FT19" s="51"/>
       <c r="FU19" s="51"/>
       <c r="FV19" s="51"/>
       <c r="FW19" s="51"/>
       <c r="FX19" s="51"/>
       <c r="FY19" s="51"/>
       <c r="FZ19" s="51"/>
     </row>
+    <row r="20" spans="1:" customHeight="1" ht="18">
+      <c r="A20" t="s">
+        <v>52</v>
+      </c>
+      <c r="B20" t="s">
+        <v>53</v>
+      </c>
+      <c r="C20" t="s">
+        <v>36</v>
+      </c>
+      <c r="D20" t="s">
+        <v>42</v>
+      </c>
+      <c r="E20" t="s">
+        <v>17</v>
+      </c>
+      <c r="F20" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z20" s="54"/>
+      <c r="AA20" s="54"/>
+      <c r="AB20" s="54"/>
+      <c r="AC20" s="54"/>
+      <c r="AD20" s="54"/>
+      <c r="AE20" s="54"/>
+      <c r="AF20" s="54"/>
+      <c r="AG20" s="54"/>
+      <c r="AH20" s="54"/>
+      <c r="AI20" s="54"/>
+      <c r="AJ20" s="54"/>
+      <c r="AK20" s="54"/>
+      <c r="AL20" s="54"/>
+      <c r="AM20" s="54"/>
+      <c r="AN20" s="54"/>
+      <c r="AO20" s="54"/>
+      <c r="AP20" s="54"/>
+      <c r="AQ20" s="54"/>
+      <c r="AR20" s="54"/>
+      <c r="AS20" s="54"/>
+      <c r="AT20" s="54"/>
+      <c r="AU20" s="54"/>
+      <c r="AV20" s="54"/>
+      <c r="AW20" s="54"/>
+      <c r="AX20" s="54"/>
+      <c r="AY20" s="54"/>
+      <c r="AZ20" s="54"/>
+      <c r="BA20" s="54"/>
+      <c r="BB20" s="54"/>
+      <c r="BC20" s="54"/>
+      <c r="BD20" s="54"/>
+      <c r="BE20" s="54"/>
+      <c r="BF20" s="54"/>
+      <c r="BG20" s="54"/>
+      <c r="BH20" s="54"/>
+      <c r="BI20" s="54"/>
+      <c r="BJ20" s="54"/>
+      <c r="BK20" s="54"/>
+      <c r="BL20" s="54"/>
+      <c r="BM20" s="54"/>
+      <c r="BN20" s="54"/>
+      <c r="BO20" s="54"/>
+      <c r="BP20" s="54"/>
+      <c r="BQ20" s="54"/>
+      <c r="BR20" s="54"/>
+      <c r="BS20" s="54"/>
+      <c r="BT20" s="54"/>
+      <c r="BU20" s="54"/>
+      <c r="BV20" s="54"/>
+      <c r="BW20" s="54"/>
+      <c r="BX20" s="54"/>
+      <c r="BY20" s="54"/>
+      <c r="BZ20" s="54"/>
+      <c r="CA20" s="54"/>
+      <c r="CB20" s="54"/>
+      <c r="CC20" s="54"/>
+      <c r="CD20" s="54"/>
+      <c r="CE20" s="54"/>
+      <c r="CF20" s="54"/>
+      <c r="CG20" s="54"/>
+      <c r="CH20" s="54"/>
+      <c r="CI20" s="54"/>
+      <c r="CJ20" s="54"/>
+      <c r="CK20" s="54"/>
+      <c r="CL20" s="54"/>
+      <c r="CM20" s="54"/>
+      <c r="CN20" s="54"/>
+      <c r="CO20" s="54"/>
+      <c r="CP20" s="54"/>
+      <c r="CQ20" s="54"/>
+      <c r="CR20" s="54"/>
+      <c r="CS20" s="54"/>
+      <c r="CT20" s="54"/>
+      <c r="CU20" s="54"/>
+      <c r="CV20" s="54"/>
+      <c r="CW20" s="54"/>
+      <c r="CX20" s="54"/>
+      <c r="CY20" s="54"/>
+      <c r="CZ20" s="54"/>
+      <c r="DA20" s="54"/>
+      <c r="DB20" s="54"/>
+      <c r="DC20" s="54"/>
+      <c r="DD20" s="54"/>
+      <c r="DE20" s="54"/>
+      <c r="DF20" s="54"/>
+      <c r="DG20" s="54"/>
+      <c r="DH20" s="54"/>
+      <c r="DI20" s="54"/>
+      <c r="DJ20" s="54"/>
+      <c r="DK20" s="54"/>
+      <c r="DL20" s="54"/>
+      <c r="DM20" s="54"/>
+      <c r="DN20" s="54"/>
+      <c r="DO20" s="54"/>
+      <c r="DP20" s="54"/>
+      <c r="DQ20" s="54"/>
+      <c r="DR20" s="54"/>
+      <c r="DS20" s="54"/>
+      <c r="DT20" s="54"/>
+      <c r="DU20" s="54"/>
+      <c r="DV20" s="54"/>
+      <c r="DW20" s="54"/>
+      <c r="DX20" s="54"/>
+      <c r="DY20" s="54"/>
+      <c r="DZ20" s="54"/>
+      <c r="EA20" s="54"/>
+      <c r="EB20" s="54"/>
+      <c r="EC20" s="54"/>
+      <c r="ED20" s="54"/>
+      <c r="EE20" s="54"/>
+      <c r="EF20" s="54"/>
+      <c r="EG20" s="54"/>
+      <c r="EH20" s="54"/>
+      <c r="EI20" s="54"/>
+      <c r="EJ20" s="54"/>
+      <c r="EK20" s="54"/>
+      <c r="EL20" s="54"/>
+      <c r="EM20" s="54"/>
+      <c r="EN20" s="54"/>
+      <c r="EO20" s="54"/>
+      <c r="EP20" s="54"/>
+      <c r="EQ20" s="54"/>
+      <c r="ER20" s="54"/>
+      <c r="ES20" s="54"/>
+      <c r="ET20" s="54"/>
+      <c r="EU20" s="54"/>
+      <c r="EV20" s="54"/>
+      <c r="EW20" s="54"/>
+      <c r="EX20" s="54"/>
+      <c r="EY20" s="54"/>
+      <c r="EZ20" s="54"/>
+      <c r="FA20" s="54"/>
+      <c r="FB20" s="54"/>
+      <c r="FC20" s="54"/>
+      <c r="FD20" s="54"/>
+      <c r="FE20" s="54"/>
+      <c r="FF20" s="54"/>
+      <c r="FG20" s="54"/>
+      <c r="FH20" s="54"/>
+      <c r="FI20" s="54"/>
+      <c r="FJ20" s="54"/>
+      <c r="FK20" s="54"/>
+      <c r="FL20" s="54"/>
+      <c r="FM20" s="54"/>
+      <c r="FN20" s="54"/>
+      <c r="FO20" s="54"/>
+      <c r="FP20" s="54"/>
+      <c r="FQ20" s="54"/>
+      <c r="FR20" s="54"/>
+      <c r="FS20" s="54"/>
+      <c r="FT20" s="54"/>
+      <c r="FU20" s="54"/>
+      <c r="FV20" s="54"/>
+      <c r="FW20" s="54"/>
+      <c r="FX20" s="54"/>
+      <c r="FY20" s="54"/>
+      <c r="FZ20" s="54"/>
+    </row>
+    <row r="21" spans="1:" customHeight="1" ht="18">
+      <c r="A21" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21" t="s">
+        <v>55</v>
+      </c>
+      <c r="C21" t="s">
+        <v>9</v>
+      </c>
+      <c r="D21" t="s">
+        <v>42</v>
+      </c>
+      <c r="E21" t="s">
+        <v>17</v>
+      </c>
+      <c r="F21" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z21" s="57"/>
+      <c r="AA21" s="57"/>
+      <c r="AB21" s="57"/>
+      <c r="AC21" s="57"/>
+      <c r="AD21" s="57"/>
+      <c r="AE21" s="57"/>
+      <c r="AF21" s="57"/>
+      <c r="AG21" s="57"/>
+      <c r="AH21" s="57"/>
+      <c r="AI21" s="57"/>
+      <c r="AJ21" s="57"/>
+      <c r="AK21" s="57"/>
+      <c r="AL21" s="57"/>
+      <c r="AM21" s="57"/>
+      <c r="AN21" s="57"/>
+      <c r="AO21" s="57"/>
+      <c r="AP21" s="57"/>
+      <c r="AQ21" s="57"/>
+      <c r="AR21" s="57"/>
+      <c r="AS21" s="57"/>
+      <c r="AT21" s="57"/>
+      <c r="AU21" s="57"/>
+      <c r="AV21" s="57"/>
+      <c r="AW21" s="57"/>
+      <c r="AX21" s="57"/>
+      <c r="AY21" s="57"/>
+      <c r="AZ21" s="57"/>
+      <c r="BA21" s="57"/>
+      <c r="BB21" s="57"/>
+      <c r="BC21" s="57"/>
+      <c r="BD21" s="57"/>
+      <c r="BE21" s="57"/>
+      <c r="BF21" s="57"/>
+      <c r="BG21" s="57"/>
+      <c r="BH21" s="57"/>
+      <c r="BI21" s="57"/>
+      <c r="BJ21" s="57"/>
+      <c r="BK21" s="57"/>
+      <c r="BL21" s="57"/>
+      <c r="BM21" s="57"/>
+      <c r="BN21" s="57"/>
+      <c r="BO21" s="57"/>
+      <c r="BP21" s="57"/>
+      <c r="BQ21" s="57"/>
+      <c r="BR21" s="57"/>
+      <c r="BS21" s="57"/>
+      <c r="BT21" s="57"/>
+      <c r="BU21" s="57"/>
+      <c r="BV21" s="57"/>
+      <c r="BW21" s="57"/>
+      <c r="BX21" s="57"/>
+      <c r="BY21" s="57"/>
+      <c r="BZ21" s="57"/>
+      <c r="CA21" s="57"/>
+      <c r="CB21" s="57"/>
+      <c r="CC21" s="57"/>
+      <c r="CD21" s="57"/>
+      <c r="CE21" s="57"/>
+      <c r="CF21" s="57"/>
+      <c r="CG21" s="57"/>
+      <c r="CH21" s="57"/>
+      <c r="CI21" s="57"/>
+      <c r="CJ21" s="57"/>
+      <c r="CK21" s="57"/>
+      <c r="CL21" s="57"/>
+      <c r="CM21" s="57"/>
+      <c r="CN21" s="57"/>
+      <c r="CO21" s="57"/>
+      <c r="CP21" s="57"/>
+      <c r="CQ21" s="57"/>
+      <c r="CR21" s="57"/>
+      <c r="CS21" s="57"/>
+      <c r="CT21" s="57"/>
+      <c r="CU21" s="57"/>
+      <c r="CV21" s="57"/>
+      <c r="CW21" s="57"/>
+      <c r="CX21" s="57"/>
+      <c r="CY21" s="57"/>
+      <c r="CZ21" s="57"/>
+      <c r="DA21" s="57"/>
+      <c r="DB21" s="57"/>
+      <c r="DC21" s="57"/>
+      <c r="DD21" s="57"/>
+      <c r="DE21" s="57"/>
+      <c r="DF21" s="57"/>
+      <c r="DG21" s="57"/>
+      <c r="DH21" s="57"/>
+      <c r="DI21" s="57"/>
+      <c r="DJ21" s="57"/>
+      <c r="DK21" s="57"/>
+      <c r="DL21" s="57"/>
+      <c r="DM21" s="57"/>
+      <c r="DN21" s="57"/>
+      <c r="DO21" s="57"/>
+      <c r="DP21" s="57"/>
+      <c r="DQ21" s="57"/>
+      <c r="DR21" s="57"/>
+      <c r="DS21" s="57"/>
+      <c r="DT21" s="57"/>
+      <c r="DU21" s="57"/>
+      <c r="DV21" s="57"/>
+      <c r="DW21" s="57"/>
+      <c r="DX21" s="57"/>
+      <c r="DY21" s="57"/>
+      <c r="DZ21" s="57"/>
+      <c r="EA21" s="57"/>
+      <c r="EB21" s="57"/>
+      <c r="EC21" s="57"/>
+      <c r="ED21" s="57"/>
+      <c r="EE21" s="57"/>
+      <c r="EF21" s="57"/>
+      <c r="EG21" s="57"/>
+      <c r="EH21" s="57"/>
+      <c r="EI21" s="57"/>
+      <c r="EJ21" s="57"/>
+      <c r="EK21" s="57"/>
+      <c r="EL21" s="57"/>
+      <c r="EM21" s="57"/>
+      <c r="EN21" s="57"/>
+      <c r="EO21" s="57"/>
+      <c r="EP21" s="57"/>
+      <c r="EQ21" s="57"/>
+      <c r="ER21" s="57"/>
+      <c r="ES21" s="57"/>
+      <c r="ET21" s="57"/>
+      <c r="EU21" s="57"/>
+      <c r="EV21" s="57"/>
+      <c r="EW21" s="57"/>
+      <c r="EX21" s="57"/>
+      <c r="EY21" s="57"/>
+      <c r="EZ21" s="57"/>
+      <c r="FA21" s="57"/>
+      <c r="FB21" s="57"/>
+      <c r="FC21" s="57"/>
+      <c r="FD21" s="57"/>
+      <c r="FE21" s="57"/>
+      <c r="FF21" s="57"/>
+      <c r="FG21" s="57"/>
+      <c r="FH21" s="57"/>
+      <c r="FI21" s="57"/>
+      <c r="FJ21" s="57"/>
+      <c r="FK21" s="57"/>
+      <c r="FL21" s="57"/>
+      <c r="FM21" s="57"/>
+      <c r="FN21" s="57"/>
+      <c r="FO21" s="57"/>
+      <c r="FP21" s="57"/>
+      <c r="FQ21" s="57"/>
+      <c r="FR21" s="57"/>
+      <c r="FS21" s="57"/>
+      <c r="FT21" s="57"/>
+      <c r="FU21" s="57"/>
+      <c r="FV21" s="57"/>
+      <c r="FW21" s="57"/>
+      <c r="FX21" s="57"/>
+      <c r="FY21" s="57"/>
+      <c r="FZ21" s="57"/>
+    </row>
+    <row r="22" spans="1:" customHeight="1" ht="18">
+      <c r="A22" t="s">
+        <v>56</v>
+      </c>
+      <c r="B22" t="s">
+        <v>57</v>
+      </c>
+      <c r="C22" t="s">
+        <v>15</v>
+      </c>
+      <c r="D22" t="s">
+        <v>58</v>
+      </c>
+      <c r="E22" t="s">
+        <v>17</v>
+      </c>
+      <c r="F22" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z22" s="60"/>
+      <c r="AA22" s="60"/>
+      <c r="AB22" s="60"/>
+      <c r="AC22" s="60"/>
+      <c r="AD22" s="60"/>
+      <c r="AE22" s="60"/>
+      <c r="AF22" s="60"/>
+      <c r="AG22" s="60"/>
+      <c r="AH22" s="60"/>
+      <c r="AI22" s="60"/>
+      <c r="AJ22" s="60"/>
+      <c r="AK22" s="60"/>
+      <c r="AL22" s="60"/>
+      <c r="AM22" s="60"/>
+      <c r="AN22" s="60"/>
+      <c r="AO22" s="60"/>
+      <c r="AP22" s="60"/>
+      <c r="AQ22" s="60"/>
+      <c r="AR22" s="60"/>
+      <c r="AS22" s="60"/>
+      <c r="AT22" s="60"/>
+      <c r="AU22" s="60"/>
+      <c r="AV22" s="60"/>
+      <c r="AW22" s="60"/>
+      <c r="AX22" s="60"/>
+      <c r="AY22" s="60"/>
+      <c r="AZ22" s="60"/>
+      <c r="BA22" s="60"/>
+      <c r="BB22" s="60"/>
+      <c r="BC22" s="60"/>
+      <c r="BD22" s="60"/>
+      <c r="BE22" s="60"/>
+      <c r="BF22" s="60"/>
+      <c r="BG22" s="60"/>
+      <c r="BH22" s="60"/>
+      <c r="BI22" s="60"/>
+      <c r="BJ22" s="60"/>
+      <c r="BK22" s="60"/>
+      <c r="BL22" s="60"/>
+      <c r="BM22" s="60"/>
+      <c r="BN22" s="60"/>
+      <c r="BO22" s="60"/>
+      <c r="BP22" s="60"/>
+      <c r="BQ22" s="60"/>
+      <c r="BR22" s="60"/>
+      <c r="BS22" s="60"/>
+      <c r="BT22" s="60"/>
+      <c r="BU22" s="60"/>
+      <c r="BV22" s="60"/>
+      <c r="BW22" s="60"/>
+      <c r="BX22" s="60"/>
+      <c r="BY22" s="60"/>
+      <c r="BZ22" s="60"/>
+      <c r="CA22" s="60"/>
+      <c r="CB22" s="60"/>
+      <c r="CC22" s="60"/>
+      <c r="CD22" s="60"/>
+      <c r="CE22" s="60"/>
+      <c r="CF22" s="60"/>
+      <c r="CG22" s="60"/>
+      <c r="CH22" s="60"/>
+      <c r="CI22" s="60"/>
+      <c r="CJ22" s="60"/>
+      <c r="CK22" s="60"/>
+      <c r="CL22" s="60"/>
+      <c r="CM22" s="60"/>
+      <c r="CN22" s="60"/>
+      <c r="CO22" s="60"/>
+      <c r="CP22" s="60"/>
+      <c r="CQ22" s="60"/>
+      <c r="CR22" s="60"/>
+      <c r="CS22" s="60"/>
+      <c r="CT22" s="60"/>
+      <c r="CU22" s="60"/>
+      <c r="CV22" s="60"/>
+      <c r="CW22" s="60"/>
+      <c r="CX22" s="60"/>
+      <c r="CY22" s="60"/>
+      <c r="CZ22" s="60"/>
+      <c r="DA22" s="60"/>
+      <c r="DB22" s="60"/>
+      <c r="DC22" s="60"/>
+      <c r="DD22" s="60"/>
+      <c r="DE22" s="60"/>
+      <c r="DF22" s="60"/>
+      <c r="DG22" s="60"/>
+      <c r="DH22" s="60"/>
+      <c r="DI22" s="60"/>
+      <c r="DJ22" s="60"/>
+      <c r="DK22" s="60"/>
+      <c r="DL22" s="60"/>
+      <c r="DM22" s="60"/>
+      <c r="DN22" s="60"/>
+      <c r="DO22" s="60"/>
+      <c r="DP22" s="60"/>
+      <c r="DQ22" s="60"/>
+      <c r="DR22" s="60"/>
+      <c r="DS22" s="60"/>
+      <c r="DT22" s="60"/>
+      <c r="DU22" s="60"/>
+      <c r="DV22" s="60"/>
+      <c r="DW22" s="60"/>
+      <c r="DX22" s="60"/>
+      <c r="DY22" s="60"/>
+      <c r="DZ22" s="60"/>
+      <c r="EA22" s="60"/>
+      <c r="EB22" s="60"/>
+      <c r="EC22" s="60"/>
+      <c r="ED22" s="60"/>
+      <c r="EE22" s="60"/>
+      <c r="EF22" s="60"/>
+      <c r="EG22" s="60"/>
+      <c r="EH22" s="60"/>
+      <c r="EI22" s="60"/>
+      <c r="EJ22" s="60"/>
+      <c r="EK22" s="60"/>
+      <c r="EL22" s="60"/>
+      <c r="EM22" s="60"/>
+      <c r="EN22" s="60"/>
+      <c r="EO22" s="60"/>
+      <c r="EP22" s="60"/>
+      <c r="EQ22" s="60"/>
+      <c r="ER22" s="60"/>
+      <c r="ES22" s="60"/>
+      <c r="ET22" s="60"/>
+      <c r="EU22" s="60"/>
+      <c r="EV22" s="60"/>
+      <c r="EW22" s="60"/>
+      <c r="EX22" s="60"/>
+      <c r="EY22" s="60"/>
+      <c r="EZ22" s="60"/>
+      <c r="FA22" s="60"/>
+      <c r="FB22" s="60"/>
+      <c r="FC22" s="60"/>
+      <c r="FD22" s="60"/>
+      <c r="FE22" s="60"/>
+      <c r="FF22" s="60"/>
+      <c r="FG22" s="60"/>
+      <c r="FH22" s="60"/>
+      <c r="FI22" s="60"/>
+      <c r="FJ22" s="60"/>
+      <c r="FK22" s="60"/>
+      <c r="FL22" s="60"/>
+      <c r="FM22" s="60"/>
+      <c r="FN22" s="60"/>
+      <c r="FO22" s="60"/>
+      <c r="FP22" s="60"/>
+      <c r="FQ22" s="60"/>
+      <c r="FR22" s="60"/>
+      <c r="FS22" s="60"/>
+      <c r="FT22" s="60"/>
+      <c r="FU22" s="60"/>
+      <c r="FV22" s="60"/>
+      <c r="FW22" s="60"/>
+      <c r="FX22" s="60"/>
+      <c r="FY22" s="60"/>
+      <c r="FZ22" s="60"/>
+    </row>
+    <row r="23" spans="1:" customHeight="1" ht="18">
+      <c r="A23" t="s">
+        <v>59</v>
+      </c>
+      <c r="B23" t="s">
+        <v>60</v>
+      </c>
+      <c r="C23" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23" t="s">
+        <v>58</v>
+      </c>
+      <c r="E23" t="s">
+        <v>17</v>
+      </c>
+      <c r="F23" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z23" s="63"/>
+      <c r="AA23" s="63"/>
+      <c r="AB23" s="63"/>
+      <c r="AC23" s="63"/>
+      <c r="AD23" s="63"/>
+      <c r="AE23" s="63"/>
+      <c r="AF23" s="63"/>
+      <c r="AG23" s="63"/>
+      <c r="AH23" s="63"/>
+      <c r="AI23" s="63"/>
+      <c r="AJ23" s="63"/>
+      <c r="AK23" s="63"/>
+      <c r="AL23" s="63"/>
+      <c r="AM23" s="63"/>
+      <c r="AN23" s="63"/>
+      <c r="AO23" s="63"/>
+      <c r="AP23" s="63"/>
+      <c r="AQ23" s="63"/>
+      <c r="AR23" s="63"/>
+      <c r="AS23" s="63"/>
+      <c r="AT23" s="63"/>
+      <c r="AU23" s="63"/>
+      <c r="AV23" s="63"/>
+      <c r="AW23" s="63"/>
+      <c r="AX23" s="63"/>
+      <c r="AY23" s="63"/>
+      <c r="AZ23" s="63"/>
+      <c r="BA23" s="63"/>
+      <c r="BB23" s="63"/>
+      <c r="BC23" s="63"/>
+      <c r="BD23" s="63"/>
+      <c r="BE23" s="63"/>
+      <c r="BF23" s="63"/>
+      <c r="BG23" s="63"/>
+      <c r="BH23" s="63"/>
+      <c r="BI23" s="63"/>
+      <c r="BJ23" s="63"/>
+      <c r="BK23" s="63"/>
+      <c r="BL23" s="63"/>
+      <c r="BM23" s="63"/>
+      <c r="BN23" s="63"/>
+      <c r="BO23" s="63"/>
+      <c r="BP23" s="63"/>
+      <c r="BQ23" s="63"/>
+      <c r="BR23" s="63"/>
+      <c r="BS23" s="63"/>
+      <c r="BT23" s="63"/>
+      <c r="BU23" s="63"/>
+      <c r="BV23" s="63"/>
+      <c r="BW23" s="63"/>
+      <c r="BX23" s="63"/>
+      <c r="BY23" s="63"/>
+      <c r="BZ23" s="63"/>
+      <c r="CA23" s="63"/>
+      <c r="CB23" s="63"/>
+      <c r="CC23" s="63"/>
+      <c r="CD23" s="63"/>
+      <c r="CE23" s="63"/>
+      <c r="CF23" s="63"/>
+      <c r="CG23" s="63"/>
+      <c r="CH23" s="63"/>
+      <c r="CI23" s="63"/>
+      <c r="CJ23" s="63"/>
+      <c r="CK23" s="63"/>
+      <c r="CL23" s="63"/>
+      <c r="CM23" s="63"/>
+      <c r="CN23" s="63"/>
+      <c r="CO23" s="63"/>
+      <c r="CP23" s="63"/>
+      <c r="CQ23" s="63"/>
+      <c r="CR23" s="63"/>
+      <c r="CS23" s="63"/>
+      <c r="CT23" s="63"/>
+      <c r="CU23" s="63"/>
+      <c r="CV23" s="63"/>
+      <c r="CW23" s="63"/>
+      <c r="CX23" s="63"/>
+      <c r="CY23" s="63"/>
+      <c r="CZ23" s="63"/>
+      <c r="DA23" s="63"/>
+      <c r="DB23" s="63"/>
+      <c r="DC23" s="63"/>
+      <c r="DD23" s="63"/>
+      <c r="DE23" s="63"/>
+      <c r="DF23" s="63"/>
+      <c r="DG23" s="63"/>
+      <c r="DH23" s="63"/>
+      <c r="DI23" s="63"/>
+      <c r="DJ23" s="63"/>
+      <c r="DK23" s="63"/>
+      <c r="DL23" s="63"/>
+      <c r="DM23" s="63"/>
+      <c r="DN23" s="63"/>
+      <c r="DO23" s="63"/>
+      <c r="DP23" s="63"/>
+      <c r="DQ23" s="63"/>
+      <c r="DR23" s="63"/>
+      <c r="DS23" s="63"/>
+      <c r="DT23" s="63"/>
+      <c r="DU23" s="63"/>
+      <c r="DV23" s="63"/>
+      <c r="DW23" s="63"/>
+      <c r="DX23" s="63"/>
+      <c r="DY23" s="63"/>
+      <c r="DZ23" s="63"/>
+      <c r="EA23" s="63"/>
+      <c r="EB23" s="63"/>
+      <c r="EC23" s="63"/>
+      <c r="ED23" s="63"/>
+      <c r="EE23" s="63"/>
+      <c r="EF23" s="63"/>
+      <c r="EG23" s="63"/>
+      <c r="EH23" s="63"/>
+      <c r="EI23" s="63"/>
+      <c r="EJ23" s="63"/>
+      <c r="EK23" s="63"/>
+      <c r="EL23" s="63"/>
+      <c r="EM23" s="63"/>
+      <c r="EN23" s="63"/>
+      <c r="EO23" s="63"/>
+      <c r="EP23" s="63"/>
+      <c r="EQ23" s="63"/>
+      <c r="ER23" s="63"/>
+      <c r="ES23" s="63"/>
+      <c r="ET23" s="63"/>
+      <c r="EU23" s="63"/>
+      <c r="EV23" s="63"/>
+      <c r="EW23" s="63"/>
+      <c r="EX23" s="63"/>
+      <c r="EY23" s="63"/>
+      <c r="EZ23" s="63"/>
+      <c r="FA23" s="63"/>
+      <c r="FB23" s="63"/>
+      <c r="FC23" s="63"/>
+      <c r="FD23" s="63"/>
+      <c r="FE23" s="63"/>
+      <c r="FF23" s="63"/>
+      <c r="FG23" s="63"/>
+      <c r="FH23" s="63"/>
+      <c r="FI23" s="63"/>
+      <c r="FJ23" s="63"/>
+      <c r="FK23" s="63"/>
+      <c r="FL23" s="63"/>
+      <c r="FM23" s="63"/>
+      <c r="FN23" s="63"/>
+      <c r="FO23" s="63"/>
+      <c r="FP23" s="63"/>
+      <c r="FQ23" s="63"/>
+      <c r="FR23" s="63"/>
+      <c r="FS23" s="63"/>
+      <c r="FT23" s="63"/>
+      <c r="FU23" s="63"/>
+      <c r="FV23" s="63"/>
+      <c r="FW23" s="63"/>
+      <c r="FX23" s="63"/>
+      <c r="FY23" s="63"/>
+      <c r="FZ23" s="63"/>
+    </row>
+    <row r="24" spans="1:" customHeight="1" ht="18">
+      <c r="A24" t="s">
+        <v>61</v>
+      </c>
+      <c r="B24" t="s">
+        <v>62</v>
+      </c>
+      <c r="C24" t="s">
+        <v>15</v>
+      </c>
+      <c r="D24" t="s">
+        <v>58</v>
+      </c>
+      <c r="E24" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z24" s="66"/>
+      <c r="AA24" s="66"/>
+      <c r="AB24" s="66"/>
+      <c r="AC24" s="66"/>
+      <c r="AD24" s="66"/>
+      <c r="AE24" s="66"/>
+      <c r="AF24" s="66"/>
+      <c r="AG24" s="66"/>
+      <c r="AH24" s="66"/>
+      <c r="AI24" s="66"/>
+      <c r="AJ24" s="66"/>
+      <c r="AK24" s="66"/>
+      <c r="AL24" s="66"/>
+      <c r="AM24" s="66"/>
+      <c r="AN24" s="66"/>
+      <c r="AO24" s="66"/>
+      <c r="AP24" s="66"/>
+      <c r="AQ24" s="66"/>
+      <c r="AR24" s="66"/>
+      <c r="AS24" s="66"/>
+      <c r="AT24" s="66"/>
+      <c r="AU24" s="66"/>
+      <c r="AV24" s="66"/>
+      <c r="AW24" s="66"/>
+      <c r="AX24" s="66"/>
+      <c r="AY24" s="66"/>
+      <c r="AZ24" s="66"/>
+      <c r="BA24" s="66"/>
+      <c r="BB24" s="66"/>
+      <c r="BC24" s="66"/>
+      <c r="BD24" s="66"/>
+      <c r="BE24" s="66"/>
+      <c r="BF24" s="66"/>
+      <c r="BG24" s="66"/>
+      <c r="BH24" s="66"/>
+      <c r="BI24" s="66"/>
+      <c r="BJ24" s="66"/>
+      <c r="BK24" s="66"/>
+      <c r="BL24" s="66"/>
+      <c r="BM24" s="66"/>
+      <c r="BN24" s="66"/>
+      <c r="BO24" s="66"/>
+      <c r="BP24" s="66"/>
+      <c r="BQ24" s="66"/>
+      <c r="BR24" s="66"/>
+      <c r="BS24" s="66"/>
+      <c r="BT24" s="66"/>
+      <c r="BU24" s="66"/>
+      <c r="BV24" s="66"/>
+      <c r="BW24" s="66"/>
+      <c r="BX24" s="66"/>
+      <c r="BY24" s="66"/>
+      <c r="BZ24" s="66"/>
+      <c r="CA24" s="66"/>
+      <c r="CB24" s="66"/>
+      <c r="CC24" s="66"/>
+      <c r="CD24" s="66"/>
+      <c r="CE24" s="66"/>
+      <c r="CF24" s="66"/>
+      <c r="CG24" s="66"/>
+      <c r="CH24" s="66"/>
+      <c r="CI24" s="66"/>
+      <c r="CJ24" s="66"/>
+      <c r="CK24" s="66"/>
+      <c r="CL24" s="66"/>
+      <c r="CM24" s="66"/>
+      <c r="CN24" s="66"/>
+      <c r="CO24" s="66"/>
+      <c r="CP24" s="66"/>
+      <c r="CQ24" s="66"/>
+      <c r="CR24" s="66"/>
+      <c r="CS24" s="66"/>
+      <c r="CT24" s="66"/>
+      <c r="CU24" s="66"/>
+      <c r="CV24" s="66"/>
+      <c r="CW24" s="66"/>
+      <c r="CX24" s="66"/>
+      <c r="CY24" s="66"/>
+      <c r="CZ24" s="66"/>
+      <c r="DA24" s="66"/>
+      <c r="DB24" s="66"/>
+      <c r="DC24" s="66"/>
+      <c r="DD24" s="66"/>
+      <c r="DE24" s="66"/>
+      <c r="DF24" s="66"/>
+      <c r="DG24" s="66"/>
+      <c r="DH24" s="66"/>
+      <c r="DI24" s="66"/>
+      <c r="DJ24" s="66"/>
+      <c r="DK24" s="66"/>
+      <c r="DL24" s="66"/>
+      <c r="DM24" s="66"/>
+      <c r="DN24" s="66"/>
+      <c r="DO24" s="66"/>
+      <c r="DP24" s="66"/>
+      <c r="DQ24" s="66"/>
+      <c r="DR24" s="66"/>
+      <c r="DS24" s="66"/>
+      <c r="DT24" s="66"/>
+      <c r="DU24" s="66"/>
+      <c r="DV24" s="66"/>
+      <c r="DW24" s="66"/>
+      <c r="DX24" s="66"/>
+      <c r="DY24" s="66"/>
+      <c r="DZ24" s="66"/>
+      <c r="EA24" s="66"/>
+      <c r="EB24" s="66"/>
+      <c r="EC24" s="66"/>
+      <c r="ED24" s="66"/>
+      <c r="EE24" s="66"/>
+      <c r="EF24" s="66"/>
+      <c r="EG24" s="66"/>
+      <c r="EH24" s="66"/>
+      <c r="EI24" s="66"/>
+      <c r="EJ24" s="66"/>
+      <c r="EK24" s="66"/>
+      <c r="EL24" s="66"/>
+      <c r="EM24" s="66"/>
+      <c r="EN24" s="66"/>
+      <c r="EO24" s="66"/>
+      <c r="EP24" s="66"/>
+      <c r="EQ24" s="66"/>
+      <c r="ER24" s="66"/>
+      <c r="ES24" s="66"/>
+      <c r="ET24" s="66"/>
+      <c r="EU24" s="66"/>
+      <c r="EV24" s="66"/>
+      <c r="EW24" s="66"/>
+      <c r="EX24" s="66"/>
+      <c r="EY24" s="66"/>
+      <c r="EZ24" s="66"/>
+      <c r="FA24" s="66"/>
+      <c r="FB24" s="66"/>
+      <c r="FC24" s="66"/>
+      <c r="FD24" s="66"/>
+      <c r="FE24" s="66"/>
+      <c r="FF24" s="66"/>
+      <c r="FG24" s="66"/>
+      <c r="FH24" s="66"/>
+      <c r="FI24" s="66"/>
+      <c r="FJ24" s="66"/>
+      <c r="FK24" s="66"/>
+      <c r="FL24" s="66"/>
+      <c r="FM24" s="66"/>
+      <c r="FN24" s="66"/>
+      <c r="FO24" s="66"/>
+      <c r="FP24" s="66"/>
+      <c r="FQ24" s="66"/>
+      <c r="FR24" s="66"/>
+      <c r="FS24" s="66"/>
+      <c r="FT24" s="66"/>
+      <c r="FU24" s="66"/>
+      <c r="FV24" s="66"/>
+      <c r="FW24" s="66"/>
+      <c r="FX24" s="66"/>
+      <c r="FY24" s="66"/>
+      <c r="FZ24" s="66"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>