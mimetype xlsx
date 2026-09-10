--- v0 (2026-07-26)
+++ v1 (2026-09-10)
@@ -12,158 +12,170 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Daten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Kaderfechter</t>
   </si>
   <si>
     <t>Nachname</t>
   </si>
   <si>
     <t>Vorname</t>
   </si>
   <si>
     <t>Verein</t>
   </si>
   <si>
     <t>Kader</t>
   </si>
   <si>
     <t>Disziplin</t>
   </si>
   <si>
     <t>Stuetzpunkt</t>
   </si>
   <si>
+    <t>Bruschek</t>
+  </si>
+  <si>
+    <t>Robin</t>
+  </si>
+  <si>
+    <t>VfL Marburg</t>
+  </si>
+  <si>
+    <t>ÜK</t>
+  </si>
+  <si>
+    <t>Herrenflorett</t>
+  </si>
+  <si>
+    <t>Marburg</t>
+  </si>
+  <si>
+    <t>Köthe</t>
+  </si>
+  <si>
+    <t>Joscha</t>
+  </si>
+  <si>
+    <t>FC Marburg</t>
+  </si>
+  <si>
+    <t>Novikov</t>
+  </si>
+  <si>
+    <t>Maria</t>
+  </si>
+  <si>
+    <t>MTV Gießen</t>
+  </si>
+  <si>
+    <t>TK</t>
+  </si>
+  <si>
+    <t>Damenflorett</t>
+  </si>
+  <si>
     <t>Grebing</t>
   </si>
   <si>
     <t>Jonathan</t>
   </si>
   <si>
-    <t>FC Marburg</t>
-[...8 lines deleted...]
-    <t>Marburg</t>
+    <t>NK2</t>
+  </si>
+  <si>
+    <t>Meier</t>
+  </si>
+  <si>
+    <t>Elisa</t>
   </si>
   <si>
     <t>Lodde</t>
   </si>
   <si>
     <t>Annabelle</t>
   </si>
   <si>
-    <t>MTV Gießen</t>
-[...31 lines deleted...]
-  <si>
     <t>LK2</t>
   </si>
   <si>
-    <t>Paul</t>
+    <t>Friebertshäuser</t>
+  </si>
+  <si>
+    <t>Nora</t>
   </si>
   <si>
     <t>LK1</t>
   </si>
   <si>
-    <t>Baum</t>
-[...2 lines deleted...]
-    <t>Leonard</t>
+    <t>Schulenberg</t>
+  </si>
+  <si>
+    <t>Levin</t>
+  </si>
+  <si>
+    <t>Trusheim</t>
+  </si>
+  <si>
+    <t>Laurenz</t>
+  </si>
+  <si>
+    <t>SKG Oberhöchstadt</t>
+  </si>
+  <si>
+    <t>Preis</t>
+  </si>
+  <si>
+    <t>Alexandra</t>
   </si>
   <si>
     <t>GLK</t>
-  </si>
-[...10 lines deleted...]
-    <t>Levin</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="24"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -631,53 +643,53 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:FZ13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="125" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="26" max="26" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="78" max="78" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="78" max="78" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="104" max="104" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="130" max="130" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="156" max="156" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="182" max="182" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:" customHeight="1" ht="30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="Z1" s="1"/>
     </row>
     <row r="3" spans="1:" customHeight="1" ht="18">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
@@ -863,51 +875,51 @@
       <c r="FQ4" s="6"/>
       <c r="FR4" s="6"/>
       <c r="FS4" s="6"/>
       <c r="FT4" s="6"/>
       <c r="FU4" s="6"/>
       <c r="FV4" s="6"/>
       <c r="FW4" s="6"/>
       <c r="FX4" s="6"/>
       <c r="FY4" s="6"/>
       <c r="FZ4" s="6"/>
     </row>
     <row r="5" spans="1:" customHeight="1" ht="18">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="Z5" s="9"/>
       <c r="AA5" s="9"/>
       <c r="AB5" s="9"/>
       <c r="AC5" s="9"/>
       <c r="AD5" s="9"/>
       <c r="AE5" s="9"/>
       <c r="AF5" s="9"/>
       <c r="AG5" s="9"/>
       <c r="AH5" s="9"/>
       <c r="AI5" s="9"/>
       <c r="AJ5" s="9"/>
       <c r="AK5" s="9"/>
       <c r="AL5" s="9"/>
       <c r="AM5" s="9"/>
       <c r="AN5" s="9"/>
       <c r="AO5" s="9"/>
       <c r="AP5" s="9"/>
       <c r="AQ5" s="9"/>
       <c r="AR5" s="9"/>
       <c r="AS5" s="9"/>
       <c r="AT5" s="9"/>
@@ -1028,63 +1040,63 @@
       <c r="FE5" s="9"/>
       <c r="FF5" s="9"/>
       <c r="FG5" s="9"/>
       <c r="FH5" s="9"/>
       <c r="FI5" s="9"/>
       <c r="FJ5" s="9"/>
       <c r="FK5" s="9"/>
       <c r="FL5" s="9"/>
       <c r="FM5" s="9"/>
       <c r="FN5" s="9"/>
       <c r="FO5" s="9"/>
       <c r="FP5" s="9"/>
       <c r="FQ5" s="9"/>
       <c r="FR5" s="9"/>
       <c r="FS5" s="9"/>
       <c r="FT5" s="9"/>
       <c r="FU5" s="9"/>
       <c r="FV5" s="9"/>
       <c r="FW5" s="9"/>
       <c r="FX5" s="9"/>
       <c r="FY5" s="9"/>
       <c r="FZ5" s="9"/>
     </row>
     <row r="6" spans="1:" customHeight="1" ht="18">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="Z6" s="12"/>
       <c r="AA6" s="12"/>
       <c r="AB6" s="12"/>
       <c r="AC6" s="12"/>
       <c r="AD6" s="12"/>
       <c r="AE6" s="12"/>
       <c r="AF6" s="12"/>
       <c r="AG6" s="12"/>
       <c r="AH6" s="12"/>
       <c r="AI6" s="12"/>
       <c r="AJ6" s="12"/>
       <c r="AK6" s="12"/>
       <c r="AL6" s="12"/>
       <c r="AM6" s="12"/>
       <c r="AN6" s="12"/>
       <c r="AO6" s="12"/>
       <c r="AP6" s="12"/>
       <c r="AQ6" s="12"/>
       <c r="AR6" s="12"/>
       <c r="AS6" s="12"/>
       <c r="AT6" s="12"/>
@@ -1205,60 +1217,60 @@
       <c r="FE6" s="12"/>
       <c r="FF6" s="12"/>
       <c r="FG6" s="12"/>
       <c r="FH6" s="12"/>
       <c r="FI6" s="12"/>
       <c r="FJ6" s="12"/>
       <c r="FK6" s="12"/>
       <c r="FL6" s="12"/>
       <c r="FM6" s="12"/>
       <c r="FN6" s="12"/>
       <c r="FO6" s="12"/>
       <c r="FP6" s="12"/>
       <c r="FQ6" s="12"/>
       <c r="FR6" s="12"/>
       <c r="FS6" s="12"/>
       <c r="FT6" s="12"/>
       <c r="FU6" s="12"/>
       <c r="FV6" s="12"/>
       <c r="FW6" s="12"/>
       <c r="FX6" s="12"/>
       <c r="FY6" s="12"/>
       <c r="FZ6" s="12"/>
     </row>
     <row r="7" spans="1:" customHeight="1" ht="18">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="Z7" s="15"/>
       <c r="AA7" s="15"/>
       <c r="AB7" s="15"/>
       <c r="AC7" s="15"/>
       <c r="AD7" s="15"/>
       <c r="AE7" s="15"/>
       <c r="AF7" s="15"/>
       <c r="AG7" s="15"/>
       <c r="AH7" s="15"/>
       <c r="AI7" s="15"/>
       <c r="AJ7" s="15"/>
       <c r="AK7" s="15"/>
       <c r="AL7" s="15"/>
       <c r="AM7" s="15"/>
       <c r="AN7" s="15"/>
       <c r="AO7" s="15"/>
       <c r="AP7" s="15"/>
       <c r="AQ7" s="15"/>
@@ -1382,63 +1394,63 @@
       <c r="FE7" s="15"/>
       <c r="FF7" s="15"/>
       <c r="FG7" s="15"/>
       <c r="FH7" s="15"/>
       <c r="FI7" s="15"/>
       <c r="FJ7" s="15"/>
       <c r="FK7" s="15"/>
       <c r="FL7" s="15"/>
       <c r="FM7" s="15"/>
       <c r="FN7" s="15"/>
       <c r="FO7" s="15"/>
       <c r="FP7" s="15"/>
       <c r="FQ7" s="15"/>
       <c r="FR7" s="15"/>
       <c r="FS7" s="15"/>
       <c r="FT7" s="15"/>
       <c r="FU7" s="15"/>
       <c r="FV7" s="15"/>
       <c r="FW7" s="15"/>
       <c r="FX7" s="15"/>
       <c r="FY7" s="15"/>
       <c r="FZ7" s="15"/>
     </row>
     <row r="8" spans="1:" customHeight="1" ht="18">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B8" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C8" t="s">
         <v>9</v>
       </c>
       <c r="D8" t="s">
         <v>23</v>
       </c>
       <c r="E8" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>12</v>
       </c>
       <c r="Z8" s="18"/>
       <c r="AA8" s="18"/>
       <c r="AB8" s="18"/>
       <c r="AC8" s="18"/>
       <c r="AD8" s="18"/>
       <c r="AE8" s="18"/>
       <c r="AF8" s="18"/>
       <c r="AG8" s="18"/>
       <c r="AH8" s="18"/>
       <c r="AI8" s="18"/>
       <c r="AJ8" s="18"/>
       <c r="AK8" s="18"/>
       <c r="AL8" s="18"/>
       <c r="AM8" s="18"/>
       <c r="AN8" s="18"/>
       <c r="AO8" s="18"/>
       <c r="AP8" s="18"/>
       <c r="AQ8" s="18"/>
       <c r="AR8" s="18"/>
       <c r="AS8" s="18"/>
       <c r="AT8" s="18"/>
@@ -1559,63 +1571,63 @@
       <c r="FE8" s="18"/>
       <c r="FF8" s="18"/>
       <c r="FG8" s="18"/>
       <c r="FH8" s="18"/>
       <c r="FI8" s="18"/>
       <c r="FJ8" s="18"/>
       <c r="FK8" s="18"/>
       <c r="FL8" s="18"/>
       <c r="FM8" s="18"/>
       <c r="FN8" s="18"/>
       <c r="FO8" s="18"/>
       <c r="FP8" s="18"/>
       <c r="FQ8" s="18"/>
       <c r="FR8" s="18"/>
       <c r="FS8" s="18"/>
       <c r="FT8" s="18"/>
       <c r="FU8" s="18"/>
       <c r="FV8" s="18"/>
       <c r="FW8" s="18"/>
       <c r="FX8" s="18"/>
       <c r="FY8" s="18"/>
       <c r="FZ8" s="18"/>
     </row>
     <row r="9" spans="1:" customHeight="1" ht="18">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C9" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>12</v>
       </c>
       <c r="Z9" s="21"/>
       <c r="AA9" s="21"/>
       <c r="AB9" s="21"/>
       <c r="AC9" s="21"/>
       <c r="AD9" s="21"/>
       <c r="AE9" s="21"/>
       <c r="AF9" s="21"/>
       <c r="AG9" s="21"/>
       <c r="AH9" s="21"/>
       <c r="AI9" s="21"/>
       <c r="AJ9" s="21"/>
       <c r="AK9" s="21"/>
       <c r="AL9" s="21"/>
       <c r="AM9" s="21"/>
       <c r="AN9" s="21"/>
       <c r="AO9" s="21"/>
       <c r="AP9" s="21"/>
       <c r="AQ9" s="21"/>
       <c r="AR9" s="21"/>
       <c r="AS9" s="21"/>
       <c r="AT9" s="21"/>
@@ -1736,63 +1748,63 @@
       <c r="FE9" s="21"/>
       <c r="FF9" s="21"/>
       <c r="FG9" s="21"/>
       <c r="FH9" s="21"/>
       <c r="FI9" s="21"/>
       <c r="FJ9" s="21"/>
       <c r="FK9" s="21"/>
       <c r="FL9" s="21"/>
       <c r="FM9" s="21"/>
       <c r="FN9" s="21"/>
       <c r="FO9" s="21"/>
       <c r="FP9" s="21"/>
       <c r="FQ9" s="21"/>
       <c r="FR9" s="21"/>
       <c r="FS9" s="21"/>
       <c r="FT9" s="21"/>
       <c r="FU9" s="21"/>
       <c r="FV9" s="21"/>
       <c r="FW9" s="21"/>
       <c r="FX9" s="21"/>
       <c r="FY9" s="21"/>
       <c r="FZ9" s="21"/>
     </row>
     <row r="10" spans="1:" customHeight="1" ht="18">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C10" t="s">
         <v>15</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E10" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>12</v>
       </c>
       <c r="Z10" s="24"/>
       <c r="AA10" s="24"/>
       <c r="AB10" s="24"/>
       <c r="AC10" s="24"/>
       <c r="AD10" s="24"/>
       <c r="AE10" s="24"/>
       <c r="AF10" s="24"/>
       <c r="AG10" s="24"/>
       <c r="AH10" s="24"/>
       <c r="AI10" s="24"/>
       <c r="AJ10" s="24"/>
       <c r="AK10" s="24"/>
       <c r="AL10" s="24"/>
       <c r="AM10" s="24"/>
       <c r="AN10" s="24"/>
       <c r="AO10" s="24"/>
       <c r="AP10" s="24"/>
       <c r="AQ10" s="24"/>
       <c r="AR10" s="24"/>
       <c r="AS10" s="24"/>
       <c r="AT10" s="24"/>
@@ -1913,57 +1925,57 @@
       <c r="FE10" s="24"/>
       <c r="FF10" s="24"/>
       <c r="FG10" s="24"/>
       <c r="FH10" s="24"/>
       <c r="FI10" s="24"/>
       <c r="FJ10" s="24"/>
       <c r="FK10" s="24"/>
       <c r="FL10" s="24"/>
       <c r="FM10" s="24"/>
       <c r="FN10" s="24"/>
       <c r="FO10" s="24"/>
       <c r="FP10" s="24"/>
       <c r="FQ10" s="24"/>
       <c r="FR10" s="24"/>
       <c r="FS10" s="24"/>
       <c r="FT10" s="24"/>
       <c r="FU10" s="24"/>
       <c r="FV10" s="24"/>
       <c r="FW10" s="24"/>
       <c r="FX10" s="24"/>
       <c r="FY10" s="24"/>
       <c r="FZ10" s="24"/>
     </row>
     <row r="11" spans="1:" customHeight="1" ht="18">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B11" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C11" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D11" t="s">
         <v>31</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>12</v>
       </c>
       <c r="Z11" s="27"/>
       <c r="AA11" s="27"/>
       <c r="AB11" s="27"/>
       <c r="AC11" s="27"/>
       <c r="AD11" s="27"/>
       <c r="AE11" s="27"/>
       <c r="AF11" s="27"/>
       <c r="AG11" s="27"/>
       <c r="AH11" s="27"/>
       <c r="AI11" s="27"/>
       <c r="AJ11" s="27"/>
       <c r="AK11" s="27"/>
       <c r="AL11" s="27"/>
       <c r="AM11" s="27"/>
       <c r="AN11" s="27"/>
@@ -2090,63 +2102,63 @@
       <c r="FE11" s="27"/>
       <c r="FF11" s="27"/>
       <c r="FG11" s="27"/>
       <c r="FH11" s="27"/>
       <c r="FI11" s="27"/>
       <c r="FJ11" s="27"/>
       <c r="FK11" s="27"/>
       <c r="FL11" s="27"/>
       <c r="FM11" s="27"/>
       <c r="FN11" s="27"/>
       <c r="FO11" s="27"/>
       <c r="FP11" s="27"/>
       <c r="FQ11" s="27"/>
       <c r="FR11" s="27"/>
       <c r="FS11" s="27"/>
       <c r="FT11" s="27"/>
       <c r="FU11" s="27"/>
       <c r="FV11" s="27"/>
       <c r="FW11" s="27"/>
       <c r="FX11" s="27"/>
       <c r="FY11" s="27"/>
       <c r="FZ11" s="27"/>
     </row>
     <row r="12" spans="1:" customHeight="1" ht="18">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B12" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C12" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
         <v>31</v>
       </c>
       <c r="E12" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>12</v>
       </c>
       <c r="Z12" s="30"/>
       <c r="AA12" s="30"/>
       <c r="AB12" s="30"/>
       <c r="AC12" s="30"/>
       <c r="AD12" s="30"/>
       <c r="AE12" s="30"/>
       <c r="AF12" s="30"/>
       <c r="AG12" s="30"/>
       <c r="AH12" s="30"/>
       <c r="AI12" s="30"/>
       <c r="AJ12" s="30"/>
       <c r="AK12" s="30"/>
       <c r="AL12" s="30"/>
       <c r="AM12" s="30"/>
       <c r="AN12" s="30"/>
       <c r="AO12" s="30"/>
       <c r="AP12" s="30"/>
       <c r="AQ12" s="30"/>
       <c r="AR12" s="30"/>
       <c r="AS12" s="30"/>
       <c r="AT12" s="30"/>
@@ -2267,63 +2279,63 @@
       <c r="FE12" s="30"/>
       <c r="FF12" s="30"/>
       <c r="FG12" s="30"/>
       <c r="FH12" s="30"/>
       <c r="FI12" s="30"/>
       <c r="FJ12" s="30"/>
       <c r="FK12" s="30"/>
       <c r="FL12" s="30"/>
       <c r="FM12" s="30"/>
       <c r="FN12" s="30"/>
       <c r="FO12" s="30"/>
       <c r="FP12" s="30"/>
       <c r="FQ12" s="30"/>
       <c r="FR12" s="30"/>
       <c r="FS12" s="30"/>
       <c r="FT12" s="30"/>
       <c r="FU12" s="30"/>
       <c r="FV12" s="30"/>
       <c r="FW12" s="30"/>
       <c r="FX12" s="30"/>
       <c r="FY12" s="30"/>
       <c r="FZ12" s="30"/>
     </row>
     <row r="13" spans="1:" customHeight="1" ht="18">
       <c r="A13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B13" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C13" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D13" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="E13" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>12</v>
       </c>
       <c r="Z13" s="33"/>
       <c r="AA13" s="33"/>
       <c r="AB13" s="33"/>
       <c r="AC13" s="33"/>
       <c r="AD13" s="33"/>
       <c r="AE13" s="33"/>
       <c r="AF13" s="33"/>
       <c r="AG13" s="33"/>
       <c r="AH13" s="33"/>
       <c r="AI13" s="33"/>
       <c r="AJ13" s="33"/>
       <c r="AK13" s="33"/>
       <c r="AL13" s="33"/>
       <c r="AM13" s="33"/>
       <c r="AN13" s="33"/>
       <c r="AO13" s="33"/>
       <c r="AP13" s="33"/>
       <c r="AQ13" s="33"/>
       <c r="AR13" s="33"/>
       <c r="AS13" s="33"/>
       <c r="AT13" s="33"/>