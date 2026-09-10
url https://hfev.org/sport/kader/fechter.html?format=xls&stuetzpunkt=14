--- v0 (2026-07-26)
+++ v1 (2026-09-10)
@@ -12,116 +12,98 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Daten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Kaderfechter</t>
   </si>
   <si>
     <t>Nachname</t>
   </si>
   <si>
     <t>Vorname</t>
   </si>
   <si>
     <t>Verein</t>
   </si>
   <si>
     <t>Kader</t>
   </si>
   <si>
     <t>Disziplin</t>
   </si>
   <si>
     <t>Stuetzpunkt</t>
   </si>
   <si>
-    <t>Janz</t>
-[...8 lines deleted...]
-    <t>TK</t>
+    <t>Ebinger</t>
+  </si>
+  <si>
+    <t>Pia</t>
+  </si>
+  <si>
+    <t>HTG Bad Homburg</t>
+  </si>
+  <si>
+    <t>GLK</t>
   </si>
   <si>
     <t>Damenflorett</t>
   </si>
   <si>
     <t>Rüsselsheim-Wiesbaden</t>
   </si>
   <si>
-    <t>Tenelsen</t>
-[...23 lines deleted...]
-    <t>Konstantin</t>
+    <t>Scheer</t>
+  </si>
+  <si>
+    <t>Emilia</t>
+  </si>
+  <si>
+    <t>FC Rüsselsheim</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="24"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -171,80 +153,62 @@
       <patternFill patternType="solid">
         <fgColor rgb="FFEEEEEE"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border/>
     <border>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thick">
         <color rgb="FFCC0000"/>
       </bottom>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="10">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
@@ -527,63 +491,63 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:FZ7"/>
+  <dimension ref="A1:FZ5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="125" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A7" sqref="A7"/>
+      <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="10.568848" bestFit="true" customWidth="true" style="0"/>
-    <col min="52" max="52" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="78" max="78" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
+    <col min="78" max="78" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="104" max="104" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="130" max="130" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="130" max="130" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="156" max="156" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="182" max="182" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:" customHeight="1" ht="30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="Z1" s="1"/>
     </row>
     <row r="3" spans="1:" customHeight="1" ht="18">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
@@ -761,51 +725,51 @@
       <c r="FK4" s="6"/>
       <c r="FL4" s="6"/>
       <c r="FM4" s="6"/>
       <c r="FN4" s="6"/>
       <c r="FO4" s="6"/>
       <c r="FP4" s="6"/>
       <c r="FQ4" s="6"/>
       <c r="FR4" s="6"/>
       <c r="FS4" s="6"/>
       <c r="FT4" s="6"/>
       <c r="FU4" s="6"/>
       <c r="FV4" s="6"/>
       <c r="FW4" s="6"/>
       <c r="FX4" s="6"/>
       <c r="FY4" s="6"/>
       <c r="FZ4" s="6"/>
     </row>
     <row r="5" spans="1:" customHeight="1" ht="18">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="Z5" s="9"/>
       <c r="AA5" s="9"/>
       <c r="AB5" s="9"/>
       <c r="AC5" s="9"/>
       <c r="AD5" s="9"/>
       <c r="AE5" s="9"/>
       <c r="AF5" s="9"/>
       <c r="AG5" s="9"/>
       <c r="AH5" s="9"/>
       <c r="AI5" s="9"/>
       <c r="AJ5" s="9"/>
       <c r="AK5" s="9"/>
       <c r="AL5" s="9"/>
       <c r="AM5" s="9"/>
       <c r="AN5" s="9"/>
@@ -930,404 +894,50 @@
       <c r="FC5" s="9"/>
       <c r="FD5" s="9"/>
       <c r="FE5" s="9"/>
       <c r="FF5" s="9"/>
       <c r="FG5" s="9"/>
       <c r="FH5" s="9"/>
       <c r="FI5" s="9"/>
       <c r="FJ5" s="9"/>
       <c r="FK5" s="9"/>
       <c r="FL5" s="9"/>
       <c r="FM5" s="9"/>
       <c r="FN5" s="9"/>
       <c r="FO5" s="9"/>
       <c r="FP5" s="9"/>
       <c r="FQ5" s="9"/>
       <c r="FR5" s="9"/>
       <c r="FS5" s="9"/>
       <c r="FT5" s="9"/>
       <c r="FU5" s="9"/>
       <c r="FV5" s="9"/>
       <c r="FW5" s="9"/>
       <c r="FX5" s="9"/>
       <c r="FY5" s="9"/>
       <c r="FZ5" s="9"/>
     </row>
-    <row r="6" spans="1:" customHeight="1" ht="18">
-[...352 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>