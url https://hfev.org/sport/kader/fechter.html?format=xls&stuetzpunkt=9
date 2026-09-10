--- v0 (2026-05-13)
+++ v1 (2026-09-10)
@@ -12,386 +12,437 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Daten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>Kaderfechter</t>
   </si>
   <si>
     <t>Nachname</t>
   </si>
   <si>
     <t>Vorname</t>
   </si>
   <si>
     <t>Verein</t>
   </si>
   <si>
     <t>Kader</t>
   </si>
   <si>
     <t>Disziplin</t>
   </si>
   <si>
     <t>Stuetzpunkt</t>
   </si>
   <si>
-    <t>Barbas</t>
-[...2 lines deleted...]
-    <t>Sebastian</t>
+    <t>Bayer</t>
+  </si>
+  <si>
+    <t>Mighty</t>
+  </si>
+  <si>
+    <t>Frankfurter TV</t>
+  </si>
+  <si>
+    <t>ÜK</t>
+  </si>
+  <si>
+    <t>Herrendegen</t>
+  </si>
+  <si>
+    <t>Rhein-Main</t>
+  </si>
+  <si>
+    <t>Burkert</t>
+  </si>
+  <si>
+    <t>Merle</t>
+  </si>
+  <si>
+    <t>Darmstädter FC</t>
+  </si>
+  <si>
+    <t>Damendegen</t>
+  </si>
+  <si>
+    <t>Cevikol</t>
+  </si>
+  <si>
+    <t>Eda</t>
+  </si>
+  <si>
+    <t>Eintracht Frankfurt</t>
+  </si>
+  <si>
+    <t>Englert</t>
+  </si>
+  <si>
+    <t>Arthur</t>
+  </si>
+  <si>
+    <t>Enoma</t>
+  </si>
+  <si>
+    <t>Caroline</t>
   </si>
   <si>
     <t>FC Offenbach</t>
   </si>
   <si>
-    <t>ÜK</t>
-[...26 lines deleted...]
-    <t>Frankfurter TV</t>
+    <t>Hertweck</t>
+  </si>
+  <si>
+    <t>Andri</t>
   </si>
   <si>
     <t>Mikes</t>
   </si>
   <si>
     <t>Julian</t>
   </si>
   <si>
-    <t>Schuster</t>
+    <t>Rummler</t>
+  </si>
+  <si>
+    <t>Jean</t>
+  </si>
+  <si>
+    <t>Sternberg</t>
+  </si>
+  <si>
+    <t>Ina</t>
+  </si>
+  <si>
+    <t>Tatarov</t>
   </si>
   <si>
     <t>Viktor</t>
   </si>
   <si>
-    <t>Sternberg</t>
-[...8 lines deleted...]
-    <t>Englert</t>
+    <t>Chiang</t>
+  </si>
+  <si>
+    <t>Nico</t>
+  </si>
+  <si>
+    <t>SSG Bensheim</t>
+  </si>
+  <si>
+    <t>TK</t>
+  </si>
+  <si>
+    <t>Fischer</t>
+  </si>
+  <si>
+    <t>Hugo</t>
+  </si>
+  <si>
+    <t>Shmelkova</t>
+  </si>
+  <si>
+    <t>Sofiia</t>
+  </si>
+  <si>
+    <t>Brückmann</t>
+  </si>
+  <si>
+    <t>Bjarne</t>
+  </si>
+  <si>
+    <t>NK2</t>
+  </si>
+  <si>
+    <t>Fey</t>
+  </si>
+  <si>
+    <t>Tom</t>
+  </si>
+  <si>
+    <t>Petrovici</t>
+  </si>
+  <si>
+    <t>Antonia</t>
+  </si>
+  <si>
+    <t>Schwahn</t>
+  </si>
+  <si>
+    <t>Kristina</t>
+  </si>
+  <si>
+    <t>Sun</t>
+  </si>
+  <si>
+    <t>Pujia</t>
+  </si>
+  <si>
+    <t>Arseny</t>
+  </si>
+  <si>
+    <t>Moll</t>
+  </si>
+  <si>
+    <t>Marie</t>
+  </si>
+  <si>
+    <t>LK3</t>
+  </si>
+  <si>
+    <t>Müller</t>
+  </si>
+  <si>
+    <t>Elia</t>
+  </si>
+  <si>
+    <t>Neumann</t>
+  </si>
+  <si>
+    <t>Raphael</t>
+  </si>
+  <si>
+    <t>Lya</t>
   </si>
   <si>
     <t>Charlotte</t>
   </si>
   <si>
-    <t>TK</t>
-[...5 lines deleted...]
-    <t>Louisa</t>
+    <t>LK2</t>
+  </si>
+  <si>
+    <t>Frank</t>
+  </si>
+  <si>
+    <t>Florin</t>
+  </si>
+  <si>
+    <t>Habel</t>
+  </si>
+  <si>
+    <t>Philipp</t>
   </si>
   <si>
     <t>Hartnagel</t>
   </si>
   <si>
     <t>Joschua</t>
   </si>
   <si>
-    <t>SSG Bensheim</t>
-[...95 lines deleted...]
-    <t>LK2</t>
+    <t>Jenal</t>
+  </si>
+  <si>
+    <t>Liv</t>
   </si>
   <si>
     <t>Lawall</t>
   </si>
   <si>
     <t>Olivia</t>
   </si>
   <si>
-    <t>Lya</t>
-[...5 lines deleted...]
-    <t>Pujia</t>
+    <t>Rzepnicka</t>
+  </si>
+  <si>
+    <t>Rizlane</t>
+  </si>
+  <si>
+    <t>Süvern</t>
+  </si>
+  <si>
+    <t>Elio</t>
+  </si>
+  <si>
+    <t>FC Kassel</t>
   </si>
   <si>
     <t>Verhoeven</t>
   </si>
   <si>
     <t>Valentina</t>
   </si>
   <si>
-    <t>Zhang</t>
-[...2 lines deleted...]
-    <t>Haomeng</t>
+    <t>Werner</t>
   </si>
   <si>
     <t>Zhong</t>
   </si>
   <si>
     <t>Kayla</t>
   </si>
   <si>
     <t>Zverev</t>
   </si>
   <si>
     <t>Maja</t>
   </si>
   <si>
-    <t>Chiang</t>
-[...2 lines deleted...]
-    <t>Nico</t>
+    <t>Frares</t>
+  </si>
+  <si>
+    <t>Frederick</t>
   </si>
   <si>
     <t>LK1</t>
   </si>
   <si>
-    <t>Dreß</t>
-[...5 lines deleted...]
-    <t>Habel</t>
+    <t>Fritz</t>
+  </si>
+  <si>
+    <t>Lina</t>
+  </si>
+  <si>
+    <t>Glaser</t>
+  </si>
+  <si>
+    <t>Marlene</t>
   </si>
   <si>
     <t>Annemieke</t>
   </si>
   <si>
-    <t>Philipp</t>
+    <t>Hauttmann</t>
+  </si>
+  <si>
+    <t>Clara</t>
+  </si>
+  <si>
+    <t>Hu</t>
+  </si>
+  <si>
+    <t>Robin</t>
   </si>
   <si>
     <t>Ivanov</t>
   </si>
   <si>
     <t>Iliya</t>
   </si>
   <si>
-    <t>Jenal</t>
-[...17 lines deleted...]
-    <t>VfL Bad Nauheim</t>
+    <t>Jankowski</t>
+  </si>
+  <si>
+    <t>Giuletta</t>
+  </si>
+  <si>
+    <t>Landefeld</t>
+  </si>
+  <si>
+    <t>Janosch</t>
+  </si>
+  <si>
+    <t>TV Dillenburg</t>
   </si>
   <si>
     <t>Mendel</t>
   </si>
   <si>
     <t>Ella</t>
   </si>
   <si>
-    <t>Schütze</t>
-[...2 lines deleted...]
-    <t>Ruben</t>
+    <t>Moosmann</t>
+  </si>
+  <si>
+    <t>Jana</t>
+  </si>
+  <si>
+    <t>Mrosek</t>
+  </si>
+  <si>
+    <t>Hanna</t>
+  </si>
+  <si>
+    <t>Justus</t>
+  </si>
+  <si>
+    <t>Niculescu</t>
+  </si>
+  <si>
+    <t>Dumitru</t>
+  </si>
+  <si>
+    <t>Ratasap</t>
+  </si>
+  <si>
+    <t>Evelyn</t>
   </si>
   <si>
     <t>Rongbin</t>
   </si>
   <si>
-    <t>Fritz</t>
-[...2 lines deleted...]
-    <t>Lina</t>
+    <t>Wang</t>
+  </si>
+  <si>
+    <t>Sophie</t>
+  </si>
+  <si>
+    <t>Yildirtan</t>
+  </si>
+  <si>
+    <t>Kayra</t>
+  </si>
+  <si>
+    <t>Pelin</t>
   </si>
   <si>
     <t>GLK</t>
   </si>
   <si>
-    <t>Mrosek</t>
-[...17 lines deleted...]
-    <t>Sophie</t>
+    <t>Gökhan</t>
+  </si>
+  <si>
+    <t>Dal</t>
+  </si>
+  <si>
+    <t>Pachara</t>
+  </si>
+  <si>
+    <t>Salzer</t>
+  </si>
+  <si>
+    <t>Leonard</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="24"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -441,51 +492,51 @@
       <patternFill patternType="solid">
         <fgColor rgb="FFEEEEEE"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border/>
     <border>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thick">
         <color rgb="FFCC0000"/>
       </bottom>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="148">
+  <cellXfs count="175">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -881,50 +932,131 @@
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1193,59 +1325,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:FZ51"/>
+  <dimension ref="A1:FZ60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="125" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A51" sqref="A51"/>
+      <selection activeCell="A60" sqref="A60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="26" max="26" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="104" max="104" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="130" max="130" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="156" max="156" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="182" max="182" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:" customHeight="1" ht="30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="Z1" s="1"/>
     </row>
     <row r="3" spans="1:" customHeight="1" ht="18">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
@@ -1610,51 +1742,51 @@
       <c r="FQ5" s="9"/>
       <c r="FR5" s="9"/>
       <c r="FS5" s="9"/>
       <c r="FT5" s="9"/>
       <c r="FU5" s="9"/>
       <c r="FV5" s="9"/>
       <c r="FW5" s="9"/>
       <c r="FX5" s="9"/>
       <c r="FY5" s="9"/>
       <c r="FZ5" s="9"/>
     </row>
     <row r="6" spans="1:" customHeight="1" ht="18">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6" t="s">
         <v>18</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="Z6" s="12"/>
       <c r="AA6" s="12"/>
       <c r="AB6" s="12"/>
       <c r="AC6" s="12"/>
       <c r="AD6" s="12"/>
       <c r="AE6" s="12"/>
       <c r="AF6" s="12"/>
       <c r="AG6" s="12"/>
       <c r="AH6" s="12"/>
       <c r="AI6" s="12"/>
       <c r="AJ6" s="12"/>
       <c r="AK6" s="12"/>
       <c r="AL6" s="12"/>
       <c r="AM6" s="12"/>
       <c r="AN6" s="12"/>
       <c r="AO6" s="12"/>
       <c r="AP6" s="12"/>
       <c r="AQ6" s="12"/>
       <c r="AR6" s="12"/>
       <c r="AS6" s="12"/>
       <c r="AT6" s="12"/>
@@ -1781,51 +1913,51 @@
       <c r="FK6" s="12"/>
       <c r="FL6" s="12"/>
       <c r="FM6" s="12"/>
       <c r="FN6" s="12"/>
       <c r="FO6" s="12"/>
       <c r="FP6" s="12"/>
       <c r="FQ6" s="12"/>
       <c r="FR6" s="12"/>
       <c r="FS6" s="12"/>
       <c r="FT6" s="12"/>
       <c r="FU6" s="12"/>
       <c r="FV6" s="12"/>
       <c r="FW6" s="12"/>
       <c r="FX6" s="12"/>
       <c r="FY6" s="12"/>
       <c r="FZ6" s="12"/>
     </row>
     <row r="7" spans="1:" customHeight="1" ht="18">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7" t="s">
         <v>21</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="Z7" s="15"/>
       <c r="AA7" s="15"/>
       <c r="AB7" s="15"/>
       <c r="AC7" s="15"/>
       <c r="AD7" s="15"/>
       <c r="AE7" s="15"/>
       <c r="AF7" s="15"/>
       <c r="AG7" s="15"/>
       <c r="AH7" s="15"/>
       <c r="AI7" s="15"/>
       <c r="AJ7" s="15"/>
       <c r="AK7" s="15"/>
       <c r="AL7" s="15"/>
       <c r="AM7" s="15"/>
       <c r="AN7" s="15"/>
@@ -1958,57 +2090,57 @@
       <c r="FK7" s="15"/>
       <c r="FL7" s="15"/>
       <c r="FM7" s="15"/>
       <c r="FN7" s="15"/>
       <c r="FO7" s="15"/>
       <c r="FP7" s="15"/>
       <c r="FQ7" s="15"/>
       <c r="FR7" s="15"/>
       <c r="FS7" s="15"/>
       <c r="FT7" s="15"/>
       <c r="FU7" s="15"/>
       <c r="FV7" s="15"/>
       <c r="FW7" s="15"/>
       <c r="FX7" s="15"/>
       <c r="FY7" s="15"/>
       <c r="FZ7" s="15"/>
     </row>
     <row r="8" spans="1:" customHeight="1" ht="18">
       <c r="A8" t="s">
         <v>22</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F8" t="s">
         <v>12</v>
       </c>
       <c r="Z8" s="18"/>
       <c r="AA8" s="18"/>
       <c r="AB8" s="18"/>
       <c r="AC8" s="18"/>
       <c r="AD8" s="18"/>
       <c r="AE8" s="18"/>
       <c r="AF8" s="18"/>
       <c r="AG8" s="18"/>
       <c r="AH8" s="18"/>
       <c r="AI8" s="18"/>
       <c r="AJ8" s="18"/>
       <c r="AK8" s="18"/>
       <c r="AL8" s="18"/>
       <c r="AM8" s="18"/>
       <c r="AN8" s="18"/>
       <c r="AO8" s="18"/>
       <c r="AP8" s="18"/>
       <c r="AQ8" s="18"/>
       <c r="AR8" s="18"/>
       <c r="AS8" s="18"/>
       <c r="AT8" s="18"/>
@@ -2129,63 +2261,63 @@
       <c r="FE8" s="18"/>
       <c r="FF8" s="18"/>
       <c r="FG8" s="18"/>
       <c r="FH8" s="18"/>
       <c r="FI8" s="18"/>
       <c r="FJ8" s="18"/>
       <c r="FK8" s="18"/>
       <c r="FL8" s="18"/>
       <c r="FM8" s="18"/>
       <c r="FN8" s="18"/>
       <c r="FO8" s="18"/>
       <c r="FP8" s="18"/>
       <c r="FQ8" s="18"/>
       <c r="FR8" s="18"/>
       <c r="FS8" s="18"/>
       <c r="FT8" s="18"/>
       <c r="FU8" s="18"/>
       <c r="FV8" s="18"/>
       <c r="FW8" s="18"/>
       <c r="FX8" s="18"/>
       <c r="FY8" s="18"/>
       <c r="FZ8" s="18"/>
     </row>
     <row r="9" spans="1:" customHeight="1" ht="18">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C9" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F9" t="s">
         <v>12</v>
       </c>
       <c r="Z9" s="21"/>
       <c r="AA9" s="21"/>
       <c r="AB9" s="21"/>
       <c r="AC9" s="21"/>
       <c r="AD9" s="21"/>
       <c r="AE9" s="21"/>
       <c r="AF9" s="21"/>
       <c r="AG9" s="21"/>
       <c r="AH9" s="21"/>
       <c r="AI9" s="21"/>
       <c r="AJ9" s="21"/>
       <c r="AK9" s="21"/>
       <c r="AL9" s="21"/>
       <c r="AM9" s="21"/>
       <c r="AN9" s="21"/>
       <c r="AO9" s="21"/>
       <c r="AP9" s="21"/>
       <c r="AQ9" s="21"/>
       <c r="AR9" s="21"/>
       <c r="AS9" s="21"/>
       <c r="AT9" s="21"/>
@@ -2306,57 +2438,57 @@
       <c r="FE9" s="21"/>
       <c r="FF9" s="21"/>
       <c r="FG9" s="21"/>
       <c r="FH9" s="21"/>
       <c r="FI9" s="21"/>
       <c r="FJ9" s="21"/>
       <c r="FK9" s="21"/>
       <c r="FL9" s="21"/>
       <c r="FM9" s="21"/>
       <c r="FN9" s="21"/>
       <c r="FO9" s="21"/>
       <c r="FP9" s="21"/>
       <c r="FQ9" s="21"/>
       <c r="FR9" s="21"/>
       <c r="FS9" s="21"/>
       <c r="FT9" s="21"/>
       <c r="FU9" s="21"/>
       <c r="FV9" s="21"/>
       <c r="FW9" s="21"/>
       <c r="FX9" s="21"/>
       <c r="FY9" s="21"/>
       <c r="FZ9" s="21"/>
     </row>
     <row r="10" spans="1:" customHeight="1" ht="18">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B10" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="C10" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" t="s">
         <v>12</v>
       </c>
       <c r="Z10" s="24"/>
       <c r="AA10" s="24"/>
       <c r="AB10" s="24"/>
       <c r="AC10" s="24"/>
       <c r="AD10" s="24"/>
       <c r="AE10" s="24"/>
       <c r="AF10" s="24"/>
       <c r="AG10" s="24"/>
       <c r="AH10" s="24"/>
       <c r="AI10" s="24"/>
       <c r="AJ10" s="24"/>
       <c r="AK10" s="24"/>
       <c r="AL10" s="24"/>
       <c r="AM10" s="24"/>
       <c r="AN10" s="24"/>
@@ -2483,63 +2615,63 @@
       <c r="FE10" s="24"/>
       <c r="FF10" s="24"/>
       <c r="FG10" s="24"/>
       <c r="FH10" s="24"/>
       <c r="FI10" s="24"/>
       <c r="FJ10" s="24"/>
       <c r="FK10" s="24"/>
       <c r="FL10" s="24"/>
       <c r="FM10" s="24"/>
       <c r="FN10" s="24"/>
       <c r="FO10" s="24"/>
       <c r="FP10" s="24"/>
       <c r="FQ10" s="24"/>
       <c r="FR10" s="24"/>
       <c r="FS10" s="24"/>
       <c r="FT10" s="24"/>
       <c r="FU10" s="24"/>
       <c r="FV10" s="24"/>
       <c r="FW10" s="24"/>
       <c r="FX10" s="24"/>
       <c r="FY10" s="24"/>
       <c r="FZ10" s="24"/>
     </row>
     <row r="11" spans="1:" customHeight="1" ht="18">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B11" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C11" t="s">
         <v>15</v>
       </c>
       <c r="D11" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="E11" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>12</v>
       </c>
       <c r="Z11" s="27"/>
       <c r="AA11" s="27"/>
       <c r="AB11" s="27"/>
       <c r="AC11" s="27"/>
       <c r="AD11" s="27"/>
       <c r="AE11" s="27"/>
       <c r="AF11" s="27"/>
       <c r="AG11" s="27"/>
       <c r="AH11" s="27"/>
       <c r="AI11" s="27"/>
       <c r="AJ11" s="27"/>
       <c r="AK11" s="27"/>
       <c r="AL11" s="27"/>
       <c r="AM11" s="27"/>
       <c r="AN11" s="27"/>
       <c r="AO11" s="27"/>
       <c r="AP11" s="27"/>
       <c r="AQ11" s="27"/>
       <c r="AR11" s="27"/>
       <c r="AS11" s="27"/>
       <c r="AT11" s="27"/>
@@ -2660,60 +2792,60 @@
       <c r="FE11" s="27"/>
       <c r="FF11" s="27"/>
       <c r="FG11" s="27"/>
       <c r="FH11" s="27"/>
       <c r="FI11" s="27"/>
       <c r="FJ11" s="27"/>
       <c r="FK11" s="27"/>
       <c r="FL11" s="27"/>
       <c r="FM11" s="27"/>
       <c r="FN11" s="27"/>
       <c r="FO11" s="27"/>
       <c r="FP11" s="27"/>
       <c r="FQ11" s="27"/>
       <c r="FR11" s="27"/>
       <c r="FS11" s="27"/>
       <c r="FT11" s="27"/>
       <c r="FU11" s="27"/>
       <c r="FV11" s="27"/>
       <c r="FW11" s="27"/>
       <c r="FX11" s="27"/>
       <c r="FY11" s="27"/>
       <c r="FZ11" s="27"/>
     </row>
     <row r="12" spans="1:" customHeight="1" ht="18">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C12" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="D12" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
       <c r="F12" t="s">
         <v>12</v>
       </c>
       <c r="Z12" s="30"/>
       <c r="AA12" s="30"/>
       <c r="AB12" s="30"/>
       <c r="AC12" s="30"/>
       <c r="AD12" s="30"/>
       <c r="AE12" s="30"/>
       <c r="AF12" s="30"/>
       <c r="AG12" s="30"/>
       <c r="AH12" s="30"/>
       <c r="AI12" s="30"/>
       <c r="AJ12" s="30"/>
       <c r="AK12" s="30"/>
       <c r="AL12" s="30"/>
       <c r="AM12" s="30"/>
       <c r="AN12" s="30"/>
       <c r="AO12" s="30"/>
       <c r="AP12" s="30"/>
       <c r="AQ12" s="30"/>
@@ -2837,60 +2969,60 @@
       <c r="FE12" s="30"/>
       <c r="FF12" s="30"/>
       <c r="FG12" s="30"/>
       <c r="FH12" s="30"/>
       <c r="FI12" s="30"/>
       <c r="FJ12" s="30"/>
       <c r="FK12" s="30"/>
       <c r="FL12" s="30"/>
       <c r="FM12" s="30"/>
       <c r="FN12" s="30"/>
       <c r="FO12" s="30"/>
       <c r="FP12" s="30"/>
       <c r="FQ12" s="30"/>
       <c r="FR12" s="30"/>
       <c r="FS12" s="30"/>
       <c r="FT12" s="30"/>
       <c r="FU12" s="30"/>
       <c r="FV12" s="30"/>
       <c r="FW12" s="30"/>
       <c r="FX12" s="30"/>
       <c r="FY12" s="30"/>
       <c r="FZ12" s="30"/>
     </row>
     <row r="13" spans="1:" customHeight="1" ht="18">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="D13" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
         <v>12</v>
       </c>
       <c r="Z13" s="33"/>
       <c r="AA13" s="33"/>
       <c r="AB13" s="33"/>
       <c r="AC13" s="33"/>
       <c r="AD13" s="33"/>
       <c r="AE13" s="33"/>
       <c r="AF13" s="33"/>
       <c r="AG13" s="33"/>
       <c r="AH13" s="33"/>
       <c r="AI13" s="33"/>
       <c r="AJ13" s="33"/>
       <c r="AK13" s="33"/>
       <c r="AL13" s="33"/>
       <c r="AM13" s="33"/>
       <c r="AN13" s="33"/>
       <c r="AO13" s="33"/>
       <c r="AP13" s="33"/>
       <c r="AQ13" s="33"/>
@@ -3020,54 +3152,54 @@
       <c r="FK13" s="33"/>
       <c r="FL13" s="33"/>
       <c r="FM13" s="33"/>
       <c r="FN13" s="33"/>
       <c r="FO13" s="33"/>
       <c r="FP13" s="33"/>
       <c r="FQ13" s="33"/>
       <c r="FR13" s="33"/>
       <c r="FS13" s="33"/>
       <c r="FT13" s="33"/>
       <c r="FU13" s="33"/>
       <c r="FV13" s="33"/>
       <c r="FW13" s="33"/>
       <c r="FX13" s="33"/>
       <c r="FY13" s="33"/>
       <c r="FZ13" s="33"/>
     </row>
     <row r="14" spans="1:" customHeight="1" ht="18">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14" t="s">
         <v>36</v>
       </c>
       <c r="C14" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" t="s">
         <v>12</v>
       </c>
       <c r="Z14" s="36"/>
       <c r="AA14" s="36"/>
       <c r="AB14" s="36"/>
       <c r="AC14" s="36"/>
       <c r="AD14" s="36"/>
       <c r="AE14" s="36"/>
       <c r="AF14" s="36"/>
       <c r="AG14" s="36"/>
       <c r="AH14" s="36"/>
       <c r="AI14" s="36"/>
       <c r="AJ14" s="36"/>
       <c r="AK14" s="36"/>
       <c r="AL14" s="36"/>
       <c r="AM14" s="36"/>
       <c r="AN14" s="36"/>
       <c r="AO14" s="36"/>
       <c r="AP14" s="36"/>
       <c r="AQ14" s="36"/>
@@ -3191,63 +3323,63 @@
       <c r="FE14" s="36"/>
       <c r="FF14" s="36"/>
       <c r="FG14" s="36"/>
       <c r="FH14" s="36"/>
       <c r="FI14" s="36"/>
       <c r="FJ14" s="36"/>
       <c r="FK14" s="36"/>
       <c r="FL14" s="36"/>
       <c r="FM14" s="36"/>
       <c r="FN14" s="36"/>
       <c r="FO14" s="36"/>
       <c r="FP14" s="36"/>
       <c r="FQ14" s="36"/>
       <c r="FR14" s="36"/>
       <c r="FS14" s="36"/>
       <c r="FT14" s="36"/>
       <c r="FU14" s="36"/>
       <c r="FV14" s="36"/>
       <c r="FW14" s="36"/>
       <c r="FX14" s="36"/>
       <c r="FY14" s="36"/>
       <c r="FZ14" s="36"/>
     </row>
     <row r="15" spans="1:" customHeight="1" ht="18">
       <c r="A15" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B15" t="s">
+        <v>40</v>
+      </c>
+      <c r="C15" t="s">
+        <v>24</v>
+      </c>
+      <c r="D15" t="s">
         <v>38</v>
       </c>
-      <c r="C15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E15" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F15" t="s">
         <v>12</v>
       </c>
       <c r="Z15" s="39"/>
       <c r="AA15" s="39"/>
       <c r="AB15" s="39"/>
       <c r="AC15" s="39"/>
       <c r="AD15" s="39"/>
       <c r="AE15" s="39"/>
       <c r="AF15" s="39"/>
       <c r="AG15" s="39"/>
       <c r="AH15" s="39"/>
       <c r="AI15" s="39"/>
       <c r="AJ15" s="39"/>
       <c r="AK15" s="39"/>
       <c r="AL15" s="39"/>
       <c r="AM15" s="39"/>
       <c r="AN15" s="39"/>
       <c r="AO15" s="39"/>
       <c r="AP15" s="39"/>
       <c r="AQ15" s="39"/>
       <c r="AR15" s="39"/>
       <c r="AS15" s="39"/>
       <c r="AT15" s="39"/>
@@ -3368,60 +3500,60 @@
       <c r="FE15" s="39"/>
       <c r="FF15" s="39"/>
       <c r="FG15" s="39"/>
       <c r="FH15" s="39"/>
       <c r="FI15" s="39"/>
       <c r="FJ15" s="39"/>
       <c r="FK15" s="39"/>
       <c r="FL15" s="39"/>
       <c r="FM15" s="39"/>
       <c r="FN15" s="39"/>
       <c r="FO15" s="39"/>
       <c r="FP15" s="39"/>
       <c r="FQ15" s="39"/>
       <c r="FR15" s="39"/>
       <c r="FS15" s="39"/>
       <c r="FT15" s="39"/>
       <c r="FU15" s="39"/>
       <c r="FV15" s="39"/>
       <c r="FW15" s="39"/>
       <c r="FX15" s="39"/>
       <c r="FY15" s="39"/>
       <c r="FZ15" s="39"/>
     </row>
     <row r="16" spans="1:" customHeight="1" ht="18">
       <c r="A16" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B16" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C16" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="D16" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="E16" t="s">
         <v>16</v>
       </c>
       <c r="F16" t="s">
         <v>12</v>
       </c>
       <c r="Z16" s="42"/>
       <c r="AA16" s="42"/>
       <c r="AB16" s="42"/>
       <c r="AC16" s="42"/>
       <c r="AD16" s="42"/>
       <c r="AE16" s="42"/>
       <c r="AF16" s="42"/>
       <c r="AG16" s="42"/>
       <c r="AH16" s="42"/>
       <c r="AI16" s="42"/>
       <c r="AJ16" s="42"/>
       <c r="AK16" s="42"/>
       <c r="AL16" s="42"/>
       <c r="AM16" s="42"/>
       <c r="AN16" s="42"/>
       <c r="AO16" s="42"/>
       <c r="AP16" s="42"/>
       <c r="AQ16" s="42"/>
@@ -3545,60 +3677,60 @@
       <c r="FE16" s="42"/>
       <c r="FF16" s="42"/>
       <c r="FG16" s="42"/>
       <c r="FH16" s="42"/>
       <c r="FI16" s="42"/>
       <c r="FJ16" s="42"/>
       <c r="FK16" s="42"/>
       <c r="FL16" s="42"/>
       <c r="FM16" s="42"/>
       <c r="FN16" s="42"/>
       <c r="FO16" s="42"/>
       <c r="FP16" s="42"/>
       <c r="FQ16" s="42"/>
       <c r="FR16" s="42"/>
       <c r="FS16" s="42"/>
       <c r="FT16" s="42"/>
       <c r="FU16" s="42"/>
       <c r="FV16" s="42"/>
       <c r="FW16" s="42"/>
       <c r="FX16" s="42"/>
       <c r="FY16" s="42"/>
       <c r="FZ16" s="42"/>
     </row>
     <row r="17" spans="1:" customHeight="1" ht="18">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B17" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C17" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" t="s">
         <v>12</v>
       </c>
       <c r="Z17" s="45"/>
       <c r="AA17" s="45"/>
       <c r="AB17" s="45"/>
       <c r="AC17" s="45"/>
       <c r="AD17" s="45"/>
       <c r="AE17" s="45"/>
       <c r="AF17" s="45"/>
       <c r="AG17" s="45"/>
       <c r="AH17" s="45"/>
       <c r="AI17" s="45"/>
       <c r="AJ17" s="45"/>
       <c r="AK17" s="45"/>
       <c r="AL17" s="45"/>
       <c r="AM17" s="45"/>
       <c r="AN17" s="45"/>
       <c r="AO17" s="45"/>
       <c r="AP17" s="45"/>
       <c r="AQ17" s="45"/>
@@ -3722,60 +3854,60 @@
       <c r="FE17" s="45"/>
       <c r="FF17" s="45"/>
       <c r="FG17" s="45"/>
       <c r="FH17" s="45"/>
       <c r="FI17" s="45"/>
       <c r="FJ17" s="45"/>
       <c r="FK17" s="45"/>
       <c r="FL17" s="45"/>
       <c r="FM17" s="45"/>
       <c r="FN17" s="45"/>
       <c r="FO17" s="45"/>
       <c r="FP17" s="45"/>
       <c r="FQ17" s="45"/>
       <c r="FR17" s="45"/>
       <c r="FS17" s="45"/>
       <c r="FT17" s="45"/>
       <c r="FU17" s="45"/>
       <c r="FV17" s="45"/>
       <c r="FW17" s="45"/>
       <c r="FX17" s="45"/>
       <c r="FY17" s="45"/>
       <c r="FZ17" s="45"/>
     </row>
     <row r="18" spans="1:" customHeight="1" ht="18">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B18" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C18" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D18" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" t="s">
         <v>12</v>
       </c>
       <c r="Z18" s="48"/>
       <c r="AA18" s="48"/>
       <c r="AB18" s="48"/>
       <c r="AC18" s="48"/>
       <c r="AD18" s="48"/>
       <c r="AE18" s="48"/>
       <c r="AF18" s="48"/>
       <c r="AG18" s="48"/>
       <c r="AH18" s="48"/>
       <c r="AI18" s="48"/>
       <c r="AJ18" s="48"/>
       <c r="AK18" s="48"/>
       <c r="AL18" s="48"/>
       <c r="AM18" s="48"/>
       <c r="AN18" s="48"/>
       <c r="AO18" s="48"/>
       <c r="AP18" s="48"/>
       <c r="AQ18" s="48"/>
@@ -3899,60 +4031,60 @@
       <c r="FE18" s="48"/>
       <c r="FF18" s="48"/>
       <c r="FG18" s="48"/>
       <c r="FH18" s="48"/>
       <c r="FI18" s="48"/>
       <c r="FJ18" s="48"/>
       <c r="FK18" s="48"/>
       <c r="FL18" s="48"/>
       <c r="FM18" s="48"/>
       <c r="FN18" s="48"/>
       <c r="FO18" s="48"/>
       <c r="FP18" s="48"/>
       <c r="FQ18" s="48"/>
       <c r="FR18" s="48"/>
       <c r="FS18" s="48"/>
       <c r="FT18" s="48"/>
       <c r="FU18" s="48"/>
       <c r="FV18" s="48"/>
       <c r="FW18" s="48"/>
       <c r="FX18" s="48"/>
       <c r="FY18" s="48"/>
       <c r="FZ18" s="48"/>
     </row>
     <row r="19" spans="1:" customHeight="1" ht="18">
       <c r="A19" t="s">
+        <v>48</v>
+      </c>
+      <c r="B19" t="s">
+        <v>49</v>
+      </c>
+      <c r="C19" t="s">
+        <v>24</v>
+      </c>
+      <c r="D19" t="s">
         <v>45</v>
-      </c>
-[...7 lines deleted...]
-        <v>43</v>
       </c>
       <c r="E19" t="s">
         <v>16</v>
       </c>
       <c r="F19" t="s">
         <v>12</v>
       </c>
       <c r="Z19" s="51"/>
       <c r="AA19" s="51"/>
       <c r="AB19" s="51"/>
       <c r="AC19" s="51"/>
       <c r="AD19" s="51"/>
       <c r="AE19" s="51"/>
       <c r="AF19" s="51"/>
       <c r="AG19" s="51"/>
       <c r="AH19" s="51"/>
       <c r="AI19" s="51"/>
       <c r="AJ19" s="51"/>
       <c r="AK19" s="51"/>
       <c r="AL19" s="51"/>
       <c r="AM19" s="51"/>
       <c r="AN19" s="51"/>
       <c r="AO19" s="51"/>
       <c r="AP19" s="51"/>
       <c r="AQ19" s="51"/>
@@ -4076,60 +4208,60 @@
       <c r="FE19" s="51"/>
       <c r="FF19" s="51"/>
       <c r="FG19" s="51"/>
       <c r="FH19" s="51"/>
       <c r="FI19" s="51"/>
       <c r="FJ19" s="51"/>
       <c r="FK19" s="51"/>
       <c r="FL19" s="51"/>
       <c r="FM19" s="51"/>
       <c r="FN19" s="51"/>
       <c r="FO19" s="51"/>
       <c r="FP19" s="51"/>
       <c r="FQ19" s="51"/>
       <c r="FR19" s="51"/>
       <c r="FS19" s="51"/>
       <c r="FT19" s="51"/>
       <c r="FU19" s="51"/>
       <c r="FV19" s="51"/>
       <c r="FW19" s="51"/>
       <c r="FX19" s="51"/>
       <c r="FY19" s="51"/>
       <c r="FZ19" s="51"/>
     </row>
     <row r="20" spans="1:" customHeight="1" ht="18">
       <c r="A20" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B20" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C20" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="D20" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E20" t="s">
         <v>16</v>
       </c>
       <c r="F20" t="s">
         <v>12</v>
       </c>
       <c r="Z20" s="54"/>
       <c r="AA20" s="54"/>
       <c r="AB20" s="54"/>
       <c r="AC20" s="54"/>
       <c r="AD20" s="54"/>
       <c r="AE20" s="54"/>
       <c r="AF20" s="54"/>
       <c r="AG20" s="54"/>
       <c r="AH20" s="54"/>
       <c r="AI20" s="54"/>
       <c r="AJ20" s="54"/>
       <c r="AK20" s="54"/>
       <c r="AL20" s="54"/>
       <c r="AM20" s="54"/>
       <c r="AN20" s="54"/>
       <c r="AO20" s="54"/>
       <c r="AP20" s="54"/>
       <c r="AQ20" s="54"/>
@@ -4253,60 +4385,60 @@
       <c r="FE20" s="54"/>
       <c r="FF20" s="54"/>
       <c r="FG20" s="54"/>
       <c r="FH20" s="54"/>
       <c r="FI20" s="54"/>
       <c r="FJ20" s="54"/>
       <c r="FK20" s="54"/>
       <c r="FL20" s="54"/>
       <c r="FM20" s="54"/>
       <c r="FN20" s="54"/>
       <c r="FO20" s="54"/>
       <c r="FP20" s="54"/>
       <c r="FQ20" s="54"/>
       <c r="FR20" s="54"/>
       <c r="FS20" s="54"/>
       <c r="FT20" s="54"/>
       <c r="FU20" s="54"/>
       <c r="FV20" s="54"/>
       <c r="FW20" s="54"/>
       <c r="FX20" s="54"/>
       <c r="FY20" s="54"/>
       <c r="FZ20" s="54"/>
     </row>
     <row r="21" spans="1:" customHeight="1" ht="18">
       <c r="A21" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B21" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C21" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D21" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E21" t="s">
         <v>16</v>
       </c>
       <c r="F21" t="s">
         <v>12</v>
       </c>
       <c r="Z21" s="57"/>
       <c r="AA21" s="57"/>
       <c r="AB21" s="57"/>
       <c r="AC21" s="57"/>
       <c r="AD21" s="57"/>
       <c r="AE21" s="57"/>
       <c r="AF21" s="57"/>
       <c r="AG21" s="57"/>
       <c r="AH21" s="57"/>
       <c r="AI21" s="57"/>
       <c r="AJ21" s="57"/>
       <c r="AK21" s="57"/>
       <c r="AL21" s="57"/>
       <c r="AM21" s="57"/>
       <c r="AN21" s="57"/>
       <c r="AO21" s="57"/>
       <c r="AP21" s="57"/>
       <c r="AQ21" s="57"/>
@@ -4430,63 +4562,63 @@
       <c r="FE21" s="57"/>
       <c r="FF21" s="57"/>
       <c r="FG21" s="57"/>
       <c r="FH21" s="57"/>
       <c r="FI21" s="57"/>
       <c r="FJ21" s="57"/>
       <c r="FK21" s="57"/>
       <c r="FL21" s="57"/>
       <c r="FM21" s="57"/>
       <c r="FN21" s="57"/>
       <c r="FO21" s="57"/>
       <c r="FP21" s="57"/>
       <c r="FQ21" s="57"/>
       <c r="FR21" s="57"/>
       <c r="FS21" s="57"/>
       <c r="FT21" s="57"/>
       <c r="FU21" s="57"/>
       <c r="FV21" s="57"/>
       <c r="FW21" s="57"/>
       <c r="FX21" s="57"/>
       <c r="FY21" s="57"/>
       <c r="FZ21" s="57"/>
     </row>
     <row r="22" spans="1:" customHeight="1" ht="18">
       <c r="A22" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="B22" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C22" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="D22" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="E22" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F22" t="s">
         <v>12</v>
       </c>
       <c r="Z22" s="60"/>
       <c r="AA22" s="60"/>
       <c r="AB22" s="60"/>
       <c r="AC22" s="60"/>
       <c r="AD22" s="60"/>
       <c r="AE22" s="60"/>
       <c r="AF22" s="60"/>
       <c r="AG22" s="60"/>
       <c r="AH22" s="60"/>
       <c r="AI22" s="60"/>
       <c r="AJ22" s="60"/>
       <c r="AK22" s="60"/>
       <c r="AL22" s="60"/>
       <c r="AM22" s="60"/>
       <c r="AN22" s="60"/>
       <c r="AO22" s="60"/>
       <c r="AP22" s="60"/>
       <c r="AQ22" s="60"/>
       <c r="AR22" s="60"/>
       <c r="AS22" s="60"/>
       <c r="AT22" s="60"/>
@@ -4607,63 +4739,63 @@
       <c r="FE22" s="60"/>
       <c r="FF22" s="60"/>
       <c r="FG22" s="60"/>
       <c r="FH22" s="60"/>
       <c r="FI22" s="60"/>
       <c r="FJ22" s="60"/>
       <c r="FK22" s="60"/>
       <c r="FL22" s="60"/>
       <c r="FM22" s="60"/>
       <c r="FN22" s="60"/>
       <c r="FO22" s="60"/>
       <c r="FP22" s="60"/>
       <c r="FQ22" s="60"/>
       <c r="FR22" s="60"/>
       <c r="FS22" s="60"/>
       <c r="FT22" s="60"/>
       <c r="FU22" s="60"/>
       <c r="FV22" s="60"/>
       <c r="FW22" s="60"/>
       <c r="FX22" s="60"/>
       <c r="FY22" s="60"/>
       <c r="FZ22" s="60"/>
     </row>
     <row r="23" spans="1:" customHeight="1" ht="18">
       <c r="A23" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B23" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C23" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D23" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E23" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F23" t="s">
         <v>12</v>
       </c>
       <c r="Z23" s="63"/>
       <c r="AA23" s="63"/>
       <c r="AB23" s="63"/>
       <c r="AC23" s="63"/>
       <c r="AD23" s="63"/>
       <c r="AE23" s="63"/>
       <c r="AF23" s="63"/>
       <c r="AG23" s="63"/>
       <c r="AH23" s="63"/>
       <c r="AI23" s="63"/>
       <c r="AJ23" s="63"/>
       <c r="AK23" s="63"/>
       <c r="AL23" s="63"/>
       <c r="AM23" s="63"/>
       <c r="AN23" s="63"/>
       <c r="AO23" s="63"/>
       <c r="AP23" s="63"/>
       <c r="AQ23" s="63"/>
       <c r="AR23" s="63"/>
       <c r="AS23" s="63"/>
       <c r="AT23" s="63"/>
@@ -4784,63 +4916,63 @@
       <c r="FE23" s="63"/>
       <c r="FF23" s="63"/>
       <c r="FG23" s="63"/>
       <c r="FH23" s="63"/>
       <c r="FI23" s="63"/>
       <c r="FJ23" s="63"/>
       <c r="FK23" s="63"/>
       <c r="FL23" s="63"/>
       <c r="FM23" s="63"/>
       <c r="FN23" s="63"/>
       <c r="FO23" s="63"/>
       <c r="FP23" s="63"/>
       <c r="FQ23" s="63"/>
       <c r="FR23" s="63"/>
       <c r="FS23" s="63"/>
       <c r="FT23" s="63"/>
       <c r="FU23" s="63"/>
       <c r="FV23" s="63"/>
       <c r="FW23" s="63"/>
       <c r="FX23" s="63"/>
       <c r="FY23" s="63"/>
       <c r="FZ23" s="63"/>
     </row>
     <row r="24" spans="1:" customHeight="1" ht="18">
       <c r="A24" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B24" t="s">
+        <v>59</v>
+      </c>
+      <c r="C24" t="s">
+        <v>24</v>
+      </c>
+      <c r="D24" t="s">
         <v>57</v>
       </c>
-      <c r="C24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E24" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F24" t="s">
         <v>12</v>
       </c>
       <c r="Z24" s="66"/>
       <c r="AA24" s="66"/>
       <c r="AB24" s="66"/>
       <c r="AC24" s="66"/>
       <c r="AD24" s="66"/>
       <c r="AE24" s="66"/>
       <c r="AF24" s="66"/>
       <c r="AG24" s="66"/>
       <c r="AH24" s="66"/>
       <c r="AI24" s="66"/>
       <c r="AJ24" s="66"/>
       <c r="AK24" s="66"/>
       <c r="AL24" s="66"/>
       <c r="AM24" s="66"/>
       <c r="AN24" s="66"/>
       <c r="AO24" s="66"/>
       <c r="AP24" s="66"/>
       <c r="AQ24" s="66"/>
       <c r="AR24" s="66"/>
       <c r="AS24" s="66"/>
       <c r="AT24" s="66"/>
@@ -4961,60 +5093,60 @@
       <c r="FE24" s="66"/>
       <c r="FF24" s="66"/>
       <c r="FG24" s="66"/>
       <c r="FH24" s="66"/>
       <c r="FI24" s="66"/>
       <c r="FJ24" s="66"/>
       <c r="FK24" s="66"/>
       <c r="FL24" s="66"/>
       <c r="FM24" s="66"/>
       <c r="FN24" s="66"/>
       <c r="FO24" s="66"/>
       <c r="FP24" s="66"/>
       <c r="FQ24" s="66"/>
       <c r="FR24" s="66"/>
       <c r="FS24" s="66"/>
       <c r="FT24" s="66"/>
       <c r="FU24" s="66"/>
       <c r="FV24" s="66"/>
       <c r="FW24" s="66"/>
       <c r="FX24" s="66"/>
       <c r="FY24" s="66"/>
       <c r="FZ24" s="66"/>
     </row>
     <row r="25" spans="1:" customHeight="1" ht="18">
       <c r="A25" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B25" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C25" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="D25" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25" t="s">
         <v>12</v>
       </c>
       <c r="Z25" s="69"/>
       <c r="AA25" s="69"/>
       <c r="AB25" s="69"/>
       <c r="AC25" s="69"/>
       <c r="AD25" s="69"/>
       <c r="AE25" s="69"/>
       <c r="AF25" s="69"/>
       <c r="AG25" s="69"/>
       <c r="AH25" s="69"/>
       <c r="AI25" s="69"/>
       <c r="AJ25" s="69"/>
       <c r="AK25" s="69"/>
       <c r="AL25" s="69"/>
       <c r="AM25" s="69"/>
       <c r="AN25" s="69"/>
       <c r="AO25" s="69"/>
       <c r="AP25" s="69"/>
       <c r="AQ25" s="69"/>
@@ -5138,63 +5270,63 @@
       <c r="FE25" s="69"/>
       <c r="FF25" s="69"/>
       <c r="FG25" s="69"/>
       <c r="FH25" s="69"/>
       <c r="FI25" s="69"/>
       <c r="FJ25" s="69"/>
       <c r="FK25" s="69"/>
       <c r="FL25" s="69"/>
       <c r="FM25" s="69"/>
       <c r="FN25" s="69"/>
       <c r="FO25" s="69"/>
       <c r="FP25" s="69"/>
       <c r="FQ25" s="69"/>
       <c r="FR25" s="69"/>
       <c r="FS25" s="69"/>
       <c r="FT25" s="69"/>
       <c r="FU25" s="69"/>
       <c r="FV25" s="69"/>
       <c r="FW25" s="69"/>
       <c r="FX25" s="69"/>
       <c r="FY25" s="69"/>
       <c r="FZ25" s="69"/>
     </row>
     <row r="26" spans="1:" customHeight="1" ht="18">
       <c r="A26" t="s">
-        <v>60</v>
+        <v>31</v>
       </c>
       <c r="B26" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C26" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="D26" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E26" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F26" t="s">
         <v>12</v>
       </c>
       <c r="Z26" s="72"/>
       <c r="AA26" s="72"/>
       <c r="AB26" s="72"/>
       <c r="AC26" s="72"/>
       <c r="AD26" s="72"/>
       <c r="AE26" s="72"/>
       <c r="AF26" s="72"/>
       <c r="AG26" s="72"/>
       <c r="AH26" s="72"/>
       <c r="AI26" s="72"/>
       <c r="AJ26" s="72"/>
       <c r="AK26" s="72"/>
       <c r="AL26" s="72"/>
       <c r="AM26" s="72"/>
       <c r="AN26" s="72"/>
       <c r="AO26" s="72"/>
       <c r="AP26" s="72"/>
       <c r="AQ26" s="72"/>
       <c r="AR26" s="72"/>
       <c r="AS26" s="72"/>
       <c r="AT26" s="72"/>
@@ -5315,63 +5447,63 @@
       <c r="FE26" s="72"/>
       <c r="FF26" s="72"/>
       <c r="FG26" s="72"/>
       <c r="FH26" s="72"/>
       <c r="FI26" s="72"/>
       <c r="FJ26" s="72"/>
       <c r="FK26" s="72"/>
       <c r="FL26" s="72"/>
       <c r="FM26" s="72"/>
       <c r="FN26" s="72"/>
       <c r="FO26" s="72"/>
       <c r="FP26" s="72"/>
       <c r="FQ26" s="72"/>
       <c r="FR26" s="72"/>
       <c r="FS26" s="72"/>
       <c r="FT26" s="72"/>
       <c r="FU26" s="72"/>
       <c r="FV26" s="72"/>
       <c r="FW26" s="72"/>
       <c r="FX26" s="72"/>
       <c r="FY26" s="72"/>
       <c r="FZ26" s="72"/>
     </row>
     <row r="27" spans="1:" customHeight="1" ht="18">
       <c r="A27" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B27" t="s">
         <v>63</v>
       </c>
       <c r="C27" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D27" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="E27" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F27" t="s">
         <v>12</v>
       </c>
       <c r="Z27" s="75"/>
       <c r="AA27" s="75"/>
       <c r="AB27" s="75"/>
       <c r="AC27" s="75"/>
       <c r="AD27" s="75"/>
       <c r="AE27" s="75"/>
       <c r="AF27" s="75"/>
       <c r="AG27" s="75"/>
       <c r="AH27" s="75"/>
       <c r="AI27" s="75"/>
       <c r="AJ27" s="75"/>
       <c r="AK27" s="75"/>
       <c r="AL27" s="75"/>
       <c r="AM27" s="75"/>
       <c r="AN27" s="75"/>
       <c r="AO27" s="75"/>
       <c r="AP27" s="75"/>
       <c r="AQ27" s="75"/>
       <c r="AR27" s="75"/>
       <c r="AS27" s="75"/>
       <c r="AT27" s="75"/>
@@ -5492,60 +5624,60 @@
       <c r="FE27" s="75"/>
       <c r="FF27" s="75"/>
       <c r="FG27" s="75"/>
       <c r="FH27" s="75"/>
       <c r="FI27" s="75"/>
       <c r="FJ27" s="75"/>
       <c r="FK27" s="75"/>
       <c r="FL27" s="75"/>
       <c r="FM27" s="75"/>
       <c r="FN27" s="75"/>
       <c r="FO27" s="75"/>
       <c r="FP27" s="75"/>
       <c r="FQ27" s="75"/>
       <c r="FR27" s="75"/>
       <c r="FS27" s="75"/>
       <c r="FT27" s="75"/>
       <c r="FU27" s="75"/>
       <c r="FV27" s="75"/>
       <c r="FW27" s="75"/>
       <c r="FX27" s="75"/>
       <c r="FY27" s="75"/>
       <c r="FZ27" s="75"/>
     </row>
     <row r="28" spans="1:" customHeight="1" ht="18">
       <c r="A28" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B28" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C28" t="s">
         <v>9</v>
       </c>
       <c r="D28" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28" t="s">
         <v>12</v>
       </c>
       <c r="Z28" s="78"/>
       <c r="AA28" s="78"/>
       <c r="AB28" s="78"/>
       <c r="AC28" s="78"/>
       <c r="AD28" s="78"/>
       <c r="AE28" s="78"/>
       <c r="AF28" s="78"/>
       <c r="AG28" s="78"/>
       <c r="AH28" s="78"/>
       <c r="AI28" s="78"/>
       <c r="AJ28" s="78"/>
       <c r="AK28" s="78"/>
       <c r="AL28" s="78"/>
       <c r="AM28" s="78"/>
       <c r="AN28" s="78"/>
       <c r="AO28" s="78"/>
       <c r="AP28" s="78"/>
       <c r="AQ28" s="78"/>
@@ -5675,57 +5807,57 @@
       <c r="FK28" s="78"/>
       <c r="FL28" s="78"/>
       <c r="FM28" s="78"/>
       <c r="FN28" s="78"/>
       <c r="FO28" s="78"/>
       <c r="FP28" s="78"/>
       <c r="FQ28" s="78"/>
       <c r="FR28" s="78"/>
       <c r="FS28" s="78"/>
       <c r="FT28" s="78"/>
       <c r="FU28" s="78"/>
       <c r="FV28" s="78"/>
       <c r="FW28" s="78"/>
       <c r="FX28" s="78"/>
       <c r="FY28" s="78"/>
       <c r="FZ28" s="78"/>
     </row>
     <row r="29" spans="1:" customHeight="1" ht="18">
       <c r="A29" t="s">
         <v>67</v>
       </c>
       <c r="B29" t="s">
         <v>68</v>
       </c>
       <c r="C29" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="D29" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="E29" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F29" t="s">
         <v>12</v>
       </c>
       <c r="Z29" s="81"/>
       <c r="AA29" s="81"/>
       <c r="AB29" s="81"/>
       <c r="AC29" s="81"/>
       <c r="AD29" s="81"/>
       <c r="AE29" s="81"/>
       <c r="AF29" s="81"/>
       <c r="AG29" s="81"/>
       <c r="AH29" s="81"/>
       <c r="AI29" s="81"/>
       <c r="AJ29" s="81"/>
       <c r="AK29" s="81"/>
       <c r="AL29" s="81"/>
       <c r="AM29" s="81"/>
       <c r="AN29" s="81"/>
       <c r="AO29" s="81"/>
       <c r="AP29" s="81"/>
       <c r="AQ29" s="81"/>
       <c r="AR29" s="81"/>
       <c r="AS29" s="81"/>
       <c r="AT29" s="81"/>
@@ -5846,63 +5978,63 @@
       <c r="FE29" s="81"/>
       <c r="FF29" s="81"/>
       <c r="FG29" s="81"/>
       <c r="FH29" s="81"/>
       <c r="FI29" s="81"/>
       <c r="FJ29" s="81"/>
       <c r="FK29" s="81"/>
       <c r="FL29" s="81"/>
       <c r="FM29" s="81"/>
       <c r="FN29" s="81"/>
       <c r="FO29" s="81"/>
       <c r="FP29" s="81"/>
       <c r="FQ29" s="81"/>
       <c r="FR29" s="81"/>
       <c r="FS29" s="81"/>
       <c r="FT29" s="81"/>
       <c r="FU29" s="81"/>
       <c r="FV29" s="81"/>
       <c r="FW29" s="81"/>
       <c r="FX29" s="81"/>
       <c r="FY29" s="81"/>
       <c r="FZ29" s="81"/>
     </row>
     <row r="30" spans="1:" customHeight="1" ht="18">
       <c r="A30" t="s">
-        <v>24</v>
+        <v>69</v>
       </c>
       <c r="B30" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C30" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="D30" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="E30" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F30" t="s">
         <v>12</v>
       </c>
       <c r="Z30" s="84"/>
       <c r="AA30" s="84"/>
       <c r="AB30" s="84"/>
       <c r="AC30" s="84"/>
       <c r="AD30" s="84"/>
       <c r="AE30" s="84"/>
       <c r="AF30" s="84"/>
       <c r="AG30" s="84"/>
       <c r="AH30" s="84"/>
       <c r="AI30" s="84"/>
       <c r="AJ30" s="84"/>
       <c r="AK30" s="84"/>
       <c r="AL30" s="84"/>
       <c r="AM30" s="84"/>
       <c r="AN30" s="84"/>
       <c r="AO30" s="84"/>
       <c r="AP30" s="84"/>
       <c r="AQ30" s="84"/>
       <c r="AR30" s="84"/>
       <c r="AS30" s="84"/>
       <c r="AT30" s="84"/>
@@ -6023,60 +6155,60 @@
       <c r="FE30" s="84"/>
       <c r="FF30" s="84"/>
       <c r="FG30" s="84"/>
       <c r="FH30" s="84"/>
       <c r="FI30" s="84"/>
       <c r="FJ30" s="84"/>
       <c r="FK30" s="84"/>
       <c r="FL30" s="84"/>
       <c r="FM30" s="84"/>
       <c r="FN30" s="84"/>
       <c r="FO30" s="84"/>
       <c r="FP30" s="84"/>
       <c r="FQ30" s="84"/>
       <c r="FR30" s="84"/>
       <c r="FS30" s="84"/>
       <c r="FT30" s="84"/>
       <c r="FU30" s="84"/>
       <c r="FV30" s="84"/>
       <c r="FW30" s="84"/>
       <c r="FX30" s="84"/>
       <c r="FY30" s="84"/>
       <c r="FZ30" s="84"/>
     </row>
     <row r="31" spans="1:" customHeight="1" ht="18">
       <c r="A31" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B31" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C31" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D31" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="E31" t="s">
         <v>16</v>
       </c>
       <c r="F31" t="s">
         <v>12</v>
       </c>
       <c r="Z31" s="87"/>
       <c r="AA31" s="87"/>
       <c r="AB31" s="87"/>
       <c r="AC31" s="87"/>
       <c r="AD31" s="87"/>
       <c r="AE31" s="87"/>
       <c r="AF31" s="87"/>
       <c r="AG31" s="87"/>
       <c r="AH31" s="87"/>
       <c r="AI31" s="87"/>
       <c r="AJ31" s="87"/>
       <c r="AK31" s="87"/>
       <c r="AL31" s="87"/>
       <c r="AM31" s="87"/>
       <c r="AN31" s="87"/>
       <c r="AO31" s="87"/>
       <c r="AP31" s="87"/>
       <c r="AQ31" s="87"/>
@@ -6200,60 +6332,60 @@
       <c r="FE31" s="87"/>
       <c r="FF31" s="87"/>
       <c r="FG31" s="87"/>
       <c r="FH31" s="87"/>
       <c r="FI31" s="87"/>
       <c r="FJ31" s="87"/>
       <c r="FK31" s="87"/>
       <c r="FL31" s="87"/>
       <c r="FM31" s="87"/>
       <c r="FN31" s="87"/>
       <c r="FO31" s="87"/>
       <c r="FP31" s="87"/>
       <c r="FQ31" s="87"/>
       <c r="FR31" s="87"/>
       <c r="FS31" s="87"/>
       <c r="FT31" s="87"/>
       <c r="FU31" s="87"/>
       <c r="FV31" s="87"/>
       <c r="FW31" s="87"/>
       <c r="FX31" s="87"/>
       <c r="FY31" s="87"/>
       <c r="FZ31" s="87"/>
     </row>
     <row r="32" spans="1:" customHeight="1" ht="18">
       <c r="A32" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B32" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C32" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D32" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="E32" t="s">
         <v>16</v>
       </c>
       <c r="F32" t="s">
         <v>12</v>
       </c>
       <c r="Z32" s="90"/>
       <c r="AA32" s="90"/>
       <c r="AB32" s="90"/>
       <c r="AC32" s="90"/>
       <c r="AD32" s="90"/>
       <c r="AE32" s="90"/>
       <c r="AF32" s="90"/>
       <c r="AG32" s="90"/>
       <c r="AH32" s="90"/>
       <c r="AI32" s="90"/>
       <c r="AJ32" s="90"/>
       <c r="AK32" s="90"/>
       <c r="AL32" s="90"/>
       <c r="AM32" s="90"/>
       <c r="AN32" s="90"/>
       <c r="AO32" s="90"/>
       <c r="AP32" s="90"/>
       <c r="AQ32" s="90"/>
@@ -6377,63 +6509,63 @@
       <c r="FE32" s="90"/>
       <c r="FF32" s="90"/>
       <c r="FG32" s="90"/>
       <c r="FH32" s="90"/>
       <c r="FI32" s="90"/>
       <c r="FJ32" s="90"/>
       <c r="FK32" s="90"/>
       <c r="FL32" s="90"/>
       <c r="FM32" s="90"/>
       <c r="FN32" s="90"/>
       <c r="FO32" s="90"/>
       <c r="FP32" s="90"/>
       <c r="FQ32" s="90"/>
       <c r="FR32" s="90"/>
       <c r="FS32" s="90"/>
       <c r="FT32" s="90"/>
       <c r="FU32" s="90"/>
       <c r="FV32" s="90"/>
       <c r="FW32" s="90"/>
       <c r="FX32" s="90"/>
       <c r="FY32" s="90"/>
       <c r="FZ32" s="90"/>
     </row>
     <row r="33" spans="1:" customHeight="1" ht="18">
       <c r="A33" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B33" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C33" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="D33" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="E33" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F33" t="s">
         <v>12</v>
       </c>
       <c r="Z33" s="93"/>
       <c r="AA33" s="93"/>
       <c r="AB33" s="93"/>
       <c r="AC33" s="93"/>
       <c r="AD33" s="93"/>
       <c r="AE33" s="93"/>
       <c r="AF33" s="93"/>
       <c r="AG33" s="93"/>
       <c r="AH33" s="93"/>
       <c r="AI33" s="93"/>
       <c r="AJ33" s="93"/>
       <c r="AK33" s="93"/>
       <c r="AL33" s="93"/>
       <c r="AM33" s="93"/>
       <c r="AN33" s="93"/>
       <c r="AO33" s="93"/>
       <c r="AP33" s="93"/>
       <c r="AQ33" s="93"/>
       <c r="AR33" s="93"/>
       <c r="AS33" s="93"/>
       <c r="AT33" s="93"/>
@@ -6554,63 +6686,63 @@
       <c r="FE33" s="93"/>
       <c r="FF33" s="93"/>
       <c r="FG33" s="93"/>
       <c r="FH33" s="93"/>
       <c r="FI33" s="93"/>
       <c r="FJ33" s="93"/>
       <c r="FK33" s="93"/>
       <c r="FL33" s="93"/>
       <c r="FM33" s="93"/>
       <c r="FN33" s="93"/>
       <c r="FO33" s="93"/>
       <c r="FP33" s="93"/>
       <c r="FQ33" s="93"/>
       <c r="FR33" s="93"/>
       <c r="FS33" s="93"/>
       <c r="FT33" s="93"/>
       <c r="FU33" s="93"/>
       <c r="FV33" s="93"/>
       <c r="FW33" s="93"/>
       <c r="FX33" s="93"/>
       <c r="FY33" s="93"/>
       <c r="FZ33" s="93"/>
     </row>
     <row r="34" spans="1:" customHeight="1" ht="18">
       <c r="A34" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B34" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C34" t="s">
-        <v>9</v>
+        <v>79</v>
       </c>
       <c r="D34" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="E34" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F34" t="s">
         <v>12</v>
       </c>
       <c r="Z34" s="96"/>
       <c r="AA34" s="96"/>
       <c r="AB34" s="96"/>
       <c r="AC34" s="96"/>
       <c r="AD34" s="96"/>
       <c r="AE34" s="96"/>
       <c r="AF34" s="96"/>
       <c r="AG34" s="96"/>
       <c r="AH34" s="96"/>
       <c r="AI34" s="96"/>
       <c r="AJ34" s="96"/>
       <c r="AK34" s="96"/>
       <c r="AL34" s="96"/>
       <c r="AM34" s="96"/>
       <c r="AN34" s="96"/>
       <c r="AO34" s="96"/>
       <c r="AP34" s="96"/>
       <c r="AQ34" s="96"/>
       <c r="AR34" s="96"/>
       <c r="AS34" s="96"/>
       <c r="AT34" s="96"/>
@@ -6731,60 +6863,60 @@
       <c r="FE34" s="96"/>
       <c r="FF34" s="96"/>
       <c r="FG34" s="96"/>
       <c r="FH34" s="96"/>
       <c r="FI34" s="96"/>
       <c r="FJ34" s="96"/>
       <c r="FK34" s="96"/>
       <c r="FL34" s="96"/>
       <c r="FM34" s="96"/>
       <c r="FN34" s="96"/>
       <c r="FO34" s="96"/>
       <c r="FP34" s="96"/>
       <c r="FQ34" s="96"/>
       <c r="FR34" s="96"/>
       <c r="FS34" s="96"/>
       <c r="FT34" s="96"/>
       <c r="FU34" s="96"/>
       <c r="FV34" s="96"/>
       <c r="FW34" s="96"/>
       <c r="FX34" s="96"/>
       <c r="FY34" s="96"/>
       <c r="FZ34" s="96"/>
     </row>
     <row r="35" spans="1:" customHeight="1" ht="18">
       <c r="A35" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B35" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C35" t="s">
         <v>19</v>
       </c>
       <c r="D35" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="E35" t="s">
         <v>16</v>
       </c>
       <c r="F35" t="s">
         <v>12</v>
       </c>
       <c r="Z35" s="99"/>
       <c r="AA35" s="99"/>
       <c r="AB35" s="99"/>
       <c r="AC35" s="99"/>
       <c r="AD35" s="99"/>
       <c r="AE35" s="99"/>
       <c r="AF35" s="99"/>
       <c r="AG35" s="99"/>
       <c r="AH35" s="99"/>
       <c r="AI35" s="99"/>
       <c r="AJ35" s="99"/>
       <c r="AK35" s="99"/>
       <c r="AL35" s="99"/>
       <c r="AM35" s="99"/>
       <c r="AN35" s="99"/>
       <c r="AO35" s="99"/>
       <c r="AP35" s="99"/>
       <c r="AQ35" s="99"/>
@@ -6908,60 +7040,60 @@
       <c r="FE35" s="99"/>
       <c r="FF35" s="99"/>
       <c r="FG35" s="99"/>
       <c r="FH35" s="99"/>
       <c r="FI35" s="99"/>
       <c r="FJ35" s="99"/>
       <c r="FK35" s="99"/>
       <c r="FL35" s="99"/>
       <c r="FM35" s="99"/>
       <c r="FN35" s="99"/>
       <c r="FO35" s="99"/>
       <c r="FP35" s="99"/>
       <c r="FQ35" s="99"/>
       <c r="FR35" s="99"/>
       <c r="FS35" s="99"/>
       <c r="FT35" s="99"/>
       <c r="FU35" s="99"/>
       <c r="FV35" s="99"/>
       <c r="FW35" s="99"/>
       <c r="FX35" s="99"/>
       <c r="FY35" s="99"/>
       <c r="FZ35" s="99"/>
     </row>
     <row r="36" spans="1:" customHeight="1" ht="18">
       <c r="A36" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B36" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="C36" t="s">
-        <v>34</v>
+        <v>79</v>
       </c>
       <c r="D36" t="s">
-        <v>82</v>
+        <v>64</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36" t="s">
         <v>12</v>
       </c>
       <c r="Z36" s="102"/>
       <c r="AA36" s="102"/>
       <c r="AB36" s="102"/>
       <c r="AC36" s="102"/>
       <c r="AD36" s="102"/>
       <c r="AE36" s="102"/>
       <c r="AF36" s="102"/>
       <c r="AG36" s="102"/>
       <c r="AH36" s="102"/>
       <c r="AI36" s="102"/>
       <c r="AJ36" s="102"/>
       <c r="AK36" s="102"/>
       <c r="AL36" s="102"/>
       <c r="AM36" s="102"/>
       <c r="AN36" s="102"/>
       <c r="AO36" s="102"/>
       <c r="AP36" s="102"/>
       <c r="AQ36" s="102"/>
@@ -7091,57 +7223,57 @@
       <c r="FK36" s="102"/>
       <c r="FL36" s="102"/>
       <c r="FM36" s="102"/>
       <c r="FN36" s="102"/>
       <c r="FO36" s="102"/>
       <c r="FP36" s="102"/>
       <c r="FQ36" s="102"/>
       <c r="FR36" s="102"/>
       <c r="FS36" s="102"/>
       <c r="FT36" s="102"/>
       <c r="FU36" s="102"/>
       <c r="FV36" s="102"/>
       <c r="FW36" s="102"/>
       <c r="FX36" s="102"/>
       <c r="FY36" s="102"/>
       <c r="FZ36" s="102"/>
     </row>
     <row r="37" spans="1:" customHeight="1" ht="18">
       <c r="A37" t="s">
         <v>83</v>
       </c>
       <c r="B37" t="s">
         <v>84</v>
       </c>
       <c r="C37" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D37" t="s">
-        <v>82</v>
+        <v>64</v>
       </c>
       <c r="E37" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F37" t="s">
         <v>12</v>
       </c>
       <c r="Z37" s="105"/>
       <c r="AA37" s="105"/>
       <c r="AB37" s="105"/>
       <c r="AC37" s="105"/>
       <c r="AD37" s="105"/>
       <c r="AE37" s="105"/>
       <c r="AF37" s="105"/>
       <c r="AG37" s="105"/>
       <c r="AH37" s="105"/>
       <c r="AI37" s="105"/>
       <c r="AJ37" s="105"/>
       <c r="AK37" s="105"/>
       <c r="AL37" s="105"/>
       <c r="AM37" s="105"/>
       <c r="AN37" s="105"/>
       <c r="AO37" s="105"/>
       <c r="AP37" s="105"/>
       <c r="AQ37" s="105"/>
       <c r="AR37" s="105"/>
       <c r="AS37" s="105"/>
       <c r="AT37" s="105"/>
@@ -7268,54 +7400,54 @@
       <c r="FK37" s="105"/>
       <c r="FL37" s="105"/>
       <c r="FM37" s="105"/>
       <c r="FN37" s="105"/>
       <c r="FO37" s="105"/>
       <c r="FP37" s="105"/>
       <c r="FQ37" s="105"/>
       <c r="FR37" s="105"/>
       <c r="FS37" s="105"/>
       <c r="FT37" s="105"/>
       <c r="FU37" s="105"/>
       <c r="FV37" s="105"/>
       <c r="FW37" s="105"/>
       <c r="FX37" s="105"/>
       <c r="FY37" s="105"/>
       <c r="FZ37" s="105"/>
     </row>
     <row r="38" spans="1:" customHeight="1" ht="18">
       <c r="A38" t="s">
         <v>85</v>
       </c>
       <c r="B38" t="s">
         <v>86</v>
       </c>
       <c r="C38" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="D38" t="s">
-        <v>82</v>
+        <v>64</v>
       </c>
       <c r="E38" t="s">
         <v>16</v>
       </c>
       <c r="F38" t="s">
         <v>12</v>
       </c>
       <c r="Z38" s="108"/>
       <c r="AA38" s="108"/>
       <c r="AB38" s="108"/>
       <c r="AC38" s="108"/>
       <c r="AD38" s="108"/>
       <c r="AE38" s="108"/>
       <c r="AF38" s="108"/>
       <c r="AG38" s="108"/>
       <c r="AH38" s="108"/>
       <c r="AI38" s="108"/>
       <c r="AJ38" s="108"/>
       <c r="AK38" s="108"/>
       <c r="AL38" s="108"/>
       <c r="AM38" s="108"/>
       <c r="AN38" s="108"/>
       <c r="AO38" s="108"/>
       <c r="AP38" s="108"/>
       <c r="AQ38" s="108"/>
@@ -7439,60 +7571,60 @@
       <c r="FE38" s="108"/>
       <c r="FF38" s="108"/>
       <c r="FG38" s="108"/>
       <c r="FH38" s="108"/>
       <c r="FI38" s="108"/>
       <c r="FJ38" s="108"/>
       <c r="FK38" s="108"/>
       <c r="FL38" s="108"/>
       <c r="FM38" s="108"/>
       <c r="FN38" s="108"/>
       <c r="FO38" s="108"/>
       <c r="FP38" s="108"/>
       <c r="FQ38" s="108"/>
       <c r="FR38" s="108"/>
       <c r="FS38" s="108"/>
       <c r="FT38" s="108"/>
       <c r="FU38" s="108"/>
       <c r="FV38" s="108"/>
       <c r="FW38" s="108"/>
       <c r="FX38" s="108"/>
       <c r="FY38" s="108"/>
       <c r="FZ38" s="108"/>
     </row>
     <row r="39" spans="1:" customHeight="1" ht="18">
       <c r="A39" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B39" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C39" t="s">
-        <v>34</v>
+        <v>79</v>
       </c>
       <c r="D39" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="E39" t="s">
         <v>11</v>
       </c>
       <c r="F39" t="s">
         <v>12</v>
       </c>
       <c r="Z39" s="111"/>
       <c r="AA39" s="111"/>
       <c r="AB39" s="111"/>
       <c r="AC39" s="111"/>
       <c r="AD39" s="111"/>
       <c r="AE39" s="111"/>
       <c r="AF39" s="111"/>
       <c r="AG39" s="111"/>
       <c r="AH39" s="111"/>
       <c r="AI39" s="111"/>
       <c r="AJ39" s="111"/>
       <c r="AK39" s="111"/>
       <c r="AL39" s="111"/>
       <c r="AM39" s="111"/>
       <c r="AN39" s="111"/>
       <c r="AO39" s="111"/>
       <c r="AP39" s="111"/>
       <c r="AQ39" s="111"/>
@@ -7616,63 +7748,63 @@
       <c r="FE39" s="111"/>
       <c r="FF39" s="111"/>
       <c r="FG39" s="111"/>
       <c r="FH39" s="111"/>
       <c r="FI39" s="111"/>
       <c r="FJ39" s="111"/>
       <c r="FK39" s="111"/>
       <c r="FL39" s="111"/>
       <c r="FM39" s="111"/>
       <c r="FN39" s="111"/>
       <c r="FO39" s="111"/>
       <c r="FP39" s="111"/>
       <c r="FQ39" s="111"/>
       <c r="FR39" s="111"/>
       <c r="FS39" s="111"/>
       <c r="FT39" s="111"/>
       <c r="FU39" s="111"/>
       <c r="FV39" s="111"/>
       <c r="FW39" s="111"/>
       <c r="FX39" s="111"/>
       <c r="FY39" s="111"/>
       <c r="FZ39" s="111"/>
     </row>
     <row r="40" spans="1:" customHeight="1" ht="18">
       <c r="A40" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B40" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C40" t="s">
         <v>9</v>
       </c>
       <c r="D40" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="E40" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F40" t="s">
         <v>12</v>
       </c>
       <c r="Z40" s="114"/>
       <c r="AA40" s="114"/>
       <c r="AB40" s="114"/>
       <c r="AC40" s="114"/>
       <c r="AD40" s="114"/>
       <c r="AE40" s="114"/>
       <c r="AF40" s="114"/>
       <c r="AG40" s="114"/>
       <c r="AH40" s="114"/>
       <c r="AI40" s="114"/>
       <c r="AJ40" s="114"/>
       <c r="AK40" s="114"/>
       <c r="AL40" s="114"/>
       <c r="AM40" s="114"/>
       <c r="AN40" s="114"/>
       <c r="AO40" s="114"/>
       <c r="AP40" s="114"/>
       <c r="AQ40" s="114"/>
       <c r="AR40" s="114"/>
       <c r="AS40" s="114"/>
       <c r="AT40" s="114"/>
@@ -7793,60 +7925,60 @@
       <c r="FE40" s="114"/>
       <c r="FF40" s="114"/>
       <c r="FG40" s="114"/>
       <c r="FH40" s="114"/>
       <c r="FI40" s="114"/>
       <c r="FJ40" s="114"/>
       <c r="FK40" s="114"/>
       <c r="FL40" s="114"/>
       <c r="FM40" s="114"/>
       <c r="FN40" s="114"/>
       <c r="FO40" s="114"/>
       <c r="FP40" s="114"/>
       <c r="FQ40" s="114"/>
       <c r="FR40" s="114"/>
       <c r="FS40" s="114"/>
       <c r="FT40" s="114"/>
       <c r="FU40" s="114"/>
       <c r="FV40" s="114"/>
       <c r="FW40" s="114"/>
       <c r="FX40" s="114"/>
       <c r="FY40" s="114"/>
       <c r="FZ40" s="114"/>
     </row>
     <row r="41" spans="1:" customHeight="1" ht="18">
       <c r="A41" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B41" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C41" t="s">
-        <v>19</v>
+        <v>79</v>
       </c>
       <c r="D41" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="E41" t="s">
         <v>16</v>
       </c>
       <c r="F41" t="s">
         <v>12</v>
       </c>
       <c r="Z41" s="117"/>
       <c r="AA41" s="117"/>
       <c r="AB41" s="117"/>
       <c r="AC41" s="117"/>
       <c r="AD41" s="117"/>
       <c r="AE41" s="117"/>
       <c r="AF41" s="117"/>
       <c r="AG41" s="117"/>
       <c r="AH41" s="117"/>
       <c r="AI41" s="117"/>
       <c r="AJ41" s="117"/>
       <c r="AK41" s="117"/>
       <c r="AL41" s="117"/>
       <c r="AM41" s="117"/>
       <c r="AN41" s="117"/>
       <c r="AO41" s="117"/>
       <c r="AP41" s="117"/>
       <c r="AQ41" s="117"/>
@@ -7970,60 +8102,60 @@
       <c r="FE41" s="117"/>
       <c r="FF41" s="117"/>
       <c r="FG41" s="117"/>
       <c r="FH41" s="117"/>
       <c r="FI41" s="117"/>
       <c r="FJ41" s="117"/>
       <c r="FK41" s="117"/>
       <c r="FL41" s="117"/>
       <c r="FM41" s="117"/>
       <c r="FN41" s="117"/>
       <c r="FO41" s="117"/>
       <c r="FP41" s="117"/>
       <c r="FQ41" s="117"/>
       <c r="FR41" s="117"/>
       <c r="FS41" s="117"/>
       <c r="FT41" s="117"/>
       <c r="FU41" s="117"/>
       <c r="FV41" s="117"/>
       <c r="FW41" s="117"/>
       <c r="FX41" s="117"/>
       <c r="FY41" s="117"/>
       <c r="FZ41" s="117"/>
     </row>
     <row r="42" spans="1:" customHeight="1" ht="18">
       <c r="A42" t="s">
-        <v>92</v>
+        <v>67</v>
       </c>
       <c r="B42" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C42" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="D42" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="E42" t="s">
         <v>16</v>
       </c>
       <c r="F42" t="s">
         <v>12</v>
       </c>
       <c r="Z42" s="120"/>
       <c r="AA42" s="120"/>
       <c r="AB42" s="120"/>
       <c r="AC42" s="120"/>
       <c r="AD42" s="120"/>
       <c r="AE42" s="120"/>
       <c r="AF42" s="120"/>
       <c r="AG42" s="120"/>
       <c r="AH42" s="120"/>
       <c r="AI42" s="120"/>
       <c r="AJ42" s="120"/>
       <c r="AK42" s="120"/>
       <c r="AL42" s="120"/>
       <c r="AM42" s="120"/>
       <c r="AN42" s="120"/>
       <c r="AO42" s="120"/>
       <c r="AP42" s="120"/>
       <c r="AQ42" s="120"/>
@@ -8147,60 +8279,60 @@
       <c r="FE42" s="120"/>
       <c r="FF42" s="120"/>
       <c r="FG42" s="120"/>
       <c r="FH42" s="120"/>
       <c r="FI42" s="120"/>
       <c r="FJ42" s="120"/>
       <c r="FK42" s="120"/>
       <c r="FL42" s="120"/>
       <c r="FM42" s="120"/>
       <c r="FN42" s="120"/>
       <c r="FO42" s="120"/>
       <c r="FP42" s="120"/>
       <c r="FQ42" s="120"/>
       <c r="FR42" s="120"/>
       <c r="FS42" s="120"/>
       <c r="FT42" s="120"/>
       <c r="FU42" s="120"/>
       <c r="FV42" s="120"/>
       <c r="FW42" s="120"/>
       <c r="FX42" s="120"/>
       <c r="FY42" s="120"/>
       <c r="FZ42" s="120"/>
     </row>
     <row r="43" spans="1:" customHeight="1" ht="18">
       <c r="A43" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B43" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C43" t="s">
-        <v>96</v>
+        <v>9</v>
       </c>
       <c r="D43" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="E43" t="s">
         <v>16</v>
       </c>
       <c r="F43" t="s">
         <v>12</v>
       </c>
       <c r="Z43" s="123"/>
       <c r="AA43" s="123"/>
       <c r="AB43" s="123"/>
       <c r="AC43" s="123"/>
       <c r="AD43" s="123"/>
       <c r="AE43" s="123"/>
       <c r="AF43" s="123"/>
       <c r="AG43" s="123"/>
       <c r="AH43" s="123"/>
       <c r="AI43" s="123"/>
       <c r="AJ43" s="123"/>
       <c r="AK43" s="123"/>
       <c r="AL43" s="123"/>
       <c r="AM43" s="123"/>
       <c r="AN43" s="123"/>
       <c r="AO43" s="123"/>
       <c r="AP43" s="123"/>
       <c r="AQ43" s="123"/>
@@ -8330,57 +8462,57 @@
       <c r="FK43" s="123"/>
       <c r="FL43" s="123"/>
       <c r="FM43" s="123"/>
       <c r="FN43" s="123"/>
       <c r="FO43" s="123"/>
       <c r="FP43" s="123"/>
       <c r="FQ43" s="123"/>
       <c r="FR43" s="123"/>
       <c r="FS43" s="123"/>
       <c r="FT43" s="123"/>
       <c r="FU43" s="123"/>
       <c r="FV43" s="123"/>
       <c r="FW43" s="123"/>
       <c r="FX43" s="123"/>
       <c r="FY43" s="123"/>
       <c r="FZ43" s="123"/>
     </row>
     <row r="44" spans="1:" customHeight="1" ht="18">
       <c r="A44" t="s">
         <v>97</v>
       </c>
       <c r="B44" t="s">
         <v>98</v>
       </c>
       <c r="C44" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D44" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="E44" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F44" t="s">
         <v>12</v>
       </c>
       <c r="Z44" s="126"/>
       <c r="AA44" s="126"/>
       <c r="AB44" s="126"/>
       <c r="AC44" s="126"/>
       <c r="AD44" s="126"/>
       <c r="AE44" s="126"/>
       <c r="AF44" s="126"/>
       <c r="AG44" s="126"/>
       <c r="AH44" s="126"/>
       <c r="AI44" s="126"/>
       <c r="AJ44" s="126"/>
       <c r="AK44" s="126"/>
       <c r="AL44" s="126"/>
       <c r="AM44" s="126"/>
       <c r="AN44" s="126"/>
       <c r="AO44" s="126"/>
       <c r="AP44" s="126"/>
       <c r="AQ44" s="126"/>
       <c r="AR44" s="126"/>
       <c r="AS44" s="126"/>
       <c r="AT44" s="126"/>
@@ -8507,54 +8639,54 @@
       <c r="FK44" s="126"/>
       <c r="FL44" s="126"/>
       <c r="FM44" s="126"/>
       <c r="FN44" s="126"/>
       <c r="FO44" s="126"/>
       <c r="FP44" s="126"/>
       <c r="FQ44" s="126"/>
       <c r="FR44" s="126"/>
       <c r="FS44" s="126"/>
       <c r="FT44" s="126"/>
       <c r="FU44" s="126"/>
       <c r="FV44" s="126"/>
       <c r="FW44" s="126"/>
       <c r="FX44" s="126"/>
       <c r="FY44" s="126"/>
       <c r="FZ44" s="126"/>
     </row>
     <row r="45" spans="1:" customHeight="1" ht="18">
       <c r="A45" t="s">
         <v>99</v>
       </c>
       <c r="B45" t="s">
         <v>100</v>
       </c>
       <c r="C45" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="D45" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="E45" t="s">
         <v>11</v>
       </c>
       <c r="F45" t="s">
         <v>12</v>
       </c>
       <c r="Z45" s="129"/>
       <c r="AA45" s="129"/>
       <c r="AB45" s="129"/>
       <c r="AC45" s="129"/>
       <c r="AD45" s="129"/>
       <c r="AE45" s="129"/>
       <c r="AF45" s="129"/>
       <c r="AG45" s="129"/>
       <c r="AH45" s="129"/>
       <c r="AI45" s="129"/>
       <c r="AJ45" s="129"/>
       <c r="AK45" s="129"/>
       <c r="AL45" s="129"/>
       <c r="AM45" s="129"/>
       <c r="AN45" s="129"/>
       <c r="AO45" s="129"/>
       <c r="AP45" s="129"/>
       <c r="AQ45" s="129"/>
@@ -8678,63 +8810,63 @@
       <c r="FE45" s="129"/>
       <c r="FF45" s="129"/>
       <c r="FG45" s="129"/>
       <c r="FH45" s="129"/>
       <c r="FI45" s="129"/>
       <c r="FJ45" s="129"/>
       <c r="FK45" s="129"/>
       <c r="FL45" s="129"/>
       <c r="FM45" s="129"/>
       <c r="FN45" s="129"/>
       <c r="FO45" s="129"/>
       <c r="FP45" s="129"/>
       <c r="FQ45" s="129"/>
       <c r="FR45" s="129"/>
       <c r="FS45" s="129"/>
       <c r="FT45" s="129"/>
       <c r="FU45" s="129"/>
       <c r="FV45" s="129"/>
       <c r="FW45" s="129"/>
       <c r="FX45" s="129"/>
       <c r="FY45" s="129"/>
       <c r="FZ45" s="129"/>
     </row>
     <row r="46" spans="1:" customHeight="1" ht="18">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>101</v>
       </c>
       <c r="B46" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C46" t="s">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="D46" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="E46" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F46" t="s">
         <v>12</v>
       </c>
       <c r="Z46" s="132"/>
       <c r="AA46" s="132"/>
       <c r="AB46" s="132"/>
       <c r="AC46" s="132"/>
       <c r="AD46" s="132"/>
       <c r="AE46" s="132"/>
       <c r="AF46" s="132"/>
       <c r="AG46" s="132"/>
       <c r="AH46" s="132"/>
       <c r="AI46" s="132"/>
       <c r="AJ46" s="132"/>
       <c r="AK46" s="132"/>
       <c r="AL46" s="132"/>
       <c r="AM46" s="132"/>
       <c r="AN46" s="132"/>
       <c r="AO46" s="132"/>
       <c r="AP46" s="132"/>
       <c r="AQ46" s="132"/>
       <c r="AR46" s="132"/>
       <c r="AS46" s="132"/>
       <c r="AT46" s="132"/>
@@ -8855,63 +8987,63 @@
       <c r="FE46" s="132"/>
       <c r="FF46" s="132"/>
       <c r="FG46" s="132"/>
       <c r="FH46" s="132"/>
       <c r="FI46" s="132"/>
       <c r="FJ46" s="132"/>
       <c r="FK46" s="132"/>
       <c r="FL46" s="132"/>
       <c r="FM46" s="132"/>
       <c r="FN46" s="132"/>
       <c r="FO46" s="132"/>
       <c r="FP46" s="132"/>
       <c r="FQ46" s="132"/>
       <c r="FR46" s="132"/>
       <c r="FS46" s="132"/>
       <c r="FT46" s="132"/>
       <c r="FU46" s="132"/>
       <c r="FV46" s="132"/>
       <c r="FW46" s="132"/>
       <c r="FX46" s="132"/>
       <c r="FY46" s="132"/>
       <c r="FZ46" s="132"/>
     </row>
     <row r="47" spans="1:" customHeight="1" ht="18">
       <c r="A47" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B47" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C47" t="s">
-        <v>19</v>
+        <v>105</v>
       </c>
       <c r="D47" t="s">
-        <v>104</v>
+        <v>89</v>
       </c>
       <c r="E47" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F47" t="s">
         <v>12</v>
       </c>
       <c r="Z47" s="135"/>
       <c r="AA47" s="135"/>
       <c r="AB47" s="135"/>
       <c r="AC47" s="135"/>
       <c r="AD47" s="135"/>
       <c r="AE47" s="135"/>
       <c r="AF47" s="135"/>
       <c r="AG47" s="135"/>
       <c r="AH47" s="135"/>
       <c r="AI47" s="135"/>
       <c r="AJ47" s="135"/>
       <c r="AK47" s="135"/>
       <c r="AL47" s="135"/>
       <c r="AM47" s="135"/>
       <c r="AN47" s="135"/>
       <c r="AO47" s="135"/>
       <c r="AP47" s="135"/>
       <c r="AQ47" s="135"/>
       <c r="AR47" s="135"/>
       <c r="AS47" s="135"/>
       <c r="AT47" s="135"/>
@@ -9032,60 +9164,60 @@
       <c r="FE47" s="135"/>
       <c r="FF47" s="135"/>
       <c r="FG47" s="135"/>
       <c r="FH47" s="135"/>
       <c r="FI47" s="135"/>
       <c r="FJ47" s="135"/>
       <c r="FK47" s="135"/>
       <c r="FL47" s="135"/>
       <c r="FM47" s="135"/>
       <c r="FN47" s="135"/>
       <c r="FO47" s="135"/>
       <c r="FP47" s="135"/>
       <c r="FQ47" s="135"/>
       <c r="FR47" s="135"/>
       <c r="FS47" s="135"/>
       <c r="FT47" s="135"/>
       <c r="FU47" s="135"/>
       <c r="FV47" s="135"/>
       <c r="FW47" s="135"/>
       <c r="FX47" s="135"/>
       <c r="FY47" s="135"/>
       <c r="FZ47" s="135"/>
     </row>
     <row r="48" spans="1:" customHeight="1" ht="18">
       <c r="A48" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B48" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C48" t="s">
         <v>19</v>
       </c>
       <c r="D48" t="s">
-        <v>104</v>
+        <v>89</v>
       </c>
       <c r="E48" t="s">
         <v>16</v>
       </c>
       <c r="F48" t="s">
         <v>12</v>
       </c>
       <c r="Z48" s="138"/>
       <c r="AA48" s="138"/>
       <c r="AB48" s="138"/>
       <c r="AC48" s="138"/>
       <c r="AD48" s="138"/>
       <c r="AE48" s="138"/>
       <c r="AF48" s="138"/>
       <c r="AG48" s="138"/>
       <c r="AH48" s="138"/>
       <c r="AI48" s="138"/>
       <c r="AJ48" s="138"/>
       <c r="AK48" s="138"/>
       <c r="AL48" s="138"/>
       <c r="AM48" s="138"/>
       <c r="AN48" s="138"/>
       <c r="AO48" s="138"/>
       <c r="AP48" s="138"/>
       <c r="AQ48" s="138"/>
@@ -9209,63 +9341,63 @@
       <c r="FE48" s="138"/>
       <c r="FF48" s="138"/>
       <c r="FG48" s="138"/>
       <c r="FH48" s="138"/>
       <c r="FI48" s="138"/>
       <c r="FJ48" s="138"/>
       <c r="FK48" s="138"/>
       <c r="FL48" s="138"/>
       <c r="FM48" s="138"/>
       <c r="FN48" s="138"/>
       <c r="FO48" s="138"/>
       <c r="FP48" s="138"/>
       <c r="FQ48" s="138"/>
       <c r="FR48" s="138"/>
       <c r="FS48" s="138"/>
       <c r="FT48" s="138"/>
       <c r="FU48" s="138"/>
       <c r="FV48" s="138"/>
       <c r="FW48" s="138"/>
       <c r="FX48" s="138"/>
       <c r="FY48" s="138"/>
       <c r="FZ48" s="138"/>
     </row>
     <row r="49" spans="1:" customHeight="1" ht="18">
       <c r="A49" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="B49" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C49" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D49" t="s">
-        <v>104</v>
+        <v>89</v>
       </c>
       <c r="E49" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F49" t="s">
         <v>12</v>
       </c>
       <c r="Z49" s="141"/>
       <c r="AA49" s="141"/>
       <c r="AB49" s="141"/>
       <c r="AC49" s="141"/>
       <c r="AD49" s="141"/>
       <c r="AE49" s="141"/>
       <c r="AF49" s="141"/>
       <c r="AG49" s="141"/>
       <c r="AH49" s="141"/>
       <c r="AI49" s="141"/>
       <c r="AJ49" s="141"/>
       <c r="AK49" s="141"/>
       <c r="AL49" s="141"/>
       <c r="AM49" s="141"/>
       <c r="AN49" s="141"/>
       <c r="AO49" s="141"/>
       <c r="AP49" s="141"/>
       <c r="AQ49" s="141"/>
       <c r="AR49" s="141"/>
       <c r="AS49" s="141"/>
       <c r="AT49" s="141"/>
@@ -9386,63 +9518,63 @@
       <c r="FE49" s="141"/>
       <c r="FF49" s="141"/>
       <c r="FG49" s="141"/>
       <c r="FH49" s="141"/>
       <c r="FI49" s="141"/>
       <c r="FJ49" s="141"/>
       <c r="FK49" s="141"/>
       <c r="FL49" s="141"/>
       <c r="FM49" s="141"/>
       <c r="FN49" s="141"/>
       <c r="FO49" s="141"/>
       <c r="FP49" s="141"/>
       <c r="FQ49" s="141"/>
       <c r="FR49" s="141"/>
       <c r="FS49" s="141"/>
       <c r="FT49" s="141"/>
       <c r="FU49" s="141"/>
       <c r="FV49" s="141"/>
       <c r="FW49" s="141"/>
       <c r="FX49" s="141"/>
       <c r="FY49" s="141"/>
       <c r="FZ49" s="141"/>
     </row>
     <row r="50" spans="1:" customHeight="1" ht="18">
       <c r="A50" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B50" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C50" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="D50" t="s">
-        <v>104</v>
+        <v>89</v>
       </c>
       <c r="E50" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F50" t="s">
         <v>12</v>
       </c>
       <c r="Z50" s="144"/>
       <c r="AA50" s="144"/>
       <c r="AB50" s="144"/>
       <c r="AC50" s="144"/>
       <c r="AD50" s="144"/>
       <c r="AE50" s="144"/>
       <c r="AF50" s="144"/>
       <c r="AG50" s="144"/>
       <c r="AH50" s="144"/>
       <c r="AI50" s="144"/>
       <c r="AJ50" s="144"/>
       <c r="AK50" s="144"/>
       <c r="AL50" s="144"/>
       <c r="AM50" s="144"/>
       <c r="AN50" s="144"/>
       <c r="AO50" s="144"/>
       <c r="AP50" s="144"/>
       <c r="AQ50" s="144"/>
       <c r="AR50" s="144"/>
       <c r="AS50" s="144"/>
       <c r="AT50" s="144"/>
@@ -9563,63 +9695,63 @@
       <c r="FE50" s="144"/>
       <c r="FF50" s="144"/>
       <c r="FG50" s="144"/>
       <c r="FH50" s="144"/>
       <c r="FI50" s="144"/>
       <c r="FJ50" s="144"/>
       <c r="FK50" s="144"/>
       <c r="FL50" s="144"/>
       <c r="FM50" s="144"/>
       <c r="FN50" s="144"/>
       <c r="FO50" s="144"/>
       <c r="FP50" s="144"/>
       <c r="FQ50" s="144"/>
       <c r="FR50" s="144"/>
       <c r="FS50" s="144"/>
       <c r="FT50" s="144"/>
       <c r="FU50" s="144"/>
       <c r="FV50" s="144"/>
       <c r="FW50" s="144"/>
       <c r="FX50" s="144"/>
       <c r="FY50" s="144"/>
       <c r="FZ50" s="144"/>
     </row>
     <row r="51" spans="1:" customHeight="1" ht="18">
       <c r="A51" t="s">
-        <v>110</v>
+        <v>60</v>
       </c>
       <c r="B51" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C51" t="s">
         <v>19</v>
       </c>
       <c r="D51" t="s">
-        <v>104</v>
+        <v>89</v>
       </c>
       <c r="E51" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F51" t="s">
         <v>12</v>
       </c>
       <c r="Z51" s="147"/>
       <c r="AA51" s="147"/>
       <c r="AB51" s="147"/>
       <c r="AC51" s="147"/>
       <c r="AD51" s="147"/>
       <c r="AE51" s="147"/>
       <c r="AF51" s="147"/>
       <c r="AG51" s="147"/>
       <c r="AH51" s="147"/>
       <c r="AI51" s="147"/>
       <c r="AJ51" s="147"/>
       <c r="AK51" s="147"/>
       <c r="AL51" s="147"/>
       <c r="AM51" s="147"/>
       <c r="AN51" s="147"/>
       <c r="AO51" s="147"/>
       <c r="AP51" s="147"/>
       <c r="AQ51" s="147"/>
       <c r="AR51" s="147"/>
       <c r="AS51" s="147"/>
       <c r="AT51" s="147"/>
@@ -9738,50 +9870,1643 @@
       <c r="FC51" s="147"/>
       <c r="FD51" s="147"/>
       <c r="FE51" s="147"/>
       <c r="FF51" s="147"/>
       <c r="FG51" s="147"/>
       <c r="FH51" s="147"/>
       <c r="FI51" s="147"/>
       <c r="FJ51" s="147"/>
       <c r="FK51" s="147"/>
       <c r="FL51" s="147"/>
       <c r="FM51" s="147"/>
       <c r="FN51" s="147"/>
       <c r="FO51" s="147"/>
       <c r="FP51" s="147"/>
       <c r="FQ51" s="147"/>
       <c r="FR51" s="147"/>
       <c r="FS51" s="147"/>
       <c r="FT51" s="147"/>
       <c r="FU51" s="147"/>
       <c r="FV51" s="147"/>
       <c r="FW51" s="147"/>
       <c r="FX51" s="147"/>
       <c r="FY51" s="147"/>
       <c r="FZ51" s="147"/>
     </row>
+    <row r="52" spans="1:" customHeight="1" ht="18">
+      <c r="A52" t="s">
+        <v>113</v>
+      </c>
+      <c r="B52" t="s">
+        <v>114</v>
+      </c>
+      <c r="C52" t="s">
+        <v>19</v>
+      </c>
+      <c r="D52" t="s">
+        <v>89</v>
+      </c>
+      <c r="E52" t="s">
+        <v>11</v>
+      </c>
+      <c r="F52" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z52" s="150"/>
+      <c r="AA52" s="150"/>
+      <c r="AB52" s="150"/>
+      <c r="AC52" s="150"/>
+      <c r="AD52" s="150"/>
+      <c r="AE52" s="150"/>
+      <c r="AF52" s="150"/>
+      <c r="AG52" s="150"/>
+      <c r="AH52" s="150"/>
+      <c r="AI52" s="150"/>
+      <c r="AJ52" s="150"/>
+      <c r="AK52" s="150"/>
+      <c r="AL52" s="150"/>
+      <c r="AM52" s="150"/>
+      <c r="AN52" s="150"/>
+      <c r="AO52" s="150"/>
+      <c r="AP52" s="150"/>
+      <c r="AQ52" s="150"/>
+      <c r="AR52" s="150"/>
+      <c r="AS52" s="150"/>
+      <c r="AT52" s="150"/>
+      <c r="AU52" s="150"/>
+      <c r="AV52" s="150"/>
+      <c r="AW52" s="150"/>
+      <c r="AX52" s="150"/>
+      <c r="AY52" s="150"/>
+      <c r="AZ52" s="150"/>
+      <c r="BA52" s="150"/>
+      <c r="BB52" s="150"/>
+      <c r="BC52" s="150"/>
+      <c r="BD52" s="150"/>
+      <c r="BE52" s="150"/>
+      <c r="BF52" s="150"/>
+      <c r="BG52" s="150"/>
+      <c r="BH52" s="150"/>
+      <c r="BI52" s="150"/>
+      <c r="BJ52" s="150"/>
+      <c r="BK52" s="150"/>
+      <c r="BL52" s="150"/>
+      <c r="BM52" s="150"/>
+      <c r="BN52" s="150"/>
+      <c r="BO52" s="150"/>
+      <c r="BP52" s="150"/>
+      <c r="BQ52" s="150"/>
+      <c r="BR52" s="150"/>
+      <c r="BS52" s="150"/>
+      <c r="BT52" s="150"/>
+      <c r="BU52" s="150"/>
+      <c r="BV52" s="150"/>
+      <c r="BW52" s="150"/>
+      <c r="BX52" s="150"/>
+      <c r="BY52" s="150"/>
+      <c r="BZ52" s="150"/>
+      <c r="CA52" s="150"/>
+      <c r="CB52" s="150"/>
+      <c r="CC52" s="150"/>
+      <c r="CD52" s="150"/>
+      <c r="CE52" s="150"/>
+      <c r="CF52" s="150"/>
+      <c r="CG52" s="150"/>
+      <c r="CH52" s="150"/>
+      <c r="CI52" s="150"/>
+      <c r="CJ52" s="150"/>
+      <c r="CK52" s="150"/>
+      <c r="CL52" s="150"/>
+      <c r="CM52" s="150"/>
+      <c r="CN52" s="150"/>
+      <c r="CO52" s="150"/>
+      <c r="CP52" s="150"/>
+      <c r="CQ52" s="150"/>
+      <c r="CR52" s="150"/>
+      <c r="CS52" s="150"/>
+      <c r="CT52" s="150"/>
+      <c r="CU52" s="150"/>
+      <c r="CV52" s="150"/>
+      <c r="CW52" s="150"/>
+      <c r="CX52" s="150"/>
+      <c r="CY52" s="150"/>
+      <c r="CZ52" s="150"/>
+      <c r="DA52" s="150"/>
+      <c r="DB52" s="150"/>
+      <c r="DC52" s="150"/>
+      <c r="DD52" s="150"/>
+      <c r="DE52" s="150"/>
+      <c r="DF52" s="150"/>
+      <c r="DG52" s="150"/>
+      <c r="DH52" s="150"/>
+      <c r="DI52" s="150"/>
+      <c r="DJ52" s="150"/>
+      <c r="DK52" s="150"/>
+      <c r="DL52" s="150"/>
+      <c r="DM52" s="150"/>
+      <c r="DN52" s="150"/>
+      <c r="DO52" s="150"/>
+      <c r="DP52" s="150"/>
+      <c r="DQ52" s="150"/>
+      <c r="DR52" s="150"/>
+      <c r="DS52" s="150"/>
+      <c r="DT52" s="150"/>
+      <c r="DU52" s="150"/>
+      <c r="DV52" s="150"/>
+      <c r="DW52" s="150"/>
+      <c r="DX52" s="150"/>
+      <c r="DY52" s="150"/>
+      <c r="DZ52" s="150"/>
+      <c r="EA52" s="150"/>
+      <c r="EB52" s="150"/>
+      <c r="EC52" s="150"/>
+      <c r="ED52" s="150"/>
+      <c r="EE52" s="150"/>
+      <c r="EF52" s="150"/>
+      <c r="EG52" s="150"/>
+      <c r="EH52" s="150"/>
+      <c r="EI52" s="150"/>
+      <c r="EJ52" s="150"/>
+      <c r="EK52" s="150"/>
+      <c r="EL52" s="150"/>
+      <c r="EM52" s="150"/>
+      <c r="EN52" s="150"/>
+      <c r="EO52" s="150"/>
+      <c r="EP52" s="150"/>
+      <c r="EQ52" s="150"/>
+      <c r="ER52" s="150"/>
+      <c r="ES52" s="150"/>
+      <c r="ET52" s="150"/>
+      <c r="EU52" s="150"/>
+      <c r="EV52" s="150"/>
+      <c r="EW52" s="150"/>
+      <c r="EX52" s="150"/>
+      <c r="EY52" s="150"/>
+      <c r="EZ52" s="150"/>
+      <c r="FA52" s="150"/>
+      <c r="FB52" s="150"/>
+      <c r="FC52" s="150"/>
+      <c r="FD52" s="150"/>
+      <c r="FE52" s="150"/>
+      <c r="FF52" s="150"/>
+      <c r="FG52" s="150"/>
+      <c r="FH52" s="150"/>
+      <c r="FI52" s="150"/>
+      <c r="FJ52" s="150"/>
+      <c r="FK52" s="150"/>
+      <c r="FL52" s="150"/>
+      <c r="FM52" s="150"/>
+      <c r="FN52" s="150"/>
+      <c r="FO52" s="150"/>
+      <c r="FP52" s="150"/>
+      <c r="FQ52" s="150"/>
+      <c r="FR52" s="150"/>
+      <c r="FS52" s="150"/>
+      <c r="FT52" s="150"/>
+      <c r="FU52" s="150"/>
+      <c r="FV52" s="150"/>
+      <c r="FW52" s="150"/>
+      <c r="FX52" s="150"/>
+      <c r="FY52" s="150"/>
+      <c r="FZ52" s="150"/>
+    </row>
+    <row r="53" spans="1:" customHeight="1" ht="18">
+      <c r="A53" t="s">
+        <v>115</v>
+      </c>
+      <c r="B53" t="s">
+        <v>116</v>
+      </c>
+      <c r="C53" t="s">
+        <v>19</v>
+      </c>
+      <c r="D53" t="s">
+        <v>89</v>
+      </c>
+      <c r="E53" t="s">
+        <v>16</v>
+      </c>
+      <c r="F53" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z53" s="153"/>
+      <c r="AA53" s="153"/>
+      <c r="AB53" s="153"/>
+      <c r="AC53" s="153"/>
+      <c r="AD53" s="153"/>
+      <c r="AE53" s="153"/>
+      <c r="AF53" s="153"/>
+      <c r="AG53" s="153"/>
+      <c r="AH53" s="153"/>
+      <c r="AI53" s="153"/>
+      <c r="AJ53" s="153"/>
+      <c r="AK53" s="153"/>
+      <c r="AL53" s="153"/>
+      <c r="AM53" s="153"/>
+      <c r="AN53" s="153"/>
+      <c r="AO53" s="153"/>
+      <c r="AP53" s="153"/>
+      <c r="AQ53" s="153"/>
+      <c r="AR53" s="153"/>
+      <c r="AS53" s="153"/>
+      <c r="AT53" s="153"/>
+      <c r="AU53" s="153"/>
+      <c r="AV53" s="153"/>
+      <c r="AW53" s="153"/>
+      <c r="AX53" s="153"/>
+      <c r="AY53" s="153"/>
+      <c r="AZ53" s="153"/>
+      <c r="BA53" s="153"/>
+      <c r="BB53" s="153"/>
+      <c r="BC53" s="153"/>
+      <c r="BD53" s="153"/>
+      <c r="BE53" s="153"/>
+      <c r="BF53" s="153"/>
+      <c r="BG53" s="153"/>
+      <c r="BH53" s="153"/>
+      <c r="BI53" s="153"/>
+      <c r="BJ53" s="153"/>
+      <c r="BK53" s="153"/>
+      <c r="BL53" s="153"/>
+      <c r="BM53" s="153"/>
+      <c r="BN53" s="153"/>
+      <c r="BO53" s="153"/>
+      <c r="BP53" s="153"/>
+      <c r="BQ53" s="153"/>
+      <c r="BR53" s="153"/>
+      <c r="BS53" s="153"/>
+      <c r="BT53" s="153"/>
+      <c r="BU53" s="153"/>
+      <c r="BV53" s="153"/>
+      <c r="BW53" s="153"/>
+      <c r="BX53" s="153"/>
+      <c r="BY53" s="153"/>
+      <c r="BZ53" s="153"/>
+      <c r="CA53" s="153"/>
+      <c r="CB53" s="153"/>
+      <c r="CC53" s="153"/>
+      <c r="CD53" s="153"/>
+      <c r="CE53" s="153"/>
+      <c r="CF53" s="153"/>
+      <c r="CG53" s="153"/>
+      <c r="CH53" s="153"/>
+      <c r="CI53" s="153"/>
+      <c r="CJ53" s="153"/>
+      <c r="CK53" s="153"/>
+      <c r="CL53" s="153"/>
+      <c r="CM53" s="153"/>
+      <c r="CN53" s="153"/>
+      <c r="CO53" s="153"/>
+      <c r="CP53" s="153"/>
+      <c r="CQ53" s="153"/>
+      <c r="CR53" s="153"/>
+      <c r="CS53" s="153"/>
+      <c r="CT53" s="153"/>
+      <c r="CU53" s="153"/>
+      <c r="CV53" s="153"/>
+      <c r="CW53" s="153"/>
+      <c r="CX53" s="153"/>
+      <c r="CY53" s="153"/>
+      <c r="CZ53" s="153"/>
+      <c r="DA53" s="153"/>
+      <c r="DB53" s="153"/>
+      <c r="DC53" s="153"/>
+      <c r="DD53" s="153"/>
+      <c r="DE53" s="153"/>
+      <c r="DF53" s="153"/>
+      <c r="DG53" s="153"/>
+      <c r="DH53" s="153"/>
+      <c r="DI53" s="153"/>
+      <c r="DJ53" s="153"/>
+      <c r="DK53" s="153"/>
+      <c r="DL53" s="153"/>
+      <c r="DM53" s="153"/>
+      <c r="DN53" s="153"/>
+      <c r="DO53" s="153"/>
+      <c r="DP53" s="153"/>
+      <c r="DQ53" s="153"/>
+      <c r="DR53" s="153"/>
+      <c r="DS53" s="153"/>
+      <c r="DT53" s="153"/>
+      <c r="DU53" s="153"/>
+      <c r="DV53" s="153"/>
+      <c r="DW53" s="153"/>
+      <c r="DX53" s="153"/>
+      <c r="DY53" s="153"/>
+      <c r="DZ53" s="153"/>
+      <c r="EA53" s="153"/>
+      <c r="EB53" s="153"/>
+      <c r="EC53" s="153"/>
+      <c r="ED53" s="153"/>
+      <c r="EE53" s="153"/>
+      <c r="EF53" s="153"/>
+      <c r="EG53" s="153"/>
+      <c r="EH53" s="153"/>
+      <c r="EI53" s="153"/>
+      <c r="EJ53" s="153"/>
+      <c r="EK53" s="153"/>
+      <c r="EL53" s="153"/>
+      <c r="EM53" s="153"/>
+      <c r="EN53" s="153"/>
+      <c r="EO53" s="153"/>
+      <c r="EP53" s="153"/>
+      <c r="EQ53" s="153"/>
+      <c r="ER53" s="153"/>
+      <c r="ES53" s="153"/>
+      <c r="ET53" s="153"/>
+      <c r="EU53" s="153"/>
+      <c r="EV53" s="153"/>
+      <c r="EW53" s="153"/>
+      <c r="EX53" s="153"/>
+      <c r="EY53" s="153"/>
+      <c r="EZ53" s="153"/>
+      <c r="FA53" s="153"/>
+      <c r="FB53" s="153"/>
+      <c r="FC53" s="153"/>
+      <c r="FD53" s="153"/>
+      <c r="FE53" s="153"/>
+      <c r="FF53" s="153"/>
+      <c r="FG53" s="153"/>
+      <c r="FH53" s="153"/>
+      <c r="FI53" s="153"/>
+      <c r="FJ53" s="153"/>
+      <c r="FK53" s="153"/>
+      <c r="FL53" s="153"/>
+      <c r="FM53" s="153"/>
+      <c r="FN53" s="153"/>
+      <c r="FO53" s="153"/>
+      <c r="FP53" s="153"/>
+      <c r="FQ53" s="153"/>
+      <c r="FR53" s="153"/>
+      <c r="FS53" s="153"/>
+      <c r="FT53" s="153"/>
+      <c r="FU53" s="153"/>
+      <c r="FV53" s="153"/>
+      <c r="FW53" s="153"/>
+      <c r="FX53" s="153"/>
+      <c r="FY53" s="153"/>
+      <c r="FZ53" s="153"/>
+    </row>
+    <row r="54" spans="1:" customHeight="1" ht="18">
+      <c r="A54" t="s">
+        <v>52</v>
+      </c>
+      <c r="B54" t="s">
+        <v>117</v>
+      </c>
+      <c r="C54" t="s">
+        <v>19</v>
+      </c>
+      <c r="D54" t="s">
+        <v>89</v>
+      </c>
+      <c r="E54" t="s">
+        <v>11</v>
+      </c>
+      <c r="F54" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z54" s="156"/>
+      <c r="AA54" s="156"/>
+      <c r="AB54" s="156"/>
+      <c r="AC54" s="156"/>
+      <c r="AD54" s="156"/>
+      <c r="AE54" s="156"/>
+      <c r="AF54" s="156"/>
+      <c r="AG54" s="156"/>
+      <c r="AH54" s="156"/>
+      <c r="AI54" s="156"/>
+      <c r="AJ54" s="156"/>
+      <c r="AK54" s="156"/>
+      <c r="AL54" s="156"/>
+      <c r="AM54" s="156"/>
+      <c r="AN54" s="156"/>
+      <c r="AO54" s="156"/>
+      <c r="AP54" s="156"/>
+      <c r="AQ54" s="156"/>
+      <c r="AR54" s="156"/>
+      <c r="AS54" s="156"/>
+      <c r="AT54" s="156"/>
+      <c r="AU54" s="156"/>
+      <c r="AV54" s="156"/>
+      <c r="AW54" s="156"/>
+      <c r="AX54" s="156"/>
+      <c r="AY54" s="156"/>
+      <c r="AZ54" s="156"/>
+      <c r="BA54" s="156"/>
+      <c r="BB54" s="156"/>
+      <c r="BC54" s="156"/>
+      <c r="BD54" s="156"/>
+      <c r="BE54" s="156"/>
+      <c r="BF54" s="156"/>
+      <c r="BG54" s="156"/>
+      <c r="BH54" s="156"/>
+      <c r="BI54" s="156"/>
+      <c r="BJ54" s="156"/>
+      <c r="BK54" s="156"/>
+      <c r="BL54" s="156"/>
+      <c r="BM54" s="156"/>
+      <c r="BN54" s="156"/>
+      <c r="BO54" s="156"/>
+      <c r="BP54" s="156"/>
+      <c r="BQ54" s="156"/>
+      <c r="BR54" s="156"/>
+      <c r="BS54" s="156"/>
+      <c r="BT54" s="156"/>
+      <c r="BU54" s="156"/>
+      <c r="BV54" s="156"/>
+      <c r="BW54" s="156"/>
+      <c r="BX54" s="156"/>
+      <c r="BY54" s="156"/>
+      <c r="BZ54" s="156"/>
+      <c r="CA54" s="156"/>
+      <c r="CB54" s="156"/>
+      <c r="CC54" s="156"/>
+      <c r="CD54" s="156"/>
+      <c r="CE54" s="156"/>
+      <c r="CF54" s="156"/>
+      <c r="CG54" s="156"/>
+      <c r="CH54" s="156"/>
+      <c r="CI54" s="156"/>
+      <c r="CJ54" s="156"/>
+      <c r="CK54" s="156"/>
+      <c r="CL54" s="156"/>
+      <c r="CM54" s="156"/>
+      <c r="CN54" s="156"/>
+      <c r="CO54" s="156"/>
+      <c r="CP54" s="156"/>
+      <c r="CQ54" s="156"/>
+      <c r="CR54" s="156"/>
+      <c r="CS54" s="156"/>
+      <c r="CT54" s="156"/>
+      <c r="CU54" s="156"/>
+      <c r="CV54" s="156"/>
+      <c r="CW54" s="156"/>
+      <c r="CX54" s="156"/>
+      <c r="CY54" s="156"/>
+      <c r="CZ54" s="156"/>
+      <c r="DA54" s="156"/>
+      <c r="DB54" s="156"/>
+      <c r="DC54" s="156"/>
+      <c r="DD54" s="156"/>
+      <c r="DE54" s="156"/>
+      <c r="DF54" s="156"/>
+      <c r="DG54" s="156"/>
+      <c r="DH54" s="156"/>
+      <c r="DI54" s="156"/>
+      <c r="DJ54" s="156"/>
+      <c r="DK54" s="156"/>
+      <c r="DL54" s="156"/>
+      <c r="DM54" s="156"/>
+      <c r="DN54" s="156"/>
+      <c r="DO54" s="156"/>
+      <c r="DP54" s="156"/>
+      <c r="DQ54" s="156"/>
+      <c r="DR54" s="156"/>
+      <c r="DS54" s="156"/>
+      <c r="DT54" s="156"/>
+      <c r="DU54" s="156"/>
+      <c r="DV54" s="156"/>
+      <c r="DW54" s="156"/>
+      <c r="DX54" s="156"/>
+      <c r="DY54" s="156"/>
+      <c r="DZ54" s="156"/>
+      <c r="EA54" s="156"/>
+      <c r="EB54" s="156"/>
+      <c r="EC54" s="156"/>
+      <c r="ED54" s="156"/>
+      <c r="EE54" s="156"/>
+      <c r="EF54" s="156"/>
+      <c r="EG54" s="156"/>
+      <c r="EH54" s="156"/>
+      <c r="EI54" s="156"/>
+      <c r="EJ54" s="156"/>
+      <c r="EK54" s="156"/>
+      <c r="EL54" s="156"/>
+      <c r="EM54" s="156"/>
+      <c r="EN54" s="156"/>
+      <c r="EO54" s="156"/>
+      <c r="EP54" s="156"/>
+      <c r="EQ54" s="156"/>
+      <c r="ER54" s="156"/>
+      <c r="ES54" s="156"/>
+      <c r="ET54" s="156"/>
+      <c r="EU54" s="156"/>
+      <c r="EV54" s="156"/>
+      <c r="EW54" s="156"/>
+      <c r="EX54" s="156"/>
+      <c r="EY54" s="156"/>
+      <c r="EZ54" s="156"/>
+      <c r="FA54" s="156"/>
+      <c r="FB54" s="156"/>
+      <c r="FC54" s="156"/>
+      <c r="FD54" s="156"/>
+      <c r="FE54" s="156"/>
+      <c r="FF54" s="156"/>
+      <c r="FG54" s="156"/>
+      <c r="FH54" s="156"/>
+      <c r="FI54" s="156"/>
+      <c r="FJ54" s="156"/>
+      <c r="FK54" s="156"/>
+      <c r="FL54" s="156"/>
+      <c r="FM54" s="156"/>
+      <c r="FN54" s="156"/>
+      <c r="FO54" s="156"/>
+      <c r="FP54" s="156"/>
+      <c r="FQ54" s="156"/>
+      <c r="FR54" s="156"/>
+      <c r="FS54" s="156"/>
+      <c r="FT54" s="156"/>
+      <c r="FU54" s="156"/>
+      <c r="FV54" s="156"/>
+      <c r="FW54" s="156"/>
+      <c r="FX54" s="156"/>
+      <c r="FY54" s="156"/>
+      <c r="FZ54" s="156"/>
+    </row>
+    <row r="55" spans="1:" customHeight="1" ht="18">
+      <c r="A55" t="s">
+        <v>118</v>
+      </c>
+      <c r="B55" t="s">
+        <v>119</v>
+      </c>
+      <c r="C55" t="s">
+        <v>9</v>
+      </c>
+      <c r="D55" t="s">
+        <v>89</v>
+      </c>
+      <c r="E55" t="s">
+        <v>16</v>
+      </c>
+      <c r="F55" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z55" s="159"/>
+      <c r="AA55" s="159"/>
+      <c r="AB55" s="159"/>
+      <c r="AC55" s="159"/>
+      <c r="AD55" s="159"/>
+      <c r="AE55" s="159"/>
+      <c r="AF55" s="159"/>
+      <c r="AG55" s="159"/>
+      <c r="AH55" s="159"/>
+      <c r="AI55" s="159"/>
+      <c r="AJ55" s="159"/>
+      <c r="AK55" s="159"/>
+      <c r="AL55" s="159"/>
+      <c r="AM55" s="159"/>
+      <c r="AN55" s="159"/>
+      <c r="AO55" s="159"/>
+      <c r="AP55" s="159"/>
+      <c r="AQ55" s="159"/>
+      <c r="AR55" s="159"/>
+      <c r="AS55" s="159"/>
+      <c r="AT55" s="159"/>
+      <c r="AU55" s="159"/>
+      <c r="AV55" s="159"/>
+      <c r="AW55" s="159"/>
+      <c r="AX55" s="159"/>
+      <c r="AY55" s="159"/>
+      <c r="AZ55" s="159"/>
+      <c r="BA55" s="159"/>
+      <c r="BB55" s="159"/>
+      <c r="BC55" s="159"/>
+      <c r="BD55" s="159"/>
+      <c r="BE55" s="159"/>
+      <c r="BF55" s="159"/>
+      <c r="BG55" s="159"/>
+      <c r="BH55" s="159"/>
+      <c r="BI55" s="159"/>
+      <c r="BJ55" s="159"/>
+      <c r="BK55" s="159"/>
+      <c r="BL55" s="159"/>
+      <c r="BM55" s="159"/>
+      <c r="BN55" s="159"/>
+      <c r="BO55" s="159"/>
+      <c r="BP55" s="159"/>
+      <c r="BQ55" s="159"/>
+      <c r="BR55" s="159"/>
+      <c r="BS55" s="159"/>
+      <c r="BT55" s="159"/>
+      <c r="BU55" s="159"/>
+      <c r="BV55" s="159"/>
+      <c r="BW55" s="159"/>
+      <c r="BX55" s="159"/>
+      <c r="BY55" s="159"/>
+      <c r="BZ55" s="159"/>
+      <c r="CA55" s="159"/>
+      <c r="CB55" s="159"/>
+      <c r="CC55" s="159"/>
+      <c r="CD55" s="159"/>
+      <c r="CE55" s="159"/>
+      <c r="CF55" s="159"/>
+      <c r="CG55" s="159"/>
+      <c r="CH55" s="159"/>
+      <c r="CI55" s="159"/>
+      <c r="CJ55" s="159"/>
+      <c r="CK55" s="159"/>
+      <c r="CL55" s="159"/>
+      <c r="CM55" s="159"/>
+      <c r="CN55" s="159"/>
+      <c r="CO55" s="159"/>
+      <c r="CP55" s="159"/>
+      <c r="CQ55" s="159"/>
+      <c r="CR55" s="159"/>
+      <c r="CS55" s="159"/>
+      <c r="CT55" s="159"/>
+      <c r="CU55" s="159"/>
+      <c r="CV55" s="159"/>
+      <c r="CW55" s="159"/>
+      <c r="CX55" s="159"/>
+      <c r="CY55" s="159"/>
+      <c r="CZ55" s="159"/>
+      <c r="DA55" s="159"/>
+      <c r="DB55" s="159"/>
+      <c r="DC55" s="159"/>
+      <c r="DD55" s="159"/>
+      <c r="DE55" s="159"/>
+      <c r="DF55" s="159"/>
+      <c r="DG55" s="159"/>
+      <c r="DH55" s="159"/>
+      <c r="DI55" s="159"/>
+      <c r="DJ55" s="159"/>
+      <c r="DK55" s="159"/>
+      <c r="DL55" s="159"/>
+      <c r="DM55" s="159"/>
+      <c r="DN55" s="159"/>
+      <c r="DO55" s="159"/>
+      <c r="DP55" s="159"/>
+      <c r="DQ55" s="159"/>
+      <c r="DR55" s="159"/>
+      <c r="DS55" s="159"/>
+      <c r="DT55" s="159"/>
+      <c r="DU55" s="159"/>
+      <c r="DV55" s="159"/>
+      <c r="DW55" s="159"/>
+      <c r="DX55" s="159"/>
+      <c r="DY55" s="159"/>
+      <c r="DZ55" s="159"/>
+      <c r="EA55" s="159"/>
+      <c r="EB55" s="159"/>
+      <c r="EC55" s="159"/>
+      <c r="ED55" s="159"/>
+      <c r="EE55" s="159"/>
+      <c r="EF55" s="159"/>
+      <c r="EG55" s="159"/>
+      <c r="EH55" s="159"/>
+      <c r="EI55" s="159"/>
+      <c r="EJ55" s="159"/>
+      <c r="EK55" s="159"/>
+      <c r="EL55" s="159"/>
+      <c r="EM55" s="159"/>
+      <c r="EN55" s="159"/>
+      <c r="EO55" s="159"/>
+      <c r="EP55" s="159"/>
+      <c r="EQ55" s="159"/>
+      <c r="ER55" s="159"/>
+      <c r="ES55" s="159"/>
+      <c r="ET55" s="159"/>
+      <c r="EU55" s="159"/>
+      <c r="EV55" s="159"/>
+      <c r="EW55" s="159"/>
+      <c r="EX55" s="159"/>
+      <c r="EY55" s="159"/>
+      <c r="EZ55" s="159"/>
+      <c r="FA55" s="159"/>
+      <c r="FB55" s="159"/>
+      <c r="FC55" s="159"/>
+      <c r="FD55" s="159"/>
+      <c r="FE55" s="159"/>
+      <c r="FF55" s="159"/>
+      <c r="FG55" s="159"/>
+      <c r="FH55" s="159"/>
+      <c r="FI55" s="159"/>
+      <c r="FJ55" s="159"/>
+      <c r="FK55" s="159"/>
+      <c r="FL55" s="159"/>
+      <c r="FM55" s="159"/>
+      <c r="FN55" s="159"/>
+      <c r="FO55" s="159"/>
+      <c r="FP55" s="159"/>
+      <c r="FQ55" s="159"/>
+      <c r="FR55" s="159"/>
+      <c r="FS55" s="159"/>
+      <c r="FT55" s="159"/>
+      <c r="FU55" s="159"/>
+      <c r="FV55" s="159"/>
+      <c r="FW55" s="159"/>
+      <c r="FX55" s="159"/>
+      <c r="FY55" s="159"/>
+      <c r="FZ55" s="159"/>
+    </row>
+    <row r="56" spans="1:" customHeight="1" ht="18">
+      <c r="A56" t="s">
+        <v>120</v>
+      </c>
+      <c r="B56" t="s">
+        <v>121</v>
+      </c>
+      <c r="C56" t="s">
+        <v>105</v>
+      </c>
+      <c r="D56" t="s">
+        <v>89</v>
+      </c>
+      <c r="E56" t="s">
+        <v>11</v>
+      </c>
+      <c r="F56" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z56" s="162"/>
+      <c r="AA56" s="162"/>
+      <c r="AB56" s="162"/>
+      <c r="AC56" s="162"/>
+      <c r="AD56" s="162"/>
+      <c r="AE56" s="162"/>
+      <c r="AF56" s="162"/>
+      <c r="AG56" s="162"/>
+      <c r="AH56" s="162"/>
+      <c r="AI56" s="162"/>
+      <c r="AJ56" s="162"/>
+      <c r="AK56" s="162"/>
+      <c r="AL56" s="162"/>
+      <c r="AM56" s="162"/>
+      <c r="AN56" s="162"/>
+      <c r="AO56" s="162"/>
+      <c r="AP56" s="162"/>
+      <c r="AQ56" s="162"/>
+      <c r="AR56" s="162"/>
+      <c r="AS56" s="162"/>
+      <c r="AT56" s="162"/>
+      <c r="AU56" s="162"/>
+      <c r="AV56" s="162"/>
+      <c r="AW56" s="162"/>
+      <c r="AX56" s="162"/>
+      <c r="AY56" s="162"/>
+      <c r="AZ56" s="162"/>
+      <c r="BA56" s="162"/>
+      <c r="BB56" s="162"/>
+      <c r="BC56" s="162"/>
+      <c r="BD56" s="162"/>
+      <c r="BE56" s="162"/>
+      <c r="BF56" s="162"/>
+      <c r="BG56" s="162"/>
+      <c r="BH56" s="162"/>
+      <c r="BI56" s="162"/>
+      <c r="BJ56" s="162"/>
+      <c r="BK56" s="162"/>
+      <c r="BL56" s="162"/>
+      <c r="BM56" s="162"/>
+      <c r="BN56" s="162"/>
+      <c r="BO56" s="162"/>
+      <c r="BP56" s="162"/>
+      <c r="BQ56" s="162"/>
+      <c r="BR56" s="162"/>
+      <c r="BS56" s="162"/>
+      <c r="BT56" s="162"/>
+      <c r="BU56" s="162"/>
+      <c r="BV56" s="162"/>
+      <c r="BW56" s="162"/>
+      <c r="BX56" s="162"/>
+      <c r="BY56" s="162"/>
+      <c r="BZ56" s="162"/>
+      <c r="CA56" s="162"/>
+      <c r="CB56" s="162"/>
+      <c r="CC56" s="162"/>
+      <c r="CD56" s="162"/>
+      <c r="CE56" s="162"/>
+      <c r="CF56" s="162"/>
+      <c r="CG56" s="162"/>
+      <c r="CH56" s="162"/>
+      <c r="CI56" s="162"/>
+      <c r="CJ56" s="162"/>
+      <c r="CK56" s="162"/>
+      <c r="CL56" s="162"/>
+      <c r="CM56" s="162"/>
+      <c r="CN56" s="162"/>
+      <c r="CO56" s="162"/>
+      <c r="CP56" s="162"/>
+      <c r="CQ56" s="162"/>
+      <c r="CR56" s="162"/>
+      <c r="CS56" s="162"/>
+      <c r="CT56" s="162"/>
+      <c r="CU56" s="162"/>
+      <c r="CV56" s="162"/>
+      <c r="CW56" s="162"/>
+      <c r="CX56" s="162"/>
+      <c r="CY56" s="162"/>
+      <c r="CZ56" s="162"/>
+      <c r="DA56" s="162"/>
+      <c r="DB56" s="162"/>
+      <c r="DC56" s="162"/>
+      <c r="DD56" s="162"/>
+      <c r="DE56" s="162"/>
+      <c r="DF56" s="162"/>
+      <c r="DG56" s="162"/>
+      <c r="DH56" s="162"/>
+      <c r="DI56" s="162"/>
+      <c r="DJ56" s="162"/>
+      <c r="DK56" s="162"/>
+      <c r="DL56" s="162"/>
+      <c r="DM56" s="162"/>
+      <c r="DN56" s="162"/>
+      <c r="DO56" s="162"/>
+      <c r="DP56" s="162"/>
+      <c r="DQ56" s="162"/>
+      <c r="DR56" s="162"/>
+      <c r="DS56" s="162"/>
+      <c r="DT56" s="162"/>
+      <c r="DU56" s="162"/>
+      <c r="DV56" s="162"/>
+      <c r="DW56" s="162"/>
+      <c r="DX56" s="162"/>
+      <c r="DY56" s="162"/>
+      <c r="DZ56" s="162"/>
+      <c r="EA56" s="162"/>
+      <c r="EB56" s="162"/>
+      <c r="EC56" s="162"/>
+      <c r="ED56" s="162"/>
+      <c r="EE56" s="162"/>
+      <c r="EF56" s="162"/>
+      <c r="EG56" s="162"/>
+      <c r="EH56" s="162"/>
+      <c r="EI56" s="162"/>
+      <c r="EJ56" s="162"/>
+      <c r="EK56" s="162"/>
+      <c r="EL56" s="162"/>
+      <c r="EM56" s="162"/>
+      <c r="EN56" s="162"/>
+      <c r="EO56" s="162"/>
+      <c r="EP56" s="162"/>
+      <c r="EQ56" s="162"/>
+      <c r="ER56" s="162"/>
+      <c r="ES56" s="162"/>
+      <c r="ET56" s="162"/>
+      <c r="EU56" s="162"/>
+      <c r="EV56" s="162"/>
+      <c r="EW56" s="162"/>
+      <c r="EX56" s="162"/>
+      <c r="EY56" s="162"/>
+      <c r="EZ56" s="162"/>
+      <c r="FA56" s="162"/>
+      <c r="FB56" s="162"/>
+      <c r="FC56" s="162"/>
+      <c r="FD56" s="162"/>
+      <c r="FE56" s="162"/>
+      <c r="FF56" s="162"/>
+      <c r="FG56" s="162"/>
+      <c r="FH56" s="162"/>
+      <c r="FI56" s="162"/>
+      <c r="FJ56" s="162"/>
+      <c r="FK56" s="162"/>
+      <c r="FL56" s="162"/>
+      <c r="FM56" s="162"/>
+      <c r="FN56" s="162"/>
+      <c r="FO56" s="162"/>
+      <c r="FP56" s="162"/>
+      <c r="FQ56" s="162"/>
+      <c r="FR56" s="162"/>
+      <c r="FS56" s="162"/>
+      <c r="FT56" s="162"/>
+      <c r="FU56" s="162"/>
+      <c r="FV56" s="162"/>
+      <c r="FW56" s="162"/>
+      <c r="FX56" s="162"/>
+      <c r="FY56" s="162"/>
+      <c r="FZ56" s="162"/>
+    </row>
+    <row r="57" spans="1:" customHeight="1" ht="18">
+      <c r="A57" t="s">
+        <v>17</v>
+      </c>
+      <c r="B57" t="s">
+        <v>122</v>
+      </c>
+      <c r="C57" t="s">
+        <v>19</v>
+      </c>
+      <c r="D57" t="s">
+        <v>123</v>
+      </c>
+      <c r="E57" t="s">
+        <v>16</v>
+      </c>
+      <c r="F57" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z57" s="165"/>
+      <c r="AA57" s="165"/>
+      <c r="AB57" s="165"/>
+      <c r="AC57" s="165"/>
+      <c r="AD57" s="165"/>
+      <c r="AE57" s="165"/>
+      <c r="AF57" s="165"/>
+      <c r="AG57" s="165"/>
+      <c r="AH57" s="165"/>
+      <c r="AI57" s="165"/>
+      <c r="AJ57" s="165"/>
+      <c r="AK57" s="165"/>
+      <c r="AL57" s="165"/>
+      <c r="AM57" s="165"/>
+      <c r="AN57" s="165"/>
+      <c r="AO57" s="165"/>
+      <c r="AP57" s="165"/>
+      <c r="AQ57" s="165"/>
+      <c r="AR57" s="165"/>
+      <c r="AS57" s="165"/>
+      <c r="AT57" s="165"/>
+      <c r="AU57" s="165"/>
+      <c r="AV57" s="165"/>
+      <c r="AW57" s="165"/>
+      <c r="AX57" s="165"/>
+      <c r="AY57" s="165"/>
+      <c r="AZ57" s="165"/>
+      <c r="BA57" s="165"/>
+      <c r="BB57" s="165"/>
+      <c r="BC57" s="165"/>
+      <c r="BD57" s="165"/>
+      <c r="BE57" s="165"/>
+      <c r="BF57" s="165"/>
+      <c r="BG57" s="165"/>
+      <c r="BH57" s="165"/>
+      <c r="BI57" s="165"/>
+      <c r="BJ57" s="165"/>
+      <c r="BK57" s="165"/>
+      <c r="BL57" s="165"/>
+      <c r="BM57" s="165"/>
+      <c r="BN57" s="165"/>
+      <c r="BO57" s="165"/>
+      <c r="BP57" s="165"/>
+      <c r="BQ57" s="165"/>
+      <c r="BR57" s="165"/>
+      <c r="BS57" s="165"/>
+      <c r="BT57" s="165"/>
+      <c r="BU57" s="165"/>
+      <c r="BV57" s="165"/>
+      <c r="BW57" s="165"/>
+      <c r="BX57" s="165"/>
+      <c r="BY57" s="165"/>
+      <c r="BZ57" s="165"/>
+      <c r="CA57" s="165"/>
+      <c r="CB57" s="165"/>
+      <c r="CC57" s="165"/>
+      <c r="CD57" s="165"/>
+      <c r="CE57" s="165"/>
+      <c r="CF57" s="165"/>
+      <c r="CG57" s="165"/>
+      <c r="CH57" s="165"/>
+      <c r="CI57" s="165"/>
+      <c r="CJ57" s="165"/>
+      <c r="CK57" s="165"/>
+      <c r="CL57" s="165"/>
+      <c r="CM57" s="165"/>
+      <c r="CN57" s="165"/>
+      <c r="CO57" s="165"/>
+      <c r="CP57" s="165"/>
+      <c r="CQ57" s="165"/>
+      <c r="CR57" s="165"/>
+      <c r="CS57" s="165"/>
+      <c r="CT57" s="165"/>
+      <c r="CU57" s="165"/>
+      <c r="CV57" s="165"/>
+      <c r="CW57" s="165"/>
+      <c r="CX57" s="165"/>
+      <c r="CY57" s="165"/>
+      <c r="CZ57" s="165"/>
+      <c r="DA57" s="165"/>
+      <c r="DB57" s="165"/>
+      <c r="DC57" s="165"/>
+      <c r="DD57" s="165"/>
+      <c r="DE57" s="165"/>
+      <c r="DF57" s="165"/>
+      <c r="DG57" s="165"/>
+      <c r="DH57" s="165"/>
+      <c r="DI57" s="165"/>
+      <c r="DJ57" s="165"/>
+      <c r="DK57" s="165"/>
+      <c r="DL57" s="165"/>
+      <c r="DM57" s="165"/>
+      <c r="DN57" s="165"/>
+      <c r="DO57" s="165"/>
+      <c r="DP57" s="165"/>
+      <c r="DQ57" s="165"/>
+      <c r="DR57" s="165"/>
+      <c r="DS57" s="165"/>
+      <c r="DT57" s="165"/>
+      <c r="DU57" s="165"/>
+      <c r="DV57" s="165"/>
+      <c r="DW57" s="165"/>
+      <c r="DX57" s="165"/>
+      <c r="DY57" s="165"/>
+      <c r="DZ57" s="165"/>
+      <c r="EA57" s="165"/>
+      <c r="EB57" s="165"/>
+      <c r="EC57" s="165"/>
+      <c r="ED57" s="165"/>
+      <c r="EE57" s="165"/>
+      <c r="EF57" s="165"/>
+      <c r="EG57" s="165"/>
+      <c r="EH57" s="165"/>
+      <c r="EI57" s="165"/>
+      <c r="EJ57" s="165"/>
+      <c r="EK57" s="165"/>
+      <c r="EL57" s="165"/>
+      <c r="EM57" s="165"/>
+      <c r="EN57" s="165"/>
+      <c r="EO57" s="165"/>
+      <c r="EP57" s="165"/>
+      <c r="EQ57" s="165"/>
+      <c r="ER57" s="165"/>
+      <c r="ES57" s="165"/>
+      <c r="ET57" s="165"/>
+      <c r="EU57" s="165"/>
+      <c r="EV57" s="165"/>
+      <c r="EW57" s="165"/>
+      <c r="EX57" s="165"/>
+      <c r="EY57" s="165"/>
+      <c r="EZ57" s="165"/>
+      <c r="FA57" s="165"/>
+      <c r="FB57" s="165"/>
+      <c r="FC57" s="165"/>
+      <c r="FD57" s="165"/>
+      <c r="FE57" s="165"/>
+      <c r="FF57" s="165"/>
+      <c r="FG57" s="165"/>
+      <c r="FH57" s="165"/>
+      <c r="FI57" s="165"/>
+      <c r="FJ57" s="165"/>
+      <c r="FK57" s="165"/>
+      <c r="FL57" s="165"/>
+      <c r="FM57" s="165"/>
+      <c r="FN57" s="165"/>
+      <c r="FO57" s="165"/>
+      <c r="FP57" s="165"/>
+      <c r="FQ57" s="165"/>
+      <c r="FR57" s="165"/>
+      <c r="FS57" s="165"/>
+      <c r="FT57" s="165"/>
+      <c r="FU57" s="165"/>
+      <c r="FV57" s="165"/>
+      <c r="FW57" s="165"/>
+      <c r="FX57" s="165"/>
+      <c r="FY57" s="165"/>
+      <c r="FZ57" s="165"/>
+    </row>
+    <row r="58" spans="1:" customHeight="1" ht="18">
+      <c r="A58" t="s">
+        <v>124</v>
+      </c>
+      <c r="B58" t="s">
+        <v>125</v>
+      </c>
+      <c r="C58" t="s">
+        <v>9</v>
+      </c>
+      <c r="D58" t="s">
+        <v>123</v>
+      </c>
+      <c r="E58" t="s">
+        <v>11</v>
+      </c>
+      <c r="F58" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z58" s="168"/>
+      <c r="AA58" s="168"/>
+      <c r="AB58" s="168"/>
+      <c r="AC58" s="168"/>
+      <c r="AD58" s="168"/>
+      <c r="AE58" s="168"/>
+      <c r="AF58" s="168"/>
+      <c r="AG58" s="168"/>
+      <c r="AH58" s="168"/>
+      <c r="AI58" s="168"/>
+      <c r="AJ58" s="168"/>
+      <c r="AK58" s="168"/>
+      <c r="AL58" s="168"/>
+      <c r="AM58" s="168"/>
+      <c r="AN58" s="168"/>
+      <c r="AO58" s="168"/>
+      <c r="AP58" s="168"/>
+      <c r="AQ58" s="168"/>
+      <c r="AR58" s="168"/>
+      <c r="AS58" s="168"/>
+      <c r="AT58" s="168"/>
+      <c r="AU58" s="168"/>
+      <c r="AV58" s="168"/>
+      <c r="AW58" s="168"/>
+      <c r="AX58" s="168"/>
+      <c r="AY58" s="168"/>
+      <c r="AZ58" s="168"/>
+      <c r="BA58" s="168"/>
+      <c r="BB58" s="168"/>
+      <c r="BC58" s="168"/>
+      <c r="BD58" s="168"/>
+      <c r="BE58" s="168"/>
+      <c r="BF58" s="168"/>
+      <c r="BG58" s="168"/>
+      <c r="BH58" s="168"/>
+      <c r="BI58" s="168"/>
+      <c r="BJ58" s="168"/>
+      <c r="BK58" s="168"/>
+      <c r="BL58" s="168"/>
+      <c r="BM58" s="168"/>
+      <c r="BN58" s="168"/>
+      <c r="BO58" s="168"/>
+      <c r="BP58" s="168"/>
+      <c r="BQ58" s="168"/>
+      <c r="BR58" s="168"/>
+      <c r="BS58" s="168"/>
+      <c r="BT58" s="168"/>
+      <c r="BU58" s="168"/>
+      <c r="BV58" s="168"/>
+      <c r="BW58" s="168"/>
+      <c r="BX58" s="168"/>
+      <c r="BY58" s="168"/>
+      <c r="BZ58" s="168"/>
+      <c r="CA58" s="168"/>
+      <c r="CB58" s="168"/>
+      <c r="CC58" s="168"/>
+      <c r="CD58" s="168"/>
+      <c r="CE58" s="168"/>
+      <c r="CF58" s="168"/>
+      <c r="CG58" s="168"/>
+      <c r="CH58" s="168"/>
+      <c r="CI58" s="168"/>
+      <c r="CJ58" s="168"/>
+      <c r="CK58" s="168"/>
+      <c r="CL58" s="168"/>
+      <c r="CM58" s="168"/>
+      <c r="CN58" s="168"/>
+      <c r="CO58" s="168"/>
+      <c r="CP58" s="168"/>
+      <c r="CQ58" s="168"/>
+      <c r="CR58" s="168"/>
+      <c r="CS58" s="168"/>
+      <c r="CT58" s="168"/>
+      <c r="CU58" s="168"/>
+      <c r="CV58" s="168"/>
+      <c r="CW58" s="168"/>
+      <c r="CX58" s="168"/>
+      <c r="CY58" s="168"/>
+      <c r="CZ58" s="168"/>
+      <c r="DA58" s="168"/>
+      <c r="DB58" s="168"/>
+      <c r="DC58" s="168"/>
+      <c r="DD58" s="168"/>
+      <c r="DE58" s="168"/>
+      <c r="DF58" s="168"/>
+      <c r="DG58" s="168"/>
+      <c r="DH58" s="168"/>
+      <c r="DI58" s="168"/>
+      <c r="DJ58" s="168"/>
+      <c r="DK58" s="168"/>
+      <c r="DL58" s="168"/>
+      <c r="DM58" s="168"/>
+      <c r="DN58" s="168"/>
+      <c r="DO58" s="168"/>
+      <c r="DP58" s="168"/>
+      <c r="DQ58" s="168"/>
+      <c r="DR58" s="168"/>
+      <c r="DS58" s="168"/>
+      <c r="DT58" s="168"/>
+      <c r="DU58" s="168"/>
+      <c r="DV58" s="168"/>
+      <c r="DW58" s="168"/>
+      <c r="DX58" s="168"/>
+      <c r="DY58" s="168"/>
+      <c r="DZ58" s="168"/>
+      <c r="EA58" s="168"/>
+      <c r="EB58" s="168"/>
+      <c r="EC58" s="168"/>
+      <c r="ED58" s="168"/>
+      <c r="EE58" s="168"/>
+      <c r="EF58" s="168"/>
+      <c r="EG58" s="168"/>
+      <c r="EH58" s="168"/>
+      <c r="EI58" s="168"/>
+      <c r="EJ58" s="168"/>
+      <c r="EK58" s="168"/>
+      <c r="EL58" s="168"/>
+      <c r="EM58" s="168"/>
+      <c r="EN58" s="168"/>
+      <c r="EO58" s="168"/>
+      <c r="EP58" s="168"/>
+      <c r="EQ58" s="168"/>
+      <c r="ER58" s="168"/>
+      <c r="ES58" s="168"/>
+      <c r="ET58" s="168"/>
+      <c r="EU58" s="168"/>
+      <c r="EV58" s="168"/>
+      <c r="EW58" s="168"/>
+      <c r="EX58" s="168"/>
+      <c r="EY58" s="168"/>
+      <c r="EZ58" s="168"/>
+      <c r="FA58" s="168"/>
+      <c r="FB58" s="168"/>
+      <c r="FC58" s="168"/>
+      <c r="FD58" s="168"/>
+      <c r="FE58" s="168"/>
+      <c r="FF58" s="168"/>
+      <c r="FG58" s="168"/>
+      <c r="FH58" s="168"/>
+      <c r="FI58" s="168"/>
+      <c r="FJ58" s="168"/>
+      <c r="FK58" s="168"/>
+      <c r="FL58" s="168"/>
+      <c r="FM58" s="168"/>
+      <c r="FN58" s="168"/>
+      <c r="FO58" s="168"/>
+      <c r="FP58" s="168"/>
+      <c r="FQ58" s="168"/>
+      <c r="FR58" s="168"/>
+      <c r="FS58" s="168"/>
+      <c r="FT58" s="168"/>
+      <c r="FU58" s="168"/>
+      <c r="FV58" s="168"/>
+      <c r="FW58" s="168"/>
+      <c r="FX58" s="168"/>
+      <c r="FY58" s="168"/>
+      <c r="FZ58" s="168"/>
+    </row>
+    <row r="59" spans="1:" customHeight="1" ht="18">
+      <c r="A59" t="s">
+        <v>115</v>
+      </c>
+      <c r="B59" t="s">
+        <v>126</v>
+      </c>
+      <c r="C59" t="s">
+        <v>19</v>
+      </c>
+      <c r="D59" t="s">
+        <v>123</v>
+      </c>
+      <c r="E59" t="s">
+        <v>11</v>
+      </c>
+      <c r="F59" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z59" s="171"/>
+      <c r="AA59" s="171"/>
+      <c r="AB59" s="171"/>
+      <c r="AC59" s="171"/>
+      <c r="AD59" s="171"/>
+      <c r="AE59" s="171"/>
+      <c r="AF59" s="171"/>
+      <c r="AG59" s="171"/>
+      <c r="AH59" s="171"/>
+      <c r="AI59" s="171"/>
+      <c r="AJ59" s="171"/>
+      <c r="AK59" s="171"/>
+      <c r="AL59" s="171"/>
+      <c r="AM59" s="171"/>
+      <c r="AN59" s="171"/>
+      <c r="AO59" s="171"/>
+      <c r="AP59" s="171"/>
+      <c r="AQ59" s="171"/>
+      <c r="AR59" s="171"/>
+      <c r="AS59" s="171"/>
+      <c r="AT59" s="171"/>
+      <c r="AU59" s="171"/>
+      <c r="AV59" s="171"/>
+      <c r="AW59" s="171"/>
+      <c r="AX59" s="171"/>
+      <c r="AY59" s="171"/>
+      <c r="AZ59" s="171"/>
+      <c r="BA59" s="171"/>
+      <c r="BB59" s="171"/>
+      <c r="BC59" s="171"/>
+      <c r="BD59" s="171"/>
+      <c r="BE59" s="171"/>
+      <c r="BF59" s="171"/>
+      <c r="BG59" s="171"/>
+      <c r="BH59" s="171"/>
+      <c r="BI59" s="171"/>
+      <c r="BJ59" s="171"/>
+      <c r="BK59" s="171"/>
+      <c r="BL59" s="171"/>
+      <c r="BM59" s="171"/>
+      <c r="BN59" s="171"/>
+      <c r="BO59" s="171"/>
+      <c r="BP59" s="171"/>
+      <c r="BQ59" s="171"/>
+      <c r="BR59" s="171"/>
+      <c r="BS59" s="171"/>
+      <c r="BT59" s="171"/>
+      <c r="BU59" s="171"/>
+      <c r="BV59" s="171"/>
+      <c r="BW59" s="171"/>
+      <c r="BX59" s="171"/>
+      <c r="BY59" s="171"/>
+      <c r="BZ59" s="171"/>
+      <c r="CA59" s="171"/>
+      <c r="CB59" s="171"/>
+      <c r="CC59" s="171"/>
+      <c r="CD59" s="171"/>
+      <c r="CE59" s="171"/>
+      <c r="CF59" s="171"/>
+      <c r="CG59" s="171"/>
+      <c r="CH59" s="171"/>
+      <c r="CI59" s="171"/>
+      <c r="CJ59" s="171"/>
+      <c r="CK59" s="171"/>
+      <c r="CL59" s="171"/>
+      <c r="CM59" s="171"/>
+      <c r="CN59" s="171"/>
+      <c r="CO59" s="171"/>
+      <c r="CP59" s="171"/>
+      <c r="CQ59" s="171"/>
+      <c r="CR59" s="171"/>
+      <c r="CS59" s="171"/>
+      <c r="CT59" s="171"/>
+      <c r="CU59" s="171"/>
+      <c r="CV59" s="171"/>
+      <c r="CW59" s="171"/>
+      <c r="CX59" s="171"/>
+      <c r="CY59" s="171"/>
+      <c r="CZ59" s="171"/>
+      <c r="DA59" s="171"/>
+      <c r="DB59" s="171"/>
+      <c r="DC59" s="171"/>
+      <c r="DD59" s="171"/>
+      <c r="DE59" s="171"/>
+      <c r="DF59" s="171"/>
+      <c r="DG59" s="171"/>
+      <c r="DH59" s="171"/>
+      <c r="DI59" s="171"/>
+      <c r="DJ59" s="171"/>
+      <c r="DK59" s="171"/>
+      <c r="DL59" s="171"/>
+      <c r="DM59" s="171"/>
+      <c r="DN59" s="171"/>
+      <c r="DO59" s="171"/>
+      <c r="DP59" s="171"/>
+      <c r="DQ59" s="171"/>
+      <c r="DR59" s="171"/>
+      <c r="DS59" s="171"/>
+      <c r="DT59" s="171"/>
+      <c r="DU59" s="171"/>
+      <c r="DV59" s="171"/>
+      <c r="DW59" s="171"/>
+      <c r="DX59" s="171"/>
+      <c r="DY59" s="171"/>
+      <c r="DZ59" s="171"/>
+      <c r="EA59" s="171"/>
+      <c r="EB59" s="171"/>
+      <c r="EC59" s="171"/>
+      <c r="ED59" s="171"/>
+      <c r="EE59" s="171"/>
+      <c r="EF59" s="171"/>
+      <c r="EG59" s="171"/>
+      <c r="EH59" s="171"/>
+      <c r="EI59" s="171"/>
+      <c r="EJ59" s="171"/>
+      <c r="EK59" s="171"/>
+      <c r="EL59" s="171"/>
+      <c r="EM59" s="171"/>
+      <c r="EN59" s="171"/>
+      <c r="EO59" s="171"/>
+      <c r="EP59" s="171"/>
+      <c r="EQ59" s="171"/>
+      <c r="ER59" s="171"/>
+      <c r="ES59" s="171"/>
+      <c r="ET59" s="171"/>
+      <c r="EU59" s="171"/>
+      <c r="EV59" s="171"/>
+      <c r="EW59" s="171"/>
+      <c r="EX59" s="171"/>
+      <c r="EY59" s="171"/>
+      <c r="EZ59" s="171"/>
+      <c r="FA59" s="171"/>
+      <c r="FB59" s="171"/>
+      <c r="FC59" s="171"/>
+      <c r="FD59" s="171"/>
+      <c r="FE59" s="171"/>
+      <c r="FF59" s="171"/>
+      <c r="FG59" s="171"/>
+      <c r="FH59" s="171"/>
+      <c r="FI59" s="171"/>
+      <c r="FJ59" s="171"/>
+      <c r="FK59" s="171"/>
+      <c r="FL59" s="171"/>
+      <c r="FM59" s="171"/>
+      <c r="FN59" s="171"/>
+      <c r="FO59" s="171"/>
+      <c r="FP59" s="171"/>
+      <c r="FQ59" s="171"/>
+      <c r="FR59" s="171"/>
+      <c r="FS59" s="171"/>
+      <c r="FT59" s="171"/>
+      <c r="FU59" s="171"/>
+      <c r="FV59" s="171"/>
+      <c r="FW59" s="171"/>
+      <c r="FX59" s="171"/>
+      <c r="FY59" s="171"/>
+      <c r="FZ59" s="171"/>
+    </row>
+    <row r="60" spans="1:" customHeight="1" ht="18">
+      <c r="A60" t="s">
+        <v>127</v>
+      </c>
+      <c r="B60" t="s">
+        <v>128</v>
+      </c>
+      <c r="C60" t="s">
+        <v>24</v>
+      </c>
+      <c r="D60" t="s">
+        <v>123</v>
+      </c>
+      <c r="E60" t="s">
+        <v>11</v>
+      </c>
+      <c r="F60" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z60" s="174"/>
+      <c r="AA60" s="174"/>
+      <c r="AB60" s="174"/>
+      <c r="AC60" s="174"/>
+      <c r="AD60" s="174"/>
+      <c r="AE60" s="174"/>
+      <c r="AF60" s="174"/>
+      <c r="AG60" s="174"/>
+      <c r="AH60" s="174"/>
+      <c r="AI60" s="174"/>
+      <c r="AJ60" s="174"/>
+      <c r="AK60" s="174"/>
+      <c r="AL60" s="174"/>
+      <c r="AM60" s="174"/>
+      <c r="AN60" s="174"/>
+      <c r="AO60" s="174"/>
+      <c r="AP60" s="174"/>
+      <c r="AQ60" s="174"/>
+      <c r="AR60" s="174"/>
+      <c r="AS60" s="174"/>
+      <c r="AT60" s="174"/>
+      <c r="AU60" s="174"/>
+      <c r="AV60" s="174"/>
+      <c r="AW60" s="174"/>
+      <c r="AX60" s="174"/>
+      <c r="AY60" s="174"/>
+      <c r="AZ60" s="174"/>
+      <c r="BA60" s="174"/>
+      <c r="BB60" s="174"/>
+      <c r="BC60" s="174"/>
+      <c r="BD60" s="174"/>
+      <c r="BE60" s="174"/>
+      <c r="BF60" s="174"/>
+      <c r="BG60" s="174"/>
+      <c r="BH60" s="174"/>
+      <c r="BI60" s="174"/>
+      <c r="BJ60" s="174"/>
+      <c r="BK60" s="174"/>
+      <c r="BL60" s="174"/>
+      <c r="BM60" s="174"/>
+      <c r="BN60" s="174"/>
+      <c r="BO60" s="174"/>
+      <c r="BP60" s="174"/>
+      <c r="BQ60" s="174"/>
+      <c r="BR60" s="174"/>
+      <c r="BS60" s="174"/>
+      <c r="BT60" s="174"/>
+      <c r="BU60" s="174"/>
+      <c r="BV60" s="174"/>
+      <c r="BW60" s="174"/>
+      <c r="BX60" s="174"/>
+      <c r="BY60" s="174"/>
+      <c r="BZ60" s="174"/>
+      <c r="CA60" s="174"/>
+      <c r="CB60" s="174"/>
+      <c r="CC60" s="174"/>
+      <c r="CD60" s="174"/>
+      <c r="CE60" s="174"/>
+      <c r="CF60" s="174"/>
+      <c r="CG60" s="174"/>
+      <c r="CH60" s="174"/>
+      <c r="CI60" s="174"/>
+      <c r="CJ60" s="174"/>
+      <c r="CK60" s="174"/>
+      <c r="CL60" s="174"/>
+      <c r="CM60" s="174"/>
+      <c r="CN60" s="174"/>
+      <c r="CO60" s="174"/>
+      <c r="CP60" s="174"/>
+      <c r="CQ60" s="174"/>
+      <c r="CR60" s="174"/>
+      <c r="CS60" s="174"/>
+      <c r="CT60" s="174"/>
+      <c r="CU60" s="174"/>
+      <c r="CV60" s="174"/>
+      <c r="CW60" s="174"/>
+      <c r="CX60" s="174"/>
+      <c r="CY60" s="174"/>
+      <c r="CZ60" s="174"/>
+      <c r="DA60" s="174"/>
+      <c r="DB60" s="174"/>
+      <c r="DC60" s="174"/>
+      <c r="DD60" s="174"/>
+      <c r="DE60" s="174"/>
+      <c r="DF60" s="174"/>
+      <c r="DG60" s="174"/>
+      <c r="DH60" s="174"/>
+      <c r="DI60" s="174"/>
+      <c r="DJ60" s="174"/>
+      <c r="DK60" s="174"/>
+      <c r="DL60" s="174"/>
+      <c r="DM60" s="174"/>
+      <c r="DN60" s="174"/>
+      <c r="DO60" s="174"/>
+      <c r="DP60" s="174"/>
+      <c r="DQ60" s="174"/>
+      <c r="DR60" s="174"/>
+      <c r="DS60" s="174"/>
+      <c r="DT60" s="174"/>
+      <c r="DU60" s="174"/>
+      <c r="DV60" s="174"/>
+      <c r="DW60" s="174"/>
+      <c r="DX60" s="174"/>
+      <c r="DY60" s="174"/>
+      <c r="DZ60" s="174"/>
+      <c r="EA60" s="174"/>
+      <c r="EB60" s="174"/>
+      <c r="EC60" s="174"/>
+      <c r="ED60" s="174"/>
+      <c r="EE60" s="174"/>
+      <c r="EF60" s="174"/>
+      <c r="EG60" s="174"/>
+      <c r="EH60" s="174"/>
+      <c r="EI60" s="174"/>
+      <c r="EJ60" s="174"/>
+      <c r="EK60" s="174"/>
+      <c r="EL60" s="174"/>
+      <c r="EM60" s="174"/>
+      <c r="EN60" s="174"/>
+      <c r="EO60" s="174"/>
+      <c r="EP60" s="174"/>
+      <c r="EQ60" s="174"/>
+      <c r="ER60" s="174"/>
+      <c r="ES60" s="174"/>
+      <c r="ET60" s="174"/>
+      <c r="EU60" s="174"/>
+      <c r="EV60" s="174"/>
+      <c r="EW60" s="174"/>
+      <c r="EX60" s="174"/>
+      <c r="EY60" s="174"/>
+      <c r="EZ60" s="174"/>
+      <c r="FA60" s="174"/>
+      <c r="FB60" s="174"/>
+      <c r="FC60" s="174"/>
+      <c r="FD60" s="174"/>
+      <c r="FE60" s="174"/>
+      <c r="FF60" s="174"/>
+      <c r="FG60" s="174"/>
+      <c r="FH60" s="174"/>
+      <c r="FI60" s="174"/>
+      <c r="FJ60" s="174"/>
+      <c r="FK60" s="174"/>
+      <c r="FL60" s="174"/>
+      <c r="FM60" s="174"/>
+      <c r="FN60" s="174"/>
+      <c r="FO60" s="174"/>
+      <c r="FP60" s="174"/>
+      <c r="FQ60" s="174"/>
+      <c r="FR60" s="174"/>
+      <c r="FS60" s="174"/>
+      <c r="FT60" s="174"/>
+      <c r="FU60" s="174"/>
+      <c r="FV60" s="174"/>
+      <c r="FW60" s="174"/>
+      <c r="FX60" s="174"/>
+      <c r="FY60" s="174"/>
+      <c r="FZ60" s="174"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>