--- v0 (2026-05-13)
+++ v1 (2026-09-10)
@@ -12,170 +12,164 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Daten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Kaderfechter</t>
   </si>
   <si>
     <t>Nachname</t>
   </si>
   <si>
     <t>Vorname</t>
   </si>
   <si>
     <t>Verein</t>
   </si>
   <si>
     <t>Kader</t>
   </si>
   <si>
     <t>Disziplin</t>
   </si>
   <si>
     <t>Stuetzpunkt</t>
   </si>
   <si>
-    <t>Giannolo</t>
-[...2 lines deleted...]
-    <t>Valerio</t>
+    <t>Bayer</t>
+  </si>
+  <si>
+    <t>Mighty</t>
   </si>
   <si>
     <t>Frankfurter TV</t>
   </si>
   <si>
     <t>ÜK</t>
   </si>
   <si>
     <t>Herrendegen</t>
   </si>
   <si>
     <t>Rhein-Main</t>
   </si>
   <si>
-    <t>Schuster</t>
-[...8 lines deleted...]
-    <t>Mathis</t>
+    <t>Shmelkova</t>
+  </si>
+  <si>
+    <t>Sofiia</t>
   </si>
   <si>
     <t>TK</t>
   </si>
   <si>
-    <t>Rosenberg</t>
-[...4 lines deleted...]
-  <si>
     <t>Damendegen</t>
   </si>
   <si>
-    <t>Shmelkova</t>
-[...2 lines deleted...]
-    <t>Sofiia</t>
+    <t>Frank</t>
+  </si>
+  <si>
+    <t>Florin</t>
+  </si>
+  <si>
+    <t>LK2</t>
+  </si>
+  <si>
+    <t>Jenal</t>
+  </si>
+  <si>
+    <t>Liv</t>
+  </si>
+  <si>
+    <t>Rzepnicka</t>
+  </si>
+  <si>
+    <t>Rizlane</t>
   </si>
   <si>
     <t>Zverev</t>
   </si>
   <si>
     <t>Maja</t>
   </si>
   <si>
-    <t>LK2</t>
-[...5 lines deleted...]
-    <t>Ludwig</t>
+    <t>Fritz</t>
+  </si>
+  <si>
+    <t>Lina</t>
   </si>
   <si>
     <t>LK1</t>
   </si>
   <si>
-    <t>Jenal</t>
-[...8 lines deleted...]
-    <t>Lina</t>
+    <t>Hauttmann</t>
+  </si>
+  <si>
+    <t>Clara</t>
+  </si>
+  <si>
+    <t>Mrosek</t>
+  </si>
+  <si>
+    <t>Hanna</t>
+  </si>
+  <si>
+    <t>Wang</t>
+  </si>
+  <si>
+    <t>Sophie</t>
+  </si>
+  <si>
+    <t>Gökhan</t>
+  </si>
+  <si>
+    <t>Dal</t>
   </si>
   <si>
     <t>GLK</t>
-  </si>
-[...16 lines deleted...]
-    <t>Sophie</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="24"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -225,51 +219,51 @@
       <patternFill patternType="solid">
         <fgColor rgb="FFEEEEEE"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border/>
     <border>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thick">
         <color rgb="FFCC0000"/>
       </bottom>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="37">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -332,59 +326,50 @@
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...7 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -653,60 +638,60 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:FZ15"/>
+  <dimension ref="A1:FZ14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="125" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A15" sqref="A15"/>
+      <selection activeCell="A14" sqref="A14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="52" max="52" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="104" max="104" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="130" max="130" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="156" max="156" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="182" max="182" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:" customHeight="1" ht="30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="Z1" s="1"/>
     </row>
     <row r="3" spans="1:" customHeight="1" ht="18">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
@@ -890,54 +875,54 @@
       <c r="FN4" s="6"/>
       <c r="FO4" s="6"/>
       <c r="FP4" s="6"/>
       <c r="FQ4" s="6"/>
       <c r="FR4" s="6"/>
       <c r="FS4" s="6"/>
       <c r="FT4" s="6"/>
       <c r="FU4" s="6"/>
       <c r="FV4" s="6"/>
       <c r="FW4" s="6"/>
       <c r="FX4" s="6"/>
       <c r="FY4" s="6"/>
       <c r="FZ4" s="6"/>
     </row>
     <row r="5" spans="1:" customHeight="1" ht="18">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>9</v>
       </c>
       <c r="D5" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="Z5" s="9"/>
       <c r="AA5" s="9"/>
       <c r="AB5" s="9"/>
       <c r="AC5" s="9"/>
       <c r="AD5" s="9"/>
       <c r="AE5" s="9"/>
       <c r="AF5" s="9"/>
       <c r="AG5" s="9"/>
       <c r="AH5" s="9"/>
       <c r="AI5" s="9"/>
       <c r="AJ5" s="9"/>
       <c r="AK5" s="9"/>
       <c r="AL5" s="9"/>
       <c r="AM5" s="9"/>
       <c r="AN5" s="9"/>
       <c r="AO5" s="9"/>
       <c r="AP5" s="9"/>
       <c r="AQ5" s="9"/>
       <c r="AR5" s="9"/>
       <c r="AS5" s="9"/>
       <c r="AT5" s="9"/>
@@ -1058,60 +1043,60 @@
       <c r="FE5" s="9"/>
       <c r="FF5" s="9"/>
       <c r="FG5" s="9"/>
       <c r="FH5" s="9"/>
       <c r="FI5" s="9"/>
       <c r="FJ5" s="9"/>
       <c r="FK5" s="9"/>
       <c r="FL5" s="9"/>
       <c r="FM5" s="9"/>
       <c r="FN5" s="9"/>
       <c r="FO5" s="9"/>
       <c r="FP5" s="9"/>
       <c r="FQ5" s="9"/>
       <c r="FR5" s="9"/>
       <c r="FS5" s="9"/>
       <c r="FT5" s="9"/>
       <c r="FU5" s="9"/>
       <c r="FV5" s="9"/>
       <c r="FW5" s="9"/>
       <c r="FX5" s="9"/>
       <c r="FY5" s="9"/>
       <c r="FZ5" s="9"/>
     </row>
     <row r="6" spans="1:" customHeight="1" ht="18">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C6" t="s">
         <v>9</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="Z6" s="12"/>
       <c r="AA6" s="12"/>
       <c r="AB6" s="12"/>
       <c r="AC6" s="12"/>
       <c r="AD6" s="12"/>
       <c r="AE6" s="12"/>
       <c r="AF6" s="12"/>
       <c r="AG6" s="12"/>
       <c r="AH6" s="12"/>
       <c r="AI6" s="12"/>
       <c r="AJ6" s="12"/>
       <c r="AK6" s="12"/>
       <c r="AL6" s="12"/>
       <c r="AM6" s="12"/>
       <c r="AN6" s="12"/>
       <c r="AO6" s="12"/>
       <c r="AP6" s="12"/>
       <c r="AQ6" s="12"/>
@@ -1235,63 +1220,63 @@
       <c r="FE6" s="12"/>
       <c r="FF6" s="12"/>
       <c r="FG6" s="12"/>
       <c r="FH6" s="12"/>
       <c r="FI6" s="12"/>
       <c r="FJ6" s="12"/>
       <c r="FK6" s="12"/>
       <c r="FL6" s="12"/>
       <c r="FM6" s="12"/>
       <c r="FN6" s="12"/>
       <c r="FO6" s="12"/>
       <c r="FP6" s="12"/>
       <c r="FQ6" s="12"/>
       <c r="FR6" s="12"/>
       <c r="FS6" s="12"/>
       <c r="FT6" s="12"/>
       <c r="FU6" s="12"/>
       <c r="FV6" s="12"/>
       <c r="FW6" s="12"/>
       <c r="FX6" s="12"/>
       <c r="FY6" s="12"/>
       <c r="FZ6" s="12"/>
     </row>
     <row r="7" spans="1:" customHeight="1" ht="18">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B7" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="Z7" s="15"/>
       <c r="AA7" s="15"/>
       <c r="AB7" s="15"/>
       <c r="AC7" s="15"/>
       <c r="AD7" s="15"/>
       <c r="AE7" s="15"/>
       <c r="AF7" s="15"/>
       <c r="AG7" s="15"/>
       <c r="AH7" s="15"/>
       <c r="AI7" s="15"/>
       <c r="AJ7" s="15"/>
       <c r="AK7" s="15"/>
       <c r="AL7" s="15"/>
       <c r="AM7" s="15"/>
       <c r="AN7" s="15"/>
       <c r="AO7" s="15"/>
       <c r="AP7" s="15"/>
       <c r="AQ7" s="15"/>
       <c r="AR7" s="15"/>
       <c r="AS7" s="15"/>
       <c r="AT7" s="15"/>
@@ -1412,63 +1397,63 @@
       <c r="FE7" s="15"/>
       <c r="FF7" s="15"/>
       <c r="FG7" s="15"/>
       <c r="FH7" s="15"/>
       <c r="FI7" s="15"/>
       <c r="FJ7" s="15"/>
       <c r="FK7" s="15"/>
       <c r="FL7" s="15"/>
       <c r="FM7" s="15"/>
       <c r="FN7" s="15"/>
       <c r="FO7" s="15"/>
       <c r="FP7" s="15"/>
       <c r="FQ7" s="15"/>
       <c r="FR7" s="15"/>
       <c r="FS7" s="15"/>
       <c r="FT7" s="15"/>
       <c r="FU7" s="15"/>
       <c r="FV7" s="15"/>
       <c r="FW7" s="15"/>
       <c r="FX7" s="15"/>
       <c r="FY7" s="15"/>
       <c r="FZ7" s="15"/>
     </row>
     <row r="8" spans="1:" customHeight="1" ht="18">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C8" t="s">
         <v>9</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F8" t="s">
         <v>12</v>
       </c>
       <c r="Z8" s="18"/>
       <c r="AA8" s="18"/>
       <c r="AB8" s="18"/>
       <c r="AC8" s="18"/>
       <c r="AD8" s="18"/>
       <c r="AE8" s="18"/>
       <c r="AF8" s="18"/>
       <c r="AG8" s="18"/>
       <c r="AH8" s="18"/>
       <c r="AI8" s="18"/>
       <c r="AJ8" s="18"/>
       <c r="AK8" s="18"/>
       <c r="AL8" s="18"/>
       <c r="AM8" s="18"/>
       <c r="AN8" s="18"/>
       <c r="AO8" s="18"/>
       <c r="AP8" s="18"/>
       <c r="AQ8" s="18"/>
       <c r="AR8" s="18"/>
       <c r="AS8" s="18"/>
       <c r="AT8" s="18"/>
@@ -1589,63 +1574,63 @@
       <c r="FE8" s="18"/>
       <c r="FF8" s="18"/>
       <c r="FG8" s="18"/>
       <c r="FH8" s="18"/>
       <c r="FI8" s="18"/>
       <c r="FJ8" s="18"/>
       <c r="FK8" s="18"/>
       <c r="FL8" s="18"/>
       <c r="FM8" s="18"/>
       <c r="FN8" s="18"/>
       <c r="FO8" s="18"/>
       <c r="FP8" s="18"/>
       <c r="FQ8" s="18"/>
       <c r="FR8" s="18"/>
       <c r="FS8" s="18"/>
       <c r="FT8" s="18"/>
       <c r="FU8" s="18"/>
       <c r="FV8" s="18"/>
       <c r="FW8" s="18"/>
       <c r="FX8" s="18"/>
       <c r="FY8" s="18"/>
       <c r="FZ8" s="18"/>
     </row>
     <row r="9" spans="1:" customHeight="1" ht="18">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C9" t="s">
         <v>9</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F9" t="s">
         <v>12</v>
       </c>
       <c r="Z9" s="21"/>
       <c r="AA9" s="21"/>
       <c r="AB9" s="21"/>
       <c r="AC9" s="21"/>
       <c r="AD9" s="21"/>
       <c r="AE9" s="21"/>
       <c r="AF9" s="21"/>
       <c r="AG9" s="21"/>
       <c r="AH9" s="21"/>
       <c r="AI9" s="21"/>
       <c r="AJ9" s="21"/>
       <c r="AK9" s="21"/>
       <c r="AL9" s="21"/>
       <c r="AM9" s="21"/>
       <c r="AN9" s="21"/>
       <c r="AO9" s="21"/>
       <c r="AP9" s="21"/>
       <c r="AQ9" s="21"/>
       <c r="AR9" s="21"/>
       <c r="AS9" s="21"/>
       <c r="AT9" s="21"/>
@@ -1778,51 +1763,51 @@
       <c r="FQ9" s="21"/>
       <c r="FR9" s="21"/>
       <c r="FS9" s="21"/>
       <c r="FT9" s="21"/>
       <c r="FU9" s="21"/>
       <c r="FV9" s="21"/>
       <c r="FW9" s="21"/>
       <c r="FX9" s="21"/>
       <c r="FY9" s="21"/>
       <c r="FZ9" s="21"/>
     </row>
     <row r="10" spans="1:" customHeight="1" ht="18">
       <c r="A10" t="s">
         <v>26</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" t="s">
         <v>9</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F10" t="s">
         <v>12</v>
       </c>
       <c r="Z10" s="24"/>
       <c r="AA10" s="24"/>
       <c r="AB10" s="24"/>
       <c r="AC10" s="24"/>
       <c r="AD10" s="24"/>
       <c r="AE10" s="24"/>
       <c r="AF10" s="24"/>
       <c r="AG10" s="24"/>
       <c r="AH10" s="24"/>
       <c r="AI10" s="24"/>
       <c r="AJ10" s="24"/>
       <c r="AK10" s="24"/>
       <c r="AL10" s="24"/>
       <c r="AM10" s="24"/>
       <c r="AN10" s="24"/>
       <c r="AO10" s="24"/>
       <c r="AP10" s="24"/>
       <c r="AQ10" s="24"/>
       <c r="AR10" s="24"/>
       <c r="AS10" s="24"/>
       <c r="AT10" s="24"/>
@@ -1955,51 +1940,51 @@
       <c r="FQ10" s="24"/>
       <c r="FR10" s="24"/>
       <c r="FS10" s="24"/>
       <c r="FT10" s="24"/>
       <c r="FU10" s="24"/>
       <c r="FV10" s="24"/>
       <c r="FW10" s="24"/>
       <c r="FX10" s="24"/>
       <c r="FY10" s="24"/>
       <c r="FZ10" s="24"/>
     </row>
     <row r="11" spans="1:" customHeight="1" ht="18">
       <c r="A11" t="s">
         <v>29</v>
       </c>
       <c r="B11" t="s">
         <v>30</v>
       </c>
       <c r="C11" t="s">
         <v>9</v>
       </c>
       <c r="D11" t="s">
         <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F11" t="s">
         <v>12</v>
       </c>
       <c r="Z11" s="27"/>
       <c r="AA11" s="27"/>
       <c r="AB11" s="27"/>
       <c r="AC11" s="27"/>
       <c r="AD11" s="27"/>
       <c r="AE11" s="27"/>
       <c r="AF11" s="27"/>
       <c r="AG11" s="27"/>
       <c r="AH11" s="27"/>
       <c r="AI11" s="27"/>
       <c r="AJ11" s="27"/>
       <c r="AK11" s="27"/>
       <c r="AL11" s="27"/>
       <c r="AM11" s="27"/>
       <c r="AN11" s="27"/>
       <c r="AO11" s="27"/>
       <c r="AP11" s="27"/>
       <c r="AQ11" s="27"/>
       <c r="AR11" s="27"/>
       <c r="AS11" s="27"/>
       <c r="AT11" s="27"/>
@@ -2129,54 +2114,54 @@
       <c r="FN11" s="27"/>
       <c r="FO11" s="27"/>
       <c r="FP11" s="27"/>
       <c r="FQ11" s="27"/>
       <c r="FR11" s="27"/>
       <c r="FS11" s="27"/>
       <c r="FT11" s="27"/>
       <c r="FU11" s="27"/>
       <c r="FV11" s="27"/>
       <c r="FW11" s="27"/>
       <c r="FX11" s="27"/>
       <c r="FY11" s="27"/>
       <c r="FZ11" s="27"/>
     </row>
     <row r="12" spans="1:" customHeight="1" ht="18">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12" t="s">
         <v>32</v>
       </c>
       <c r="C12" t="s">
         <v>9</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F12" t="s">
         <v>12</v>
       </c>
       <c r="Z12" s="30"/>
       <c r="AA12" s="30"/>
       <c r="AB12" s="30"/>
       <c r="AC12" s="30"/>
       <c r="AD12" s="30"/>
       <c r="AE12" s="30"/>
       <c r="AF12" s="30"/>
       <c r="AG12" s="30"/>
       <c r="AH12" s="30"/>
       <c r="AI12" s="30"/>
       <c r="AJ12" s="30"/>
       <c r="AK12" s="30"/>
       <c r="AL12" s="30"/>
       <c r="AM12" s="30"/>
       <c r="AN12" s="30"/>
       <c r="AO12" s="30"/>
       <c r="AP12" s="30"/>
       <c r="AQ12" s="30"/>
       <c r="AR12" s="30"/>
       <c r="AS12" s="30"/>
       <c r="AT12" s="30"/>
@@ -2297,63 +2282,63 @@
       <c r="FE12" s="30"/>
       <c r="FF12" s="30"/>
       <c r="FG12" s="30"/>
       <c r="FH12" s="30"/>
       <c r="FI12" s="30"/>
       <c r="FJ12" s="30"/>
       <c r="FK12" s="30"/>
       <c r="FL12" s="30"/>
       <c r="FM12" s="30"/>
       <c r="FN12" s="30"/>
       <c r="FO12" s="30"/>
       <c r="FP12" s="30"/>
       <c r="FQ12" s="30"/>
       <c r="FR12" s="30"/>
       <c r="FS12" s="30"/>
       <c r="FT12" s="30"/>
       <c r="FU12" s="30"/>
       <c r="FV12" s="30"/>
       <c r="FW12" s="30"/>
       <c r="FX12" s="30"/>
       <c r="FY12" s="30"/>
       <c r="FZ12" s="30"/>
     </row>
     <row r="13" spans="1:" customHeight="1" ht="18">
       <c r="A13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="C13" t="s">
         <v>9</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F13" t="s">
         <v>12</v>
       </c>
       <c r="Z13" s="33"/>
       <c r="AA13" s="33"/>
       <c r="AB13" s="33"/>
       <c r="AC13" s="33"/>
       <c r="AD13" s="33"/>
       <c r="AE13" s="33"/>
       <c r="AF13" s="33"/>
       <c r="AG13" s="33"/>
       <c r="AH13" s="33"/>
       <c r="AI13" s="33"/>
       <c r="AJ13" s="33"/>
       <c r="AK13" s="33"/>
       <c r="AL13" s="33"/>
       <c r="AM13" s="33"/>
       <c r="AN13" s="33"/>
       <c r="AO13" s="33"/>
       <c r="AP13" s="33"/>
       <c r="AQ13" s="33"/>
       <c r="AR13" s="33"/>
       <c r="AS13" s="33"/>
       <c r="AT13" s="33"/>
@@ -2474,60 +2459,60 @@
       <c r="FE13" s="33"/>
       <c r="FF13" s="33"/>
       <c r="FG13" s="33"/>
       <c r="FH13" s="33"/>
       <c r="FI13" s="33"/>
       <c r="FJ13" s="33"/>
       <c r="FK13" s="33"/>
       <c r="FL13" s="33"/>
       <c r="FM13" s="33"/>
       <c r="FN13" s="33"/>
       <c r="FO13" s="33"/>
       <c r="FP13" s="33"/>
       <c r="FQ13" s="33"/>
       <c r="FR13" s="33"/>
       <c r="FS13" s="33"/>
       <c r="FT13" s="33"/>
       <c r="FU13" s="33"/>
       <c r="FV13" s="33"/>
       <c r="FW13" s="33"/>
       <c r="FX13" s="33"/>
       <c r="FY13" s="33"/>
       <c r="FZ13" s="33"/>
     </row>
     <row r="14" spans="1:" customHeight="1" ht="18">
       <c r="A14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="C14" t="s">
         <v>9</v>
       </c>
       <c r="D14" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" t="s">
         <v>12</v>
       </c>
       <c r="Z14" s="36"/>
       <c r="AA14" s="36"/>
       <c r="AB14" s="36"/>
       <c r="AC14" s="36"/>
       <c r="AD14" s="36"/>
       <c r="AE14" s="36"/>
       <c r="AF14" s="36"/>
       <c r="AG14" s="36"/>
       <c r="AH14" s="36"/>
       <c r="AI14" s="36"/>
       <c r="AJ14" s="36"/>
       <c r="AK14" s="36"/>
       <c r="AL14" s="36"/>
       <c r="AM14" s="36"/>
       <c r="AN14" s="36"/>
       <c r="AO14" s="36"/>
       <c r="AP14" s="36"/>
       <c r="AQ14" s="36"/>
@@ -2649,227 +2634,50 @@
       <c r="FC14" s="36"/>
       <c r="FD14" s="36"/>
       <c r="FE14" s="36"/>
       <c r="FF14" s="36"/>
       <c r="FG14" s="36"/>
       <c r="FH14" s="36"/>
       <c r="FI14" s="36"/>
       <c r="FJ14" s="36"/>
       <c r="FK14" s="36"/>
       <c r="FL14" s="36"/>
       <c r="FM14" s="36"/>
       <c r="FN14" s="36"/>
       <c r="FO14" s="36"/>
       <c r="FP14" s="36"/>
       <c r="FQ14" s="36"/>
       <c r="FR14" s="36"/>
       <c r="FS14" s="36"/>
       <c r="FT14" s="36"/>
       <c r="FU14" s="36"/>
       <c r="FV14" s="36"/>
       <c r="FW14" s="36"/>
       <c r="FX14" s="36"/>
       <c r="FY14" s="36"/>
       <c r="FZ14" s="36"/>
     </row>
-    <row r="15" spans="1:" customHeight="1" ht="18">
-[...175 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>