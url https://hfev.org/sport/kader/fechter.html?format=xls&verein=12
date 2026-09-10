--- v0 (2026-06-26)
+++ v1 (2026-09-10)
@@ -12,125 +12,113 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Daten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>Kaderfechter</t>
   </si>
   <si>
     <t>Nachname</t>
   </si>
   <si>
     <t>Vorname</t>
   </si>
   <si>
     <t>Verein</t>
   </si>
   <si>
     <t>Kader</t>
   </si>
   <si>
     <t>Disziplin</t>
   </si>
   <si>
     <t>Stuetzpunkt</t>
   </si>
   <si>
+    <t>Chiang</t>
+  </si>
+  <si>
+    <t>Nico</t>
+  </si>
+  <si>
+    <t>SSG Bensheim</t>
+  </si>
+  <si>
+    <t>TK</t>
+  </si>
+  <si>
+    <t>Herrendegen</t>
+  </si>
+  <si>
+    <t>Rhein-Main</t>
+  </si>
+  <si>
+    <t>Habel</t>
+  </si>
+  <si>
+    <t>Philipp</t>
+  </si>
+  <si>
+    <t>LK2</t>
+  </si>
+  <si>
     <t>Hartnagel</t>
   </si>
   <si>
     <t>Joschua</t>
   </si>
   <si>
-    <t>SSG Bensheim</t>
-[...23 lines deleted...]
-    <t>Nico</t>
+    <t>Annemieke</t>
   </si>
   <si>
     <t>LK1</t>
   </si>
   <si>
-    <t>Habel</t>
-[...4 lines deleted...]
-  <si>
     <t>Damendegen</t>
-  </si>
-[...7 lines deleted...]
-    <t>Ruben</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="24"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -180,80 +168,62 @@
       <patternFill patternType="solid">
         <fgColor rgb="FFEEEEEE"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border/>
     <border>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thick">
         <color rgb="FFCC0000"/>
       </bottom>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="16">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
@@ -554,54 +524,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:FZ9"/>
+  <dimension ref="A1:FZ7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="125" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A9" sqref="A9"/>
+      <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="104" max="104" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="130" max="130" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="156" max="156" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="182" max="182" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:" customHeight="1" ht="30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="Z1" s="1"/>
     </row>
@@ -968,51 +938,51 @@
       <c r="FN5" s="9"/>
       <c r="FO5" s="9"/>
       <c r="FP5" s="9"/>
       <c r="FQ5" s="9"/>
       <c r="FR5" s="9"/>
       <c r="FS5" s="9"/>
       <c r="FT5" s="9"/>
       <c r="FU5" s="9"/>
       <c r="FV5" s="9"/>
       <c r="FW5" s="9"/>
       <c r="FX5" s="9"/>
       <c r="FY5" s="9"/>
       <c r="FZ5" s="9"/>
     </row>
     <row r="6" spans="1:" customHeight="1" ht="18">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" t="s">
         <v>9</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="Z6" s="12"/>
       <c r="AA6" s="12"/>
       <c r="AB6" s="12"/>
       <c r="AC6" s="12"/>
       <c r="AD6" s="12"/>
       <c r="AE6" s="12"/>
       <c r="AF6" s="12"/>
       <c r="AG6" s="12"/>
       <c r="AH6" s="12"/>
       <c r="AI6" s="12"/>
       <c r="AJ6" s="12"/>
       <c r="AK6" s="12"/>
       <c r="AL6" s="12"/>
       <c r="AM6" s="12"/>
       <c r="AN6" s="12"/>
       <c r="AO6" s="12"/>
       <c r="AP6" s="12"/>
       <c r="AQ6" s="12"/>
@@ -1136,63 +1106,63 @@
       <c r="FE6" s="12"/>
       <c r="FF6" s="12"/>
       <c r="FG6" s="12"/>
       <c r="FH6" s="12"/>
       <c r="FI6" s="12"/>
       <c r="FJ6" s="12"/>
       <c r="FK6" s="12"/>
       <c r="FL6" s="12"/>
       <c r="FM6" s="12"/>
       <c r="FN6" s="12"/>
       <c r="FO6" s="12"/>
       <c r="FP6" s="12"/>
       <c r="FQ6" s="12"/>
       <c r="FR6" s="12"/>
       <c r="FS6" s="12"/>
       <c r="FT6" s="12"/>
       <c r="FU6" s="12"/>
       <c r="FV6" s="12"/>
       <c r="FW6" s="12"/>
       <c r="FX6" s="12"/>
       <c r="FY6" s="12"/>
       <c r="FZ6" s="12"/>
     </row>
     <row r="7" spans="1:" customHeight="1" ht="18">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="B7" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="Z7" s="15"/>
       <c r="AA7" s="15"/>
       <c r="AB7" s="15"/>
       <c r="AC7" s="15"/>
       <c r="AD7" s="15"/>
       <c r="AE7" s="15"/>
       <c r="AF7" s="15"/>
       <c r="AG7" s="15"/>
       <c r="AH7" s="15"/>
       <c r="AI7" s="15"/>
       <c r="AJ7" s="15"/>
       <c r="AK7" s="15"/>
       <c r="AL7" s="15"/>
       <c r="AM7" s="15"/>
       <c r="AN7" s="15"/>
       <c r="AO7" s="15"/>
       <c r="AP7" s="15"/>
       <c r="AQ7" s="15"/>
       <c r="AR7" s="15"/>
       <c r="AS7" s="15"/>
       <c r="AT7" s="15"/>
@@ -1311,404 +1281,50 @@
       <c r="FC7" s="15"/>
       <c r="FD7" s="15"/>
       <c r="FE7" s="15"/>
       <c r="FF7" s="15"/>
       <c r="FG7" s="15"/>
       <c r="FH7" s="15"/>
       <c r="FI7" s="15"/>
       <c r="FJ7" s="15"/>
       <c r="FK7" s="15"/>
       <c r="FL7" s="15"/>
       <c r="FM7" s="15"/>
       <c r="FN7" s="15"/>
       <c r="FO7" s="15"/>
       <c r="FP7" s="15"/>
       <c r="FQ7" s="15"/>
       <c r="FR7" s="15"/>
       <c r="FS7" s="15"/>
       <c r="FT7" s="15"/>
       <c r="FU7" s="15"/>
       <c r="FV7" s="15"/>
       <c r="FW7" s="15"/>
       <c r="FX7" s="15"/>
       <c r="FY7" s="15"/>
       <c r="FZ7" s="15"/>
     </row>
-    <row r="8" spans="1:" customHeight="1" ht="18">
-[...352 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>