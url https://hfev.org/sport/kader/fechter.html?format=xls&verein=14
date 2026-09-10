--- v0 (2026-06-10)
+++ v1 (2026-09-10)
@@ -44,51 +44,51 @@
   <si>
     <t>Vorname</t>
   </si>
   <si>
     <t>Verein</t>
   </si>
   <si>
     <t>Kader</t>
   </si>
   <si>
     <t>Disziplin</t>
   </si>
   <si>
     <t>Stuetzpunkt</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Diego</t>
   </si>
   <si>
     <t>TV Neu-Isenburg</t>
   </si>
   <si>
-    <t>TK</t>
+    <t>LK2</t>
   </si>
   <si>
     <t>Herrenflorett</t>
   </si>
   <si>
     <t>Dörnigheim</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>