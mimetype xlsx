--- v0 (2026-06-10)
+++ v1 (2026-09-10)
@@ -12,95 +12,101 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Daten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Kaderfechter</t>
   </si>
   <si>
     <t>Nachname</t>
   </si>
   <si>
     <t>Vorname</t>
   </si>
   <si>
     <t>Verein</t>
   </si>
   <si>
     <t>Kader</t>
   </si>
   <si>
     <t>Disziplin</t>
   </si>
   <si>
     <t>Stuetzpunkt</t>
   </si>
   <si>
-    <t>Barz</t>
-[...2 lines deleted...]
-    <t>Jonathan</t>
+    <t>Vesti</t>
+  </si>
+  <si>
+    <t>Lucien</t>
   </si>
   <si>
     <t>TFC Hanau</t>
   </si>
   <si>
-    <t>TK</t>
+    <t>ÜK</t>
   </si>
   <si>
     <t>Herrenflorett</t>
   </si>
   <si>
     <t>Dörnigheim</t>
   </si>
   <si>
-    <t>Morlock</t>
-[...2 lines deleted...]
-    <t>Felix</t>
+    <t>Stierand</t>
+  </si>
+  <si>
+    <t>Victoria</t>
+  </si>
+  <si>
+    <t>LK1</t>
+  </si>
+  <si>
+    <t>Damenflorett</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="24"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -725,54 +731,54 @@
       <c r="FN4" s="6"/>
       <c r="FO4" s="6"/>
       <c r="FP4" s="6"/>
       <c r="FQ4" s="6"/>
       <c r="FR4" s="6"/>
       <c r="FS4" s="6"/>
       <c r="FT4" s="6"/>
       <c r="FU4" s="6"/>
       <c r="FV4" s="6"/>
       <c r="FW4" s="6"/>
       <c r="FX4" s="6"/>
       <c r="FY4" s="6"/>
       <c r="FZ4" s="6"/>
     </row>
     <row r="5" spans="1:" customHeight="1" ht="18">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>9</v>
       </c>
       <c r="D5" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="Z5" s="9"/>
       <c r="AA5" s="9"/>
       <c r="AB5" s="9"/>
       <c r="AC5" s="9"/>
       <c r="AD5" s="9"/>
       <c r="AE5" s="9"/>
       <c r="AF5" s="9"/>
       <c r="AG5" s="9"/>
       <c r="AH5" s="9"/>
       <c r="AI5" s="9"/>
       <c r="AJ5" s="9"/>
       <c r="AK5" s="9"/>
       <c r="AL5" s="9"/>
       <c r="AM5" s="9"/>
       <c r="AN5" s="9"/>
       <c r="AO5" s="9"/>
       <c r="AP5" s="9"/>
       <c r="AQ5" s="9"/>
       <c r="AR5" s="9"/>
       <c r="AS5" s="9"/>
       <c r="AT5" s="9"/>