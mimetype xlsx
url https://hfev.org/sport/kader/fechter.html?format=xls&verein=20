--- v0 (2026-05-13)
+++ v1 (2026-09-10)
@@ -12,129 +12,197 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Daten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
   <si>
     <t>Kaderfechter</t>
+  </si>
+  <si>
+    <t>Nachname</t>
+  </si>
+  <si>
+    <t>Vorname</t>
+  </si>
+  <si>
+    <t>Verein</t>
+  </si>
+  <si>
+    <t>Kader</t>
+  </si>
+  <si>
+    <t>Disziplin</t>
+  </si>
+  <si>
+    <t>Stuetzpunkt</t>
+  </si>
+  <si>
+    <t>Ebinger</t>
+  </si>
+  <si>
+    <t>Pia</t>
+  </si>
+  <si>
+    <t>HTG Bad Homburg</t>
+  </si>
+  <si>
+    <t>GLK</t>
+  </si>
+  <si>
+    <t>Damenflorett</t>
+  </si>
+  <si>
+    <t>Rüsselsheim-Wiesbaden</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="3">
+  <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="24"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF808080"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="2">
+  <borders count="3">
     <border/>
     <border>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thick">
         <color rgb="FFCC0000"/>
       </bottom>
     </border>
+    <border>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -399,74 +467,280 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z3"/>
+  <dimension ref="A1:FZ4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="125" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="Z3" sqref="Z3"/>
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
+    <col min="26" max="26" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
+    <col min="78" max="78" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="104" max="104" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="130" max="130" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="156" max="156" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="182" max="182" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:676" customHeight="1" ht="30">
+    <row r="1" spans="1:" customHeight="1" ht="30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1"/>
+      <c r="F1"/>
+      <c r="G1"/>
       <c r="Z1" s="1"/>
     </row>
-    <row r="3" spans="1:676" customHeight="1" ht="18">
-      <c r="YZ3" s="2"/>
+    <row r="3" spans="1:" customHeight="1" ht="18">
+      <c r="A3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="1:" customHeight="1" ht="18">
+      <c r="A4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z4" s="6"/>
+      <c r="AA4" s="6"/>
+      <c r="AB4" s="6"/>
+      <c r="AC4" s="6"/>
+      <c r="AD4" s="6"/>
+      <c r="AE4" s="6"/>
+      <c r="AF4" s="6"/>
+      <c r="AG4" s="6"/>
+      <c r="AH4" s="6"/>
+      <c r="AI4" s="6"/>
+      <c r="AJ4" s="6"/>
+      <c r="AK4" s="6"/>
+      <c r="AL4" s="6"/>
+      <c r="AM4" s="6"/>
+      <c r="AN4" s="6"/>
+      <c r="AO4" s="6"/>
+      <c r="AP4" s="6"/>
+      <c r="AQ4" s="6"/>
+      <c r="AR4" s="6"/>
+      <c r="AS4" s="6"/>
+      <c r="AT4" s="6"/>
+      <c r="AU4" s="6"/>
+      <c r="AV4" s="6"/>
+      <c r="AW4" s="6"/>
+      <c r="AX4" s="6"/>
+      <c r="AY4" s="6"/>
+      <c r="AZ4" s="6"/>
+      <c r="BA4" s="6"/>
+      <c r="BB4" s="6"/>
+      <c r="BC4" s="6"/>
+      <c r="BD4" s="6"/>
+      <c r="BE4" s="6"/>
+      <c r="BF4" s="6"/>
+      <c r="BG4" s="6"/>
+      <c r="BH4" s="6"/>
+      <c r="BI4" s="6"/>
+      <c r="BJ4" s="6"/>
+      <c r="BK4" s="6"/>
+      <c r="BL4" s="6"/>
+      <c r="BM4" s="6"/>
+      <c r="BN4" s="6"/>
+      <c r="BO4" s="6"/>
+      <c r="BP4" s="6"/>
+      <c r="BQ4" s="6"/>
+      <c r="BR4" s="6"/>
+      <c r="BS4" s="6"/>
+      <c r="BT4" s="6"/>
+      <c r="BU4" s="6"/>
+      <c r="BV4" s="6"/>
+      <c r="BW4" s="6"/>
+      <c r="BX4" s="6"/>
+      <c r="BY4" s="6"/>
+      <c r="BZ4" s="6"/>
+      <c r="CA4" s="6"/>
+      <c r="CB4" s="6"/>
+      <c r="CC4" s="6"/>
+      <c r="CD4" s="6"/>
+      <c r="CE4" s="6"/>
+      <c r="CF4" s="6"/>
+      <c r="CG4" s="6"/>
+      <c r="CH4" s="6"/>
+      <c r="CI4" s="6"/>
+      <c r="CJ4" s="6"/>
+      <c r="CK4" s="6"/>
+      <c r="CL4" s="6"/>
+      <c r="CM4" s="6"/>
+      <c r="CN4" s="6"/>
+      <c r="CO4" s="6"/>
+      <c r="CP4" s="6"/>
+      <c r="CQ4" s="6"/>
+      <c r="CR4" s="6"/>
+      <c r="CS4" s="6"/>
+      <c r="CT4" s="6"/>
+      <c r="CU4" s="6"/>
+      <c r="CV4" s="6"/>
+      <c r="CW4" s="6"/>
+      <c r="CX4" s="6"/>
+      <c r="CY4" s="6"/>
+      <c r="CZ4" s="6"/>
+      <c r="DA4" s="6"/>
+      <c r="DB4" s="6"/>
+      <c r="DC4" s="6"/>
+      <c r="DD4" s="6"/>
+      <c r="DE4" s="6"/>
+      <c r="DF4" s="6"/>
+      <c r="DG4" s="6"/>
+      <c r="DH4" s="6"/>
+      <c r="DI4" s="6"/>
+      <c r="DJ4" s="6"/>
+      <c r="DK4" s="6"/>
+      <c r="DL4" s="6"/>
+      <c r="DM4" s="6"/>
+      <c r="DN4" s="6"/>
+      <c r="DO4" s="6"/>
+      <c r="DP4" s="6"/>
+      <c r="DQ4" s="6"/>
+      <c r="DR4" s="6"/>
+      <c r="DS4" s="6"/>
+      <c r="DT4" s="6"/>
+      <c r="DU4" s="6"/>
+      <c r="DV4" s="6"/>
+      <c r="DW4" s="6"/>
+      <c r="DX4" s="6"/>
+      <c r="DY4" s="6"/>
+      <c r="DZ4" s="6"/>
+      <c r="EA4" s="6"/>
+      <c r="EB4" s="6"/>
+      <c r="EC4" s="6"/>
+      <c r="ED4" s="6"/>
+      <c r="EE4" s="6"/>
+      <c r="EF4" s="6"/>
+      <c r="EG4" s="6"/>
+      <c r="EH4" s="6"/>
+      <c r="EI4" s="6"/>
+      <c r="EJ4" s="6"/>
+      <c r="EK4" s="6"/>
+      <c r="EL4" s="6"/>
+      <c r="EM4" s="6"/>
+      <c r="EN4" s="6"/>
+      <c r="EO4" s="6"/>
+      <c r="EP4" s="6"/>
+      <c r="EQ4" s="6"/>
+      <c r="ER4" s="6"/>
+      <c r="ES4" s="6"/>
+      <c r="ET4" s="6"/>
+      <c r="EU4" s="6"/>
+      <c r="EV4" s="6"/>
+      <c r="EW4" s="6"/>
+      <c r="EX4" s="6"/>
+      <c r="EY4" s="6"/>
+      <c r="EZ4" s="6"/>
+      <c r="FA4" s="6"/>
+      <c r="FB4" s="6"/>
+      <c r="FC4" s="6"/>
+      <c r="FD4" s="6"/>
+      <c r="FE4" s="6"/>
+      <c r="FF4" s="6"/>
+      <c r="FG4" s="6"/>
+      <c r="FH4" s="6"/>
+      <c r="FI4" s="6"/>
+      <c r="FJ4" s="6"/>
+      <c r="FK4" s="6"/>
+      <c r="FL4" s="6"/>
+      <c r="FM4" s="6"/>
+      <c r="FN4" s="6"/>
+      <c r="FO4" s="6"/>
+      <c r="FP4" s="6"/>
+      <c r="FQ4" s="6"/>
+      <c r="FR4" s="6"/>
+      <c r="FS4" s="6"/>
+      <c r="FT4" s="6"/>
+      <c r="FU4" s="6"/>
+      <c r="FV4" s="6"/>
+      <c r="FW4" s="6"/>
+      <c r="FX4" s="6"/>
+      <c r="FY4" s="6"/>
+      <c r="FZ4" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A1:A1"/>
+    <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>