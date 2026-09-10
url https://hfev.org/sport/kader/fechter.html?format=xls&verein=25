--- v0 (2026-06-24)
+++ v1 (2026-09-10)
@@ -35,105 +35,105 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>Kaderfechter</t>
   </si>
   <si>
     <t>Nachname</t>
   </si>
   <si>
     <t>Vorname</t>
   </si>
   <si>
     <t>Verein</t>
   </si>
   <si>
     <t>Kader</t>
   </si>
   <si>
     <t>Disziplin</t>
   </si>
   <si>
     <t>Stuetzpunkt</t>
   </si>
   <si>
+    <t>Domanski</t>
+  </si>
+  <si>
+    <t>Emma</t>
+  </si>
+  <si>
+    <t>TV Alsfeld</t>
+  </si>
+  <si>
+    <t>TK</t>
+  </si>
+  <si>
+    <t>Damensäbel</t>
+  </si>
+  <si>
+    <t>Alsfeld</t>
+  </si>
+  <si>
     <t>Pepler</t>
   </si>
   <si>
     <t>Maja</t>
   </si>
   <si>
-    <t>TV Alsfeld</t>
-[...10 lines deleted...]
-  <si>
     <t>Roth</t>
   </si>
   <si>
     <t>Thomas</t>
   </si>
   <si>
+    <t>LK3</t>
+  </si>
+  <si>
     <t>Herrensäbel</t>
   </si>
   <si>
-    <t>Domanski</t>
-[...2 lines deleted...]
-    <t>Emma</t>
+    <t>Lippke</t>
+  </si>
+  <si>
+    <t>Isabell</t>
   </si>
   <si>
     <t>LK2</t>
   </si>
   <si>
-    <t>Lippke</t>
-[...14 lines deleted...]
-    <t>Clara</t>
+    <t>Cecilia</t>
   </si>
   <si>
     <t>GLK</t>
+  </si>
+  <si>
+    <t>Trieloff</t>
+  </si>
+  <si>
+    <t>Taylor</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="24"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -797,51 +797,51 @@
       <c r="FQ4" s="6"/>
       <c r="FR4" s="6"/>
       <c r="FS4" s="6"/>
       <c r="FT4" s="6"/>
       <c r="FU4" s="6"/>
       <c r="FV4" s="6"/>
       <c r="FW4" s="6"/>
       <c r="FX4" s="6"/>
       <c r="FY4" s="6"/>
       <c r="FZ4" s="6"/>
     </row>
     <row r="5" spans="1:" customHeight="1" ht="18">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>9</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="Z5" s="9"/>
       <c r="AA5" s="9"/>
       <c r="AB5" s="9"/>
       <c r="AC5" s="9"/>
       <c r="AD5" s="9"/>
       <c r="AE5" s="9"/>
       <c r="AF5" s="9"/>
       <c r="AG5" s="9"/>
       <c r="AH5" s="9"/>
       <c r="AI5" s="9"/>
       <c r="AJ5" s="9"/>
       <c r="AK5" s="9"/>
       <c r="AL5" s="9"/>
       <c r="AM5" s="9"/>
       <c r="AN5" s="9"/>
       <c r="AO5" s="9"/>
       <c r="AP5" s="9"/>
       <c r="AQ5" s="9"/>
       <c r="AR5" s="9"/>
       <c r="AS5" s="9"/>
       <c r="AT5" s="9"/>
@@ -962,63 +962,63 @@
       <c r="FE5" s="9"/>
       <c r="FF5" s="9"/>
       <c r="FG5" s="9"/>
       <c r="FH5" s="9"/>
       <c r="FI5" s="9"/>
       <c r="FJ5" s="9"/>
       <c r="FK5" s="9"/>
       <c r="FL5" s="9"/>
       <c r="FM5" s="9"/>
       <c r="FN5" s="9"/>
       <c r="FO5" s="9"/>
       <c r="FP5" s="9"/>
       <c r="FQ5" s="9"/>
       <c r="FR5" s="9"/>
       <c r="FS5" s="9"/>
       <c r="FT5" s="9"/>
       <c r="FU5" s="9"/>
       <c r="FV5" s="9"/>
       <c r="FW5" s="9"/>
       <c r="FX5" s="9"/>
       <c r="FY5" s="9"/>
       <c r="FZ5" s="9"/>
     </row>
     <row r="6" spans="1:" customHeight="1" ht="18">
       <c r="A6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="C6" t="s">
         <v>9</v>
       </c>
       <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="Z6" s="12"/>
       <c r="AA6" s="12"/>
       <c r="AB6" s="12"/>
       <c r="AC6" s="12"/>
       <c r="AD6" s="12"/>
       <c r="AE6" s="12"/>
       <c r="AF6" s="12"/>
       <c r="AG6" s="12"/>
       <c r="AH6" s="12"/>
       <c r="AI6" s="12"/>
       <c r="AJ6" s="12"/>
       <c r="AK6" s="12"/>
       <c r="AL6" s="12"/>
       <c r="AM6" s="12"/>
       <c r="AN6" s="12"/>
       <c r="AO6" s="12"/>
       <c r="AP6" s="12"/>
       <c r="AQ6" s="12"/>
       <c r="AR6" s="12"/>
       <c r="AS6" s="12"/>
       <c r="AT6" s="12"/>
@@ -1148,51 +1148,51 @@
       <c r="FN6" s="12"/>
       <c r="FO6" s="12"/>
       <c r="FP6" s="12"/>
       <c r="FQ6" s="12"/>
       <c r="FR6" s="12"/>
       <c r="FS6" s="12"/>
       <c r="FT6" s="12"/>
       <c r="FU6" s="12"/>
       <c r="FV6" s="12"/>
       <c r="FW6" s="12"/>
       <c r="FX6" s="12"/>
       <c r="FY6" s="12"/>
       <c r="FZ6" s="12"/>
     </row>
     <row r="7" spans="1:" customHeight="1" ht="18">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="Z7" s="15"/>
       <c r="AA7" s="15"/>
       <c r="AB7" s="15"/>
       <c r="AC7" s="15"/>
       <c r="AD7" s="15"/>
       <c r="AE7" s="15"/>
       <c r="AF7" s="15"/>
       <c r="AG7" s="15"/>
       <c r="AH7" s="15"/>
       <c r="AI7" s="15"/>
       <c r="AJ7" s="15"/>
       <c r="AK7" s="15"/>
       <c r="AL7" s="15"/>
       <c r="AM7" s="15"/>
       <c r="AN7" s="15"/>
       <c r="AO7" s="15"/>
       <c r="AP7" s="15"/>
       <c r="AQ7" s="15"/>
@@ -1316,63 +1316,63 @@
       <c r="FE7" s="15"/>
       <c r="FF7" s="15"/>
       <c r="FG7" s="15"/>
       <c r="FH7" s="15"/>
       <c r="FI7" s="15"/>
       <c r="FJ7" s="15"/>
       <c r="FK7" s="15"/>
       <c r="FL7" s="15"/>
       <c r="FM7" s="15"/>
       <c r="FN7" s="15"/>
       <c r="FO7" s="15"/>
       <c r="FP7" s="15"/>
       <c r="FQ7" s="15"/>
       <c r="FR7" s="15"/>
       <c r="FS7" s="15"/>
       <c r="FT7" s="15"/>
       <c r="FU7" s="15"/>
       <c r="FV7" s="15"/>
       <c r="FW7" s="15"/>
       <c r="FX7" s="15"/>
       <c r="FY7" s="15"/>
       <c r="FZ7" s="15"/>
     </row>
     <row r="8" spans="1:" customHeight="1" ht="18">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="B8" t="s">
         <v>22</v>
       </c>
       <c r="C8" t="s">
         <v>9</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F8" t="s">
         <v>12</v>
       </c>
       <c r="Z8" s="18"/>
       <c r="AA8" s="18"/>
       <c r="AB8" s="18"/>
       <c r="AC8" s="18"/>
       <c r="AD8" s="18"/>
       <c r="AE8" s="18"/>
       <c r="AF8" s="18"/>
       <c r="AG8" s="18"/>
       <c r="AH8" s="18"/>
       <c r="AI8" s="18"/>
       <c r="AJ8" s="18"/>
       <c r="AK8" s="18"/>
       <c r="AL8" s="18"/>
       <c r="AM8" s="18"/>
       <c r="AN8" s="18"/>
       <c r="AO8" s="18"/>
       <c r="AP8" s="18"/>
       <c r="AQ8" s="18"/>
       <c r="AR8" s="18"/>
       <c r="AS8" s="18"/>
       <c r="AT8" s="18"/>
@@ -1493,63 +1493,63 @@
       <c r="FE8" s="18"/>
       <c r="FF8" s="18"/>
       <c r="FG8" s="18"/>
       <c r="FH8" s="18"/>
       <c r="FI8" s="18"/>
       <c r="FJ8" s="18"/>
       <c r="FK8" s="18"/>
       <c r="FL8" s="18"/>
       <c r="FM8" s="18"/>
       <c r="FN8" s="18"/>
       <c r="FO8" s="18"/>
       <c r="FP8" s="18"/>
       <c r="FQ8" s="18"/>
       <c r="FR8" s="18"/>
       <c r="FS8" s="18"/>
       <c r="FT8" s="18"/>
       <c r="FU8" s="18"/>
       <c r="FV8" s="18"/>
       <c r="FW8" s="18"/>
       <c r="FX8" s="18"/>
       <c r="FY8" s="18"/>
       <c r="FZ8" s="18"/>
     </row>
     <row r="9" spans="1:" customHeight="1" ht="18">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C9" t="s">
         <v>9</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>12</v>
       </c>
       <c r="Z9" s="21"/>
       <c r="AA9" s="21"/>
       <c r="AB9" s="21"/>
       <c r="AC9" s="21"/>
       <c r="AD9" s="21"/>
       <c r="AE9" s="21"/>
       <c r="AF9" s="21"/>
       <c r="AG9" s="21"/>
       <c r="AH9" s="21"/>
       <c r="AI9" s="21"/>
       <c r="AJ9" s="21"/>
       <c r="AK9" s="21"/>
       <c r="AL9" s="21"/>
       <c r="AM9" s="21"/>
       <c r="AN9" s="21"/>
       <c r="AO9" s="21"/>
       <c r="AP9" s="21"/>
       <c r="AQ9" s="21"/>
       <c r="AR9" s="21"/>
       <c r="AS9" s="21"/>
       <c r="AT9" s="21"/>