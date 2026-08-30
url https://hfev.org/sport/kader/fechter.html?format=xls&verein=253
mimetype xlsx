--- v0 (2026-05-02)
+++ v1 (2026-08-30)
@@ -12,194 +12,227 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Daten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Kaderfechter</t>
   </si>
   <si>
     <t>Nachname</t>
   </si>
   <si>
     <t>Vorname</t>
   </si>
   <si>
     <t>Verein</t>
   </si>
   <si>
     <t>Kader</t>
   </si>
   <si>
     <t>Disziplin</t>
   </si>
   <si>
     <t>Stuetzpunkt</t>
   </si>
   <si>
+    <t>Aytekin</t>
+  </si>
+  <si>
+    <t>Cagla</t>
+  </si>
+  <si>
+    <t>Eintracht Frankfurt</t>
+  </si>
+  <si>
+    <t>ÜK</t>
+  </si>
+  <si>
+    <t>Damendegen</t>
+  </si>
+  <si>
+    <t>Rhein-Main</t>
+  </si>
+  <si>
     <t>Cevikol</t>
   </si>
   <si>
     <t>Eda</t>
   </si>
   <si>
-    <t>Eintracht Frankfurt</t>
-[...8 lines deleted...]
-    <t>Rhein-Main</t>
+    <t>Englert</t>
+  </si>
+  <si>
+    <t>Arthur</t>
+  </si>
+  <si>
+    <t>Herrendegen</t>
+  </si>
+  <si>
+    <t>Hertweck</t>
+  </si>
+  <si>
+    <t>Andri</t>
   </si>
   <si>
     <t>Mikes</t>
   </si>
   <si>
     <t>Julian</t>
   </si>
   <si>
-    <t>Herrendegen</t>
-[...1 lines deleted...]
-  <si>
     <t>Sternberg</t>
   </si>
   <si>
     <t>Ina</t>
   </si>
   <si>
     <t>Tatarov</t>
   </si>
   <si>
     <t>Viktor</t>
   </si>
   <si>
-    <t>Englert</t>
+    <t>Fey</t>
+  </si>
+  <si>
+    <t>Tom</t>
+  </si>
+  <si>
+    <t>NK2</t>
+  </si>
+  <si>
+    <t>Schwahn</t>
+  </si>
+  <si>
+    <t>Kristina</t>
+  </si>
+  <si>
+    <t>Sun</t>
+  </si>
+  <si>
+    <t>Pujia</t>
+  </si>
+  <si>
+    <t>Arseny</t>
+  </si>
+  <si>
+    <t>Lya</t>
+  </si>
+  <si>
+    <t>LK3</t>
   </si>
   <si>
     <t>Charlotte</t>
   </si>
   <si>
-    <t>TK</t>
-[...29 lines deleted...]
-    <t>Arseny</t>
+    <t>LK2</t>
   </si>
   <si>
     <t>Lawall</t>
   </si>
   <si>
     <t>Olivia</t>
   </si>
   <si>
-    <t>LK2</t>
-[...10 lines deleted...]
-  <si>
     <t>Verhoeven</t>
   </si>
   <si>
     <t>Valentina</t>
   </si>
   <si>
+    <t>Hu</t>
+  </si>
+  <si>
+    <t>Robin</t>
+  </si>
+  <si>
+    <t>LK1</t>
+  </si>
+  <si>
     <t>Mendel</t>
   </si>
   <si>
     <t>Ella</t>
   </si>
   <si>
-    <t>LK1</t>
+    <t>Moosmann</t>
+  </si>
+  <si>
+    <t>Jana</t>
+  </si>
+  <si>
+    <t>Neumann</t>
+  </si>
+  <si>
+    <t>Justus</t>
+  </si>
+  <si>
+    <t>Niculescu</t>
+  </si>
+  <si>
+    <t>Dumitru</t>
+  </si>
+  <si>
+    <t>Ratasap</t>
+  </si>
+  <si>
+    <t>Evelyn</t>
   </si>
   <si>
     <t>Rongbin</t>
   </si>
   <si>
-    <t>Neumann</t>
-[...2 lines deleted...]
-    <t>Justus</t>
+    <t>Pelin</t>
   </si>
   <si>
     <t>GLK</t>
+  </si>
+  <si>
+    <t>Pachara</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="24"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -249,51 +282,51 @@
       <patternFill patternType="solid">
         <fgColor rgb="FFEEEEEE"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border/>
     <border>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thick">
         <color rgb="FFCC0000"/>
       </bottom>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="76">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -410,50 +443,113 @@
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -722,54 +818,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:FZ20"/>
+  <dimension ref="A1:FZ27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="125" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A20" sqref="A20"/>
+      <selection activeCell="A27" sqref="A27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="104" max="104" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="130" max="130" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="156" max="156" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="182" max="182" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:" customHeight="1" ht="30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="Z1" s="1"/>
     </row>
@@ -962,51 +1058,51 @@
       <c r="FQ4" s="6"/>
       <c r="FR4" s="6"/>
       <c r="FS4" s="6"/>
       <c r="FT4" s="6"/>
       <c r="FU4" s="6"/>
       <c r="FV4" s="6"/>
       <c r="FW4" s="6"/>
       <c r="FX4" s="6"/>
       <c r="FY4" s="6"/>
       <c r="FZ4" s="6"/>
     </row>
     <row r="5" spans="1:" customHeight="1" ht="18">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>9</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="Z5" s="9"/>
       <c r="AA5" s="9"/>
       <c r="AB5" s="9"/>
       <c r="AC5" s="9"/>
       <c r="AD5" s="9"/>
       <c r="AE5" s="9"/>
       <c r="AF5" s="9"/>
       <c r="AG5" s="9"/>
       <c r="AH5" s="9"/>
       <c r="AI5" s="9"/>
       <c r="AJ5" s="9"/>
       <c r="AK5" s="9"/>
       <c r="AL5" s="9"/>
       <c r="AM5" s="9"/>
       <c r="AN5" s="9"/>
       <c r="AO5" s="9"/>
       <c r="AP5" s="9"/>
       <c r="AQ5" s="9"/>
       <c r="AR5" s="9"/>
       <c r="AS5" s="9"/>
       <c r="AT5" s="9"/>
@@ -1127,63 +1223,63 @@
       <c r="FE5" s="9"/>
       <c r="FF5" s="9"/>
       <c r="FG5" s="9"/>
       <c r="FH5" s="9"/>
       <c r="FI5" s="9"/>
       <c r="FJ5" s="9"/>
       <c r="FK5" s="9"/>
       <c r="FL5" s="9"/>
       <c r="FM5" s="9"/>
       <c r="FN5" s="9"/>
       <c r="FO5" s="9"/>
       <c r="FP5" s="9"/>
       <c r="FQ5" s="9"/>
       <c r="FR5" s="9"/>
       <c r="FS5" s="9"/>
       <c r="FT5" s="9"/>
       <c r="FU5" s="9"/>
       <c r="FV5" s="9"/>
       <c r="FW5" s="9"/>
       <c r="FX5" s="9"/>
       <c r="FY5" s="9"/>
       <c r="FZ5" s="9"/>
     </row>
     <row r="6" spans="1:" customHeight="1" ht="18">
       <c r="A6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="C6" t="s">
         <v>9</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="Z6" s="12"/>
       <c r="AA6" s="12"/>
       <c r="AB6" s="12"/>
       <c r="AC6" s="12"/>
       <c r="AD6" s="12"/>
       <c r="AE6" s="12"/>
       <c r="AF6" s="12"/>
       <c r="AG6" s="12"/>
       <c r="AH6" s="12"/>
       <c r="AI6" s="12"/>
       <c r="AJ6" s="12"/>
       <c r="AK6" s="12"/>
       <c r="AL6" s="12"/>
       <c r="AM6" s="12"/>
       <c r="AN6" s="12"/>
       <c r="AO6" s="12"/>
       <c r="AP6" s="12"/>
       <c r="AQ6" s="12"/>
       <c r="AR6" s="12"/>
       <c r="AS6" s="12"/>
       <c r="AT6" s="12"/>
@@ -1316,51 +1412,51 @@
       <c r="FQ6" s="12"/>
       <c r="FR6" s="12"/>
       <c r="FS6" s="12"/>
       <c r="FT6" s="12"/>
       <c r="FU6" s="12"/>
       <c r="FV6" s="12"/>
       <c r="FW6" s="12"/>
       <c r="FX6" s="12"/>
       <c r="FY6" s="12"/>
       <c r="FZ6" s="12"/>
     </row>
     <row r="7" spans="1:" customHeight="1" ht="18">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="Z7" s="15"/>
       <c r="AA7" s="15"/>
       <c r="AB7" s="15"/>
       <c r="AC7" s="15"/>
       <c r="AD7" s="15"/>
       <c r="AE7" s="15"/>
       <c r="AF7" s="15"/>
       <c r="AG7" s="15"/>
       <c r="AH7" s="15"/>
       <c r="AI7" s="15"/>
       <c r="AJ7" s="15"/>
       <c r="AK7" s="15"/>
       <c r="AL7" s="15"/>
       <c r="AM7" s="15"/>
       <c r="AN7" s="15"/>
       <c r="AO7" s="15"/>
       <c r="AP7" s="15"/>
       <c r="AQ7" s="15"/>
       <c r="AR7" s="15"/>
       <c r="AS7" s="15"/>
       <c r="AT7" s="15"/>
@@ -1490,54 +1586,54 @@
       <c r="FN7" s="15"/>
       <c r="FO7" s="15"/>
       <c r="FP7" s="15"/>
       <c r="FQ7" s="15"/>
       <c r="FR7" s="15"/>
       <c r="FS7" s="15"/>
       <c r="FT7" s="15"/>
       <c r="FU7" s="15"/>
       <c r="FV7" s="15"/>
       <c r="FW7" s="15"/>
       <c r="FX7" s="15"/>
       <c r="FY7" s="15"/>
       <c r="FZ7" s="15"/>
     </row>
     <row r="8" spans="1:" customHeight="1" ht="18">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" t="s">
         <v>9</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="E8" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F8" t="s">
         <v>12</v>
       </c>
       <c r="Z8" s="18"/>
       <c r="AA8" s="18"/>
       <c r="AB8" s="18"/>
       <c r="AC8" s="18"/>
       <c r="AD8" s="18"/>
       <c r="AE8" s="18"/>
       <c r="AF8" s="18"/>
       <c r="AG8" s="18"/>
       <c r="AH8" s="18"/>
       <c r="AI8" s="18"/>
       <c r="AJ8" s="18"/>
       <c r="AK8" s="18"/>
       <c r="AL8" s="18"/>
       <c r="AM8" s="18"/>
       <c r="AN8" s="18"/>
       <c r="AO8" s="18"/>
       <c r="AP8" s="18"/>
       <c r="AQ8" s="18"/>
       <c r="AR8" s="18"/>
       <c r="AS8" s="18"/>
       <c r="AT8" s="18"/>
@@ -1658,63 +1754,63 @@
       <c r="FE8" s="18"/>
       <c r="FF8" s="18"/>
       <c r="FG8" s="18"/>
       <c r="FH8" s="18"/>
       <c r="FI8" s="18"/>
       <c r="FJ8" s="18"/>
       <c r="FK8" s="18"/>
       <c r="FL8" s="18"/>
       <c r="FM8" s="18"/>
       <c r="FN8" s="18"/>
       <c r="FO8" s="18"/>
       <c r="FP8" s="18"/>
       <c r="FQ8" s="18"/>
       <c r="FR8" s="18"/>
       <c r="FS8" s="18"/>
       <c r="FT8" s="18"/>
       <c r="FU8" s="18"/>
       <c r="FV8" s="18"/>
       <c r="FW8" s="18"/>
       <c r="FX8" s="18"/>
       <c r="FY8" s="18"/>
       <c r="FZ8" s="18"/>
     </row>
     <row r="9" spans="1:" customHeight="1" ht="18">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>9</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F9" t="s">
         <v>12</v>
       </c>
       <c r="Z9" s="21"/>
       <c r="AA9" s="21"/>
       <c r="AB9" s="21"/>
       <c r="AC9" s="21"/>
       <c r="AD9" s="21"/>
       <c r="AE9" s="21"/>
       <c r="AF9" s="21"/>
       <c r="AG9" s="21"/>
       <c r="AH9" s="21"/>
       <c r="AI9" s="21"/>
       <c r="AJ9" s="21"/>
       <c r="AK9" s="21"/>
       <c r="AL9" s="21"/>
       <c r="AM9" s="21"/>
       <c r="AN9" s="21"/>
       <c r="AO9" s="21"/>
       <c r="AP9" s="21"/>
       <c r="AQ9" s="21"/>
       <c r="AR9" s="21"/>
       <c r="AS9" s="21"/>
       <c r="AT9" s="21"/>
@@ -1835,63 +1931,63 @@
       <c r="FE9" s="21"/>
       <c r="FF9" s="21"/>
       <c r="FG9" s="21"/>
       <c r="FH9" s="21"/>
       <c r="FI9" s="21"/>
       <c r="FJ9" s="21"/>
       <c r="FK9" s="21"/>
       <c r="FL9" s="21"/>
       <c r="FM9" s="21"/>
       <c r="FN9" s="21"/>
       <c r="FO9" s="21"/>
       <c r="FP9" s="21"/>
       <c r="FQ9" s="21"/>
       <c r="FR9" s="21"/>
       <c r="FS9" s="21"/>
       <c r="FT9" s="21"/>
       <c r="FU9" s="21"/>
       <c r="FV9" s="21"/>
       <c r="FW9" s="21"/>
       <c r="FX9" s="21"/>
       <c r="FY9" s="21"/>
       <c r="FZ9" s="21"/>
     </row>
     <row r="10" spans="1:" customHeight="1" ht="18">
       <c r="A10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>9</v>
       </c>
       <c r="D10" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="E10" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F10" t="s">
         <v>12</v>
       </c>
       <c r="Z10" s="24"/>
       <c r="AA10" s="24"/>
       <c r="AB10" s="24"/>
       <c r="AC10" s="24"/>
       <c r="AD10" s="24"/>
       <c r="AE10" s="24"/>
       <c r="AF10" s="24"/>
       <c r="AG10" s="24"/>
       <c r="AH10" s="24"/>
       <c r="AI10" s="24"/>
       <c r="AJ10" s="24"/>
       <c r="AK10" s="24"/>
       <c r="AL10" s="24"/>
       <c r="AM10" s="24"/>
       <c r="AN10" s="24"/>
       <c r="AO10" s="24"/>
       <c r="AP10" s="24"/>
       <c r="AQ10" s="24"/>
       <c r="AR10" s="24"/>
       <c r="AS10" s="24"/>
       <c r="AT10" s="24"/>
@@ -2012,63 +2108,63 @@
       <c r="FE10" s="24"/>
       <c r="FF10" s="24"/>
       <c r="FG10" s="24"/>
       <c r="FH10" s="24"/>
       <c r="FI10" s="24"/>
       <c r="FJ10" s="24"/>
       <c r="FK10" s="24"/>
       <c r="FL10" s="24"/>
       <c r="FM10" s="24"/>
       <c r="FN10" s="24"/>
       <c r="FO10" s="24"/>
       <c r="FP10" s="24"/>
       <c r="FQ10" s="24"/>
       <c r="FR10" s="24"/>
       <c r="FS10" s="24"/>
       <c r="FT10" s="24"/>
       <c r="FU10" s="24"/>
       <c r="FV10" s="24"/>
       <c r="FW10" s="24"/>
       <c r="FX10" s="24"/>
       <c r="FY10" s="24"/>
       <c r="FZ10" s="24"/>
     </row>
     <row r="11" spans="1:" customHeight="1" ht="18">
       <c r="A11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="C11" t="s">
         <v>9</v>
       </c>
       <c r="D11" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F11" t="s">
         <v>12</v>
       </c>
       <c r="Z11" s="27"/>
       <c r="AA11" s="27"/>
       <c r="AB11" s="27"/>
       <c r="AC11" s="27"/>
       <c r="AD11" s="27"/>
       <c r="AE11" s="27"/>
       <c r="AF11" s="27"/>
       <c r="AG11" s="27"/>
       <c r="AH11" s="27"/>
       <c r="AI11" s="27"/>
       <c r="AJ11" s="27"/>
       <c r="AK11" s="27"/>
       <c r="AL11" s="27"/>
       <c r="AM11" s="27"/>
       <c r="AN11" s="27"/>
       <c r="AO11" s="27"/>
       <c r="AP11" s="27"/>
       <c r="AQ11" s="27"/>
       <c r="AR11" s="27"/>
       <c r="AS11" s="27"/>
       <c r="AT11" s="27"/>
@@ -2198,54 +2294,54 @@
       <c r="FN11" s="27"/>
       <c r="FO11" s="27"/>
       <c r="FP11" s="27"/>
       <c r="FQ11" s="27"/>
       <c r="FR11" s="27"/>
       <c r="FS11" s="27"/>
       <c r="FT11" s="27"/>
       <c r="FU11" s="27"/>
       <c r="FV11" s="27"/>
       <c r="FW11" s="27"/>
       <c r="FX11" s="27"/>
       <c r="FY11" s="27"/>
       <c r="FZ11" s="27"/>
     </row>
     <row r="12" spans="1:" customHeight="1" ht="18">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12" t="s">
         <v>9</v>
       </c>
       <c r="D12" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>12</v>
       </c>
       <c r="Z12" s="30"/>
       <c r="AA12" s="30"/>
       <c r="AB12" s="30"/>
       <c r="AC12" s="30"/>
       <c r="AD12" s="30"/>
       <c r="AE12" s="30"/>
       <c r="AF12" s="30"/>
       <c r="AG12" s="30"/>
       <c r="AH12" s="30"/>
       <c r="AI12" s="30"/>
       <c r="AJ12" s="30"/>
       <c r="AK12" s="30"/>
       <c r="AL12" s="30"/>
       <c r="AM12" s="30"/>
       <c r="AN12" s="30"/>
       <c r="AO12" s="30"/>
       <c r="AP12" s="30"/>
       <c r="AQ12" s="30"/>
       <c r="AR12" s="30"/>
       <c r="AS12" s="30"/>
       <c r="AT12" s="30"/>
@@ -2366,63 +2462,63 @@
       <c r="FE12" s="30"/>
       <c r="FF12" s="30"/>
       <c r="FG12" s="30"/>
       <c r="FH12" s="30"/>
       <c r="FI12" s="30"/>
       <c r="FJ12" s="30"/>
       <c r="FK12" s="30"/>
       <c r="FL12" s="30"/>
       <c r="FM12" s="30"/>
       <c r="FN12" s="30"/>
       <c r="FO12" s="30"/>
       <c r="FP12" s="30"/>
       <c r="FQ12" s="30"/>
       <c r="FR12" s="30"/>
       <c r="FS12" s="30"/>
       <c r="FT12" s="30"/>
       <c r="FU12" s="30"/>
       <c r="FV12" s="30"/>
       <c r="FW12" s="30"/>
       <c r="FX12" s="30"/>
       <c r="FY12" s="30"/>
       <c r="FZ12" s="30"/>
     </row>
     <row r="13" spans="1:" customHeight="1" ht="18">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="B13" t="s">
         <v>32</v>
       </c>
       <c r="C13" t="s">
         <v>9</v>
       </c>
       <c r="D13" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F13" t="s">
         <v>12</v>
       </c>
       <c r="Z13" s="33"/>
       <c r="AA13" s="33"/>
       <c r="AB13" s="33"/>
       <c r="AC13" s="33"/>
       <c r="AD13" s="33"/>
       <c r="AE13" s="33"/>
       <c r="AF13" s="33"/>
       <c r="AG13" s="33"/>
       <c r="AH13" s="33"/>
       <c r="AI13" s="33"/>
       <c r="AJ13" s="33"/>
       <c r="AK13" s="33"/>
       <c r="AL13" s="33"/>
       <c r="AM13" s="33"/>
       <c r="AN13" s="33"/>
       <c r="AO13" s="33"/>
       <c r="AP13" s="33"/>
       <c r="AQ13" s="33"/>
       <c r="AR13" s="33"/>
       <c r="AS13" s="33"/>
       <c r="AT13" s="33"/>
@@ -2543,63 +2639,63 @@
       <c r="FE13" s="33"/>
       <c r="FF13" s="33"/>
       <c r="FG13" s="33"/>
       <c r="FH13" s="33"/>
       <c r="FI13" s="33"/>
       <c r="FJ13" s="33"/>
       <c r="FK13" s="33"/>
       <c r="FL13" s="33"/>
       <c r="FM13" s="33"/>
       <c r="FN13" s="33"/>
       <c r="FO13" s="33"/>
       <c r="FP13" s="33"/>
       <c r="FQ13" s="33"/>
       <c r="FR13" s="33"/>
       <c r="FS13" s="33"/>
       <c r="FT13" s="33"/>
       <c r="FU13" s="33"/>
       <c r="FV13" s="33"/>
       <c r="FW13" s="33"/>
       <c r="FX13" s="33"/>
       <c r="FY13" s="33"/>
       <c r="FZ13" s="33"/>
     </row>
     <row r="14" spans="1:" customHeight="1" ht="18">
       <c r="A14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B14" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="C14" t="s">
         <v>9</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="E14" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F14" t="s">
         <v>12</v>
       </c>
       <c r="Z14" s="36"/>
       <c r="AA14" s="36"/>
       <c r="AB14" s="36"/>
       <c r="AC14" s="36"/>
       <c r="AD14" s="36"/>
       <c r="AE14" s="36"/>
       <c r="AF14" s="36"/>
       <c r="AG14" s="36"/>
       <c r="AH14" s="36"/>
       <c r="AI14" s="36"/>
       <c r="AJ14" s="36"/>
       <c r="AK14" s="36"/>
       <c r="AL14" s="36"/>
       <c r="AM14" s="36"/>
       <c r="AN14" s="36"/>
       <c r="AO14" s="36"/>
       <c r="AP14" s="36"/>
       <c r="AQ14" s="36"/>
       <c r="AR14" s="36"/>
       <c r="AS14" s="36"/>
       <c r="AT14" s="36"/>
@@ -2720,54 +2816,54 @@
       <c r="FE14" s="36"/>
       <c r="FF14" s="36"/>
       <c r="FG14" s="36"/>
       <c r="FH14" s="36"/>
       <c r="FI14" s="36"/>
       <c r="FJ14" s="36"/>
       <c r="FK14" s="36"/>
       <c r="FL14" s="36"/>
       <c r="FM14" s="36"/>
       <c r="FN14" s="36"/>
       <c r="FO14" s="36"/>
       <c r="FP14" s="36"/>
       <c r="FQ14" s="36"/>
       <c r="FR14" s="36"/>
       <c r="FS14" s="36"/>
       <c r="FT14" s="36"/>
       <c r="FU14" s="36"/>
       <c r="FV14" s="36"/>
       <c r="FW14" s="36"/>
       <c r="FX14" s="36"/>
       <c r="FY14" s="36"/>
       <c r="FZ14" s="36"/>
     </row>
     <row r="15" spans="1:" customHeight="1" ht="18">
       <c r="A15" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="B15" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C15" t="s">
         <v>9</v>
       </c>
       <c r="D15" t="s">
         <v>35</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
         <v>12</v>
       </c>
       <c r="Z15" s="39"/>
       <c r="AA15" s="39"/>
       <c r="AB15" s="39"/>
       <c r="AC15" s="39"/>
       <c r="AD15" s="39"/>
       <c r="AE15" s="39"/>
       <c r="AF15" s="39"/>
       <c r="AG15" s="39"/>
       <c r="AH15" s="39"/>
       <c r="AI15" s="39"/>
       <c r="AJ15" s="39"/>
       <c r="AK15" s="39"/>
@@ -2897,60 +2993,60 @@
       <c r="FE15" s="39"/>
       <c r="FF15" s="39"/>
       <c r="FG15" s="39"/>
       <c r="FH15" s="39"/>
       <c r="FI15" s="39"/>
       <c r="FJ15" s="39"/>
       <c r="FK15" s="39"/>
       <c r="FL15" s="39"/>
       <c r="FM15" s="39"/>
       <c r="FN15" s="39"/>
       <c r="FO15" s="39"/>
       <c r="FP15" s="39"/>
       <c r="FQ15" s="39"/>
       <c r="FR15" s="39"/>
       <c r="FS15" s="39"/>
       <c r="FT15" s="39"/>
       <c r="FU15" s="39"/>
       <c r="FV15" s="39"/>
       <c r="FW15" s="39"/>
       <c r="FX15" s="39"/>
       <c r="FY15" s="39"/>
       <c r="FZ15" s="39"/>
     </row>
     <row r="16" spans="1:" customHeight="1" ht="18">
       <c r="A16" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C16" t="s">
         <v>9</v>
       </c>
       <c r="D16" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" t="s">
         <v>12</v>
       </c>
       <c r="Z16" s="42"/>
       <c r="AA16" s="42"/>
       <c r="AB16" s="42"/>
       <c r="AC16" s="42"/>
       <c r="AD16" s="42"/>
       <c r="AE16" s="42"/>
       <c r="AF16" s="42"/>
       <c r="AG16" s="42"/>
       <c r="AH16" s="42"/>
       <c r="AI16" s="42"/>
       <c r="AJ16" s="42"/>
       <c r="AK16" s="42"/>
       <c r="AL16" s="42"/>
       <c r="AM16" s="42"/>
       <c r="AN16" s="42"/>
       <c r="AO16" s="42"/>
       <c r="AP16" s="42"/>
       <c r="AQ16" s="42"/>
@@ -3074,60 +3170,60 @@
       <c r="FE16" s="42"/>
       <c r="FF16" s="42"/>
       <c r="FG16" s="42"/>
       <c r="FH16" s="42"/>
       <c r="FI16" s="42"/>
       <c r="FJ16" s="42"/>
       <c r="FK16" s="42"/>
       <c r="FL16" s="42"/>
       <c r="FM16" s="42"/>
       <c r="FN16" s="42"/>
       <c r="FO16" s="42"/>
       <c r="FP16" s="42"/>
       <c r="FQ16" s="42"/>
       <c r="FR16" s="42"/>
       <c r="FS16" s="42"/>
       <c r="FT16" s="42"/>
       <c r="FU16" s="42"/>
       <c r="FV16" s="42"/>
       <c r="FW16" s="42"/>
       <c r="FX16" s="42"/>
       <c r="FY16" s="42"/>
       <c r="FZ16" s="42"/>
     </row>
     <row r="17" spans="1:" customHeight="1" ht="18">
       <c r="A17" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="C17" t="s">
         <v>9</v>
       </c>
       <c r="D17" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" t="s">
         <v>12</v>
       </c>
       <c r="Z17" s="45"/>
       <c r="AA17" s="45"/>
       <c r="AB17" s="45"/>
       <c r="AC17" s="45"/>
       <c r="AD17" s="45"/>
       <c r="AE17" s="45"/>
       <c r="AF17" s="45"/>
       <c r="AG17" s="45"/>
       <c r="AH17" s="45"/>
       <c r="AI17" s="45"/>
       <c r="AJ17" s="45"/>
       <c r="AK17" s="45"/>
       <c r="AL17" s="45"/>
       <c r="AM17" s="45"/>
       <c r="AN17" s="45"/>
       <c r="AO17" s="45"/>
       <c r="AP17" s="45"/>
       <c r="AQ17" s="45"/>
@@ -3251,60 +3347,60 @@
       <c r="FE17" s="45"/>
       <c r="FF17" s="45"/>
       <c r="FG17" s="45"/>
       <c r="FH17" s="45"/>
       <c r="FI17" s="45"/>
       <c r="FJ17" s="45"/>
       <c r="FK17" s="45"/>
       <c r="FL17" s="45"/>
       <c r="FM17" s="45"/>
       <c r="FN17" s="45"/>
       <c r="FO17" s="45"/>
       <c r="FP17" s="45"/>
       <c r="FQ17" s="45"/>
       <c r="FR17" s="45"/>
       <c r="FS17" s="45"/>
       <c r="FT17" s="45"/>
       <c r="FU17" s="45"/>
       <c r="FV17" s="45"/>
       <c r="FW17" s="45"/>
       <c r="FX17" s="45"/>
       <c r="FY17" s="45"/>
       <c r="FZ17" s="45"/>
     </row>
     <row r="18" spans="1:" customHeight="1" ht="18">
       <c r="A18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="C18" t="s">
         <v>9</v>
       </c>
       <c r="D18" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" t="s">
         <v>12</v>
       </c>
       <c r="Z18" s="48"/>
       <c r="AA18" s="48"/>
       <c r="AB18" s="48"/>
       <c r="AC18" s="48"/>
       <c r="AD18" s="48"/>
       <c r="AE18" s="48"/>
       <c r="AF18" s="48"/>
       <c r="AG18" s="48"/>
       <c r="AH18" s="48"/>
       <c r="AI18" s="48"/>
       <c r="AJ18" s="48"/>
       <c r="AK18" s="48"/>
       <c r="AL18" s="48"/>
       <c r="AM18" s="48"/>
       <c r="AN18" s="48"/>
       <c r="AO18" s="48"/>
       <c r="AP18" s="48"/>
       <c r="AQ18" s="48"/>
@@ -3428,63 +3524,63 @@
       <c r="FE18" s="48"/>
       <c r="FF18" s="48"/>
       <c r="FG18" s="48"/>
       <c r="FH18" s="48"/>
       <c r="FI18" s="48"/>
       <c r="FJ18" s="48"/>
       <c r="FK18" s="48"/>
       <c r="FL18" s="48"/>
       <c r="FM18" s="48"/>
       <c r="FN18" s="48"/>
       <c r="FO18" s="48"/>
       <c r="FP18" s="48"/>
       <c r="FQ18" s="48"/>
       <c r="FR18" s="48"/>
       <c r="FS18" s="48"/>
       <c r="FT18" s="48"/>
       <c r="FU18" s="48"/>
       <c r="FV18" s="48"/>
       <c r="FW18" s="48"/>
       <c r="FX18" s="48"/>
       <c r="FY18" s="48"/>
       <c r="FZ18" s="48"/>
     </row>
     <row r="19" spans="1:" customHeight="1" ht="18">
       <c r="A19" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="B19" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C19" t="s">
         <v>9</v>
       </c>
       <c r="D19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E19" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F19" t="s">
         <v>12</v>
       </c>
       <c r="Z19" s="51"/>
       <c r="AA19" s="51"/>
       <c r="AB19" s="51"/>
       <c r="AC19" s="51"/>
       <c r="AD19" s="51"/>
       <c r="AE19" s="51"/>
       <c r="AF19" s="51"/>
       <c r="AG19" s="51"/>
       <c r="AH19" s="51"/>
       <c r="AI19" s="51"/>
       <c r="AJ19" s="51"/>
       <c r="AK19" s="51"/>
       <c r="AL19" s="51"/>
       <c r="AM19" s="51"/>
       <c r="AN19" s="51"/>
       <c r="AO19" s="51"/>
       <c r="AP19" s="51"/>
       <c r="AQ19" s="51"/>
       <c r="AR19" s="51"/>
       <c r="AS19" s="51"/>
       <c r="AT19" s="51"/>
@@ -3614,54 +3710,54 @@
       <c r="FN19" s="51"/>
       <c r="FO19" s="51"/>
       <c r="FP19" s="51"/>
       <c r="FQ19" s="51"/>
       <c r="FR19" s="51"/>
       <c r="FS19" s="51"/>
       <c r="FT19" s="51"/>
       <c r="FU19" s="51"/>
       <c r="FV19" s="51"/>
       <c r="FW19" s="51"/>
       <c r="FX19" s="51"/>
       <c r="FY19" s="51"/>
       <c r="FZ19" s="51"/>
     </row>
     <row r="20" spans="1:" customHeight="1" ht="18">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20" t="s">
         <v>46</v>
       </c>
       <c r="C20" t="s">
         <v>9</v>
       </c>
       <c r="D20" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="E20" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F20" t="s">
         <v>12</v>
       </c>
       <c r="Z20" s="54"/>
       <c r="AA20" s="54"/>
       <c r="AB20" s="54"/>
       <c r="AC20" s="54"/>
       <c r="AD20" s="54"/>
       <c r="AE20" s="54"/>
       <c r="AF20" s="54"/>
       <c r="AG20" s="54"/>
       <c r="AH20" s="54"/>
       <c r="AI20" s="54"/>
       <c r="AJ20" s="54"/>
       <c r="AK20" s="54"/>
       <c r="AL20" s="54"/>
       <c r="AM20" s="54"/>
       <c r="AN20" s="54"/>
       <c r="AO20" s="54"/>
       <c r="AP20" s="54"/>
       <c r="AQ20" s="54"/>
       <c r="AR20" s="54"/>
       <c r="AS20" s="54"/>
       <c r="AT20" s="54"/>
@@ -3780,50 +3876,1289 @@
       <c r="FC20" s="54"/>
       <c r="FD20" s="54"/>
       <c r="FE20" s="54"/>
       <c r="FF20" s="54"/>
       <c r="FG20" s="54"/>
       <c r="FH20" s="54"/>
       <c r="FI20" s="54"/>
       <c r="FJ20" s="54"/>
       <c r="FK20" s="54"/>
       <c r="FL20" s="54"/>
       <c r="FM20" s="54"/>
       <c r="FN20" s="54"/>
       <c r="FO20" s="54"/>
       <c r="FP20" s="54"/>
       <c r="FQ20" s="54"/>
       <c r="FR20" s="54"/>
       <c r="FS20" s="54"/>
       <c r="FT20" s="54"/>
       <c r="FU20" s="54"/>
       <c r="FV20" s="54"/>
       <c r="FW20" s="54"/>
       <c r="FX20" s="54"/>
       <c r="FY20" s="54"/>
       <c r="FZ20" s="54"/>
     </row>
+    <row r="21" spans="1:" customHeight="1" ht="18">
+      <c r="A21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" t="s">
+        <v>48</v>
+      </c>
+      <c r="C21" t="s">
+        <v>9</v>
+      </c>
+      <c r="D21" t="s">
+        <v>44</v>
+      </c>
+      <c r="E21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F21" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z21" s="57"/>
+      <c r="AA21" s="57"/>
+      <c r="AB21" s="57"/>
+      <c r="AC21" s="57"/>
+      <c r="AD21" s="57"/>
+      <c r="AE21" s="57"/>
+      <c r="AF21" s="57"/>
+      <c r="AG21" s="57"/>
+      <c r="AH21" s="57"/>
+      <c r="AI21" s="57"/>
+      <c r="AJ21" s="57"/>
+      <c r="AK21" s="57"/>
+      <c r="AL21" s="57"/>
+      <c r="AM21" s="57"/>
+      <c r="AN21" s="57"/>
+      <c r="AO21" s="57"/>
+      <c r="AP21" s="57"/>
+      <c r="AQ21" s="57"/>
+      <c r="AR21" s="57"/>
+      <c r="AS21" s="57"/>
+      <c r="AT21" s="57"/>
+      <c r="AU21" s="57"/>
+      <c r="AV21" s="57"/>
+      <c r="AW21" s="57"/>
+      <c r="AX21" s="57"/>
+      <c r="AY21" s="57"/>
+      <c r="AZ21" s="57"/>
+      <c r="BA21" s="57"/>
+      <c r="BB21" s="57"/>
+      <c r="BC21" s="57"/>
+      <c r="BD21" s="57"/>
+      <c r="BE21" s="57"/>
+      <c r="BF21" s="57"/>
+      <c r="BG21" s="57"/>
+      <c r="BH21" s="57"/>
+      <c r="BI21" s="57"/>
+      <c r="BJ21" s="57"/>
+      <c r="BK21" s="57"/>
+      <c r="BL21" s="57"/>
+      <c r="BM21" s="57"/>
+      <c r="BN21" s="57"/>
+      <c r="BO21" s="57"/>
+      <c r="BP21" s="57"/>
+      <c r="BQ21" s="57"/>
+      <c r="BR21" s="57"/>
+      <c r="BS21" s="57"/>
+      <c r="BT21" s="57"/>
+      <c r="BU21" s="57"/>
+      <c r="BV21" s="57"/>
+      <c r="BW21" s="57"/>
+      <c r="BX21" s="57"/>
+      <c r="BY21" s="57"/>
+      <c r="BZ21" s="57"/>
+      <c r="CA21" s="57"/>
+      <c r="CB21" s="57"/>
+      <c r="CC21" s="57"/>
+      <c r="CD21" s="57"/>
+      <c r="CE21" s="57"/>
+      <c r="CF21" s="57"/>
+      <c r="CG21" s="57"/>
+      <c r="CH21" s="57"/>
+      <c r="CI21" s="57"/>
+      <c r="CJ21" s="57"/>
+      <c r="CK21" s="57"/>
+      <c r="CL21" s="57"/>
+      <c r="CM21" s="57"/>
+      <c r="CN21" s="57"/>
+      <c r="CO21" s="57"/>
+      <c r="CP21" s="57"/>
+      <c r="CQ21" s="57"/>
+      <c r="CR21" s="57"/>
+      <c r="CS21" s="57"/>
+      <c r="CT21" s="57"/>
+      <c r="CU21" s="57"/>
+      <c r="CV21" s="57"/>
+      <c r="CW21" s="57"/>
+      <c r="CX21" s="57"/>
+      <c r="CY21" s="57"/>
+      <c r="CZ21" s="57"/>
+      <c r="DA21" s="57"/>
+      <c r="DB21" s="57"/>
+      <c r="DC21" s="57"/>
+      <c r="DD21" s="57"/>
+      <c r="DE21" s="57"/>
+      <c r="DF21" s="57"/>
+      <c r="DG21" s="57"/>
+      <c r="DH21" s="57"/>
+      <c r="DI21" s="57"/>
+      <c r="DJ21" s="57"/>
+      <c r="DK21" s="57"/>
+      <c r="DL21" s="57"/>
+      <c r="DM21" s="57"/>
+      <c r="DN21" s="57"/>
+      <c r="DO21" s="57"/>
+      <c r="DP21" s="57"/>
+      <c r="DQ21" s="57"/>
+      <c r="DR21" s="57"/>
+      <c r="DS21" s="57"/>
+      <c r="DT21" s="57"/>
+      <c r="DU21" s="57"/>
+      <c r="DV21" s="57"/>
+      <c r="DW21" s="57"/>
+      <c r="DX21" s="57"/>
+      <c r="DY21" s="57"/>
+      <c r="DZ21" s="57"/>
+      <c r="EA21" s="57"/>
+      <c r="EB21" s="57"/>
+      <c r="EC21" s="57"/>
+      <c r="ED21" s="57"/>
+      <c r="EE21" s="57"/>
+      <c r="EF21" s="57"/>
+      <c r="EG21" s="57"/>
+      <c r="EH21" s="57"/>
+      <c r="EI21" s="57"/>
+      <c r="EJ21" s="57"/>
+      <c r="EK21" s="57"/>
+      <c r="EL21" s="57"/>
+      <c r="EM21" s="57"/>
+      <c r="EN21" s="57"/>
+      <c r="EO21" s="57"/>
+      <c r="EP21" s="57"/>
+      <c r="EQ21" s="57"/>
+      <c r="ER21" s="57"/>
+      <c r="ES21" s="57"/>
+      <c r="ET21" s="57"/>
+      <c r="EU21" s="57"/>
+      <c r="EV21" s="57"/>
+      <c r="EW21" s="57"/>
+      <c r="EX21" s="57"/>
+      <c r="EY21" s="57"/>
+      <c r="EZ21" s="57"/>
+      <c r="FA21" s="57"/>
+      <c r="FB21" s="57"/>
+      <c r="FC21" s="57"/>
+      <c r="FD21" s="57"/>
+      <c r="FE21" s="57"/>
+      <c r="FF21" s="57"/>
+      <c r="FG21" s="57"/>
+      <c r="FH21" s="57"/>
+      <c r="FI21" s="57"/>
+      <c r="FJ21" s="57"/>
+      <c r="FK21" s="57"/>
+      <c r="FL21" s="57"/>
+      <c r="FM21" s="57"/>
+      <c r="FN21" s="57"/>
+      <c r="FO21" s="57"/>
+      <c r="FP21" s="57"/>
+      <c r="FQ21" s="57"/>
+      <c r="FR21" s="57"/>
+      <c r="FS21" s="57"/>
+      <c r="FT21" s="57"/>
+      <c r="FU21" s="57"/>
+      <c r="FV21" s="57"/>
+      <c r="FW21" s="57"/>
+      <c r="FX21" s="57"/>
+      <c r="FY21" s="57"/>
+      <c r="FZ21" s="57"/>
+    </row>
+    <row r="22" spans="1:" customHeight="1" ht="18">
+      <c r="A22" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22" t="s">
+        <v>50</v>
+      </c>
+      <c r="C22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D22" t="s">
+        <v>44</v>
+      </c>
+      <c r="E22" t="s">
+        <v>17</v>
+      </c>
+      <c r="F22" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z22" s="60"/>
+      <c r="AA22" s="60"/>
+      <c r="AB22" s="60"/>
+      <c r="AC22" s="60"/>
+      <c r="AD22" s="60"/>
+      <c r="AE22" s="60"/>
+      <c r="AF22" s="60"/>
+      <c r="AG22" s="60"/>
+      <c r="AH22" s="60"/>
+      <c r="AI22" s="60"/>
+      <c r="AJ22" s="60"/>
+      <c r="AK22" s="60"/>
+      <c r="AL22" s="60"/>
+      <c r="AM22" s="60"/>
+      <c r="AN22" s="60"/>
+      <c r="AO22" s="60"/>
+      <c r="AP22" s="60"/>
+      <c r="AQ22" s="60"/>
+      <c r="AR22" s="60"/>
+      <c r="AS22" s="60"/>
+      <c r="AT22" s="60"/>
+      <c r="AU22" s="60"/>
+      <c r="AV22" s="60"/>
+      <c r="AW22" s="60"/>
+      <c r="AX22" s="60"/>
+      <c r="AY22" s="60"/>
+      <c r="AZ22" s="60"/>
+      <c r="BA22" s="60"/>
+      <c r="BB22" s="60"/>
+      <c r="BC22" s="60"/>
+      <c r="BD22" s="60"/>
+      <c r="BE22" s="60"/>
+      <c r="BF22" s="60"/>
+      <c r="BG22" s="60"/>
+      <c r="BH22" s="60"/>
+      <c r="BI22" s="60"/>
+      <c r="BJ22" s="60"/>
+      <c r="BK22" s="60"/>
+      <c r="BL22" s="60"/>
+      <c r="BM22" s="60"/>
+      <c r="BN22" s="60"/>
+      <c r="BO22" s="60"/>
+      <c r="BP22" s="60"/>
+      <c r="BQ22" s="60"/>
+      <c r="BR22" s="60"/>
+      <c r="BS22" s="60"/>
+      <c r="BT22" s="60"/>
+      <c r="BU22" s="60"/>
+      <c r="BV22" s="60"/>
+      <c r="BW22" s="60"/>
+      <c r="BX22" s="60"/>
+      <c r="BY22" s="60"/>
+      <c r="BZ22" s="60"/>
+      <c r="CA22" s="60"/>
+      <c r="CB22" s="60"/>
+      <c r="CC22" s="60"/>
+      <c r="CD22" s="60"/>
+      <c r="CE22" s="60"/>
+      <c r="CF22" s="60"/>
+      <c r="CG22" s="60"/>
+      <c r="CH22" s="60"/>
+      <c r="CI22" s="60"/>
+      <c r="CJ22" s="60"/>
+      <c r="CK22" s="60"/>
+      <c r="CL22" s="60"/>
+      <c r="CM22" s="60"/>
+      <c r="CN22" s="60"/>
+      <c r="CO22" s="60"/>
+      <c r="CP22" s="60"/>
+      <c r="CQ22" s="60"/>
+      <c r="CR22" s="60"/>
+      <c r="CS22" s="60"/>
+      <c r="CT22" s="60"/>
+      <c r="CU22" s="60"/>
+      <c r="CV22" s="60"/>
+      <c r="CW22" s="60"/>
+      <c r="CX22" s="60"/>
+      <c r="CY22" s="60"/>
+      <c r="CZ22" s="60"/>
+      <c r="DA22" s="60"/>
+      <c r="DB22" s="60"/>
+      <c r="DC22" s="60"/>
+      <c r="DD22" s="60"/>
+      <c r="DE22" s="60"/>
+      <c r="DF22" s="60"/>
+      <c r="DG22" s="60"/>
+      <c r="DH22" s="60"/>
+      <c r="DI22" s="60"/>
+      <c r="DJ22" s="60"/>
+      <c r="DK22" s="60"/>
+      <c r="DL22" s="60"/>
+      <c r="DM22" s="60"/>
+      <c r="DN22" s="60"/>
+      <c r="DO22" s="60"/>
+      <c r="DP22" s="60"/>
+      <c r="DQ22" s="60"/>
+      <c r="DR22" s="60"/>
+      <c r="DS22" s="60"/>
+      <c r="DT22" s="60"/>
+      <c r="DU22" s="60"/>
+      <c r="DV22" s="60"/>
+      <c r="DW22" s="60"/>
+      <c r="DX22" s="60"/>
+      <c r="DY22" s="60"/>
+      <c r="DZ22" s="60"/>
+      <c r="EA22" s="60"/>
+      <c r="EB22" s="60"/>
+      <c r="EC22" s="60"/>
+      <c r="ED22" s="60"/>
+      <c r="EE22" s="60"/>
+      <c r="EF22" s="60"/>
+      <c r="EG22" s="60"/>
+      <c r="EH22" s="60"/>
+      <c r="EI22" s="60"/>
+      <c r="EJ22" s="60"/>
+      <c r="EK22" s="60"/>
+      <c r="EL22" s="60"/>
+      <c r="EM22" s="60"/>
+      <c r="EN22" s="60"/>
+      <c r="EO22" s="60"/>
+      <c r="EP22" s="60"/>
+      <c r="EQ22" s="60"/>
+      <c r="ER22" s="60"/>
+      <c r="ES22" s="60"/>
+      <c r="ET22" s="60"/>
+      <c r="EU22" s="60"/>
+      <c r="EV22" s="60"/>
+      <c r="EW22" s="60"/>
+      <c r="EX22" s="60"/>
+      <c r="EY22" s="60"/>
+      <c r="EZ22" s="60"/>
+      <c r="FA22" s="60"/>
+      <c r="FB22" s="60"/>
+      <c r="FC22" s="60"/>
+      <c r="FD22" s="60"/>
+      <c r="FE22" s="60"/>
+      <c r="FF22" s="60"/>
+      <c r="FG22" s="60"/>
+      <c r="FH22" s="60"/>
+      <c r="FI22" s="60"/>
+      <c r="FJ22" s="60"/>
+      <c r="FK22" s="60"/>
+      <c r="FL22" s="60"/>
+      <c r="FM22" s="60"/>
+      <c r="FN22" s="60"/>
+      <c r="FO22" s="60"/>
+      <c r="FP22" s="60"/>
+      <c r="FQ22" s="60"/>
+      <c r="FR22" s="60"/>
+      <c r="FS22" s="60"/>
+      <c r="FT22" s="60"/>
+      <c r="FU22" s="60"/>
+      <c r="FV22" s="60"/>
+      <c r="FW22" s="60"/>
+      <c r="FX22" s="60"/>
+      <c r="FY22" s="60"/>
+      <c r="FZ22" s="60"/>
+    </row>
+    <row r="23" spans="1:" customHeight="1" ht="18">
+      <c r="A23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B23" t="s">
+        <v>52</v>
+      </c>
+      <c r="C23" t="s">
+        <v>9</v>
+      </c>
+      <c r="D23" t="s">
+        <v>44</v>
+      </c>
+      <c r="E23" t="s">
+        <v>17</v>
+      </c>
+      <c r="F23" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z23" s="63"/>
+      <c r="AA23" s="63"/>
+      <c r="AB23" s="63"/>
+      <c r="AC23" s="63"/>
+      <c r="AD23" s="63"/>
+      <c r="AE23" s="63"/>
+      <c r="AF23" s="63"/>
+      <c r="AG23" s="63"/>
+      <c r="AH23" s="63"/>
+      <c r="AI23" s="63"/>
+      <c r="AJ23" s="63"/>
+      <c r="AK23" s="63"/>
+      <c r="AL23" s="63"/>
+      <c r="AM23" s="63"/>
+      <c r="AN23" s="63"/>
+      <c r="AO23" s="63"/>
+      <c r="AP23" s="63"/>
+      <c r="AQ23" s="63"/>
+      <c r="AR23" s="63"/>
+      <c r="AS23" s="63"/>
+      <c r="AT23" s="63"/>
+      <c r="AU23" s="63"/>
+      <c r="AV23" s="63"/>
+      <c r="AW23" s="63"/>
+      <c r="AX23" s="63"/>
+      <c r="AY23" s="63"/>
+      <c r="AZ23" s="63"/>
+      <c r="BA23" s="63"/>
+      <c r="BB23" s="63"/>
+      <c r="BC23" s="63"/>
+      <c r="BD23" s="63"/>
+      <c r="BE23" s="63"/>
+      <c r="BF23" s="63"/>
+      <c r="BG23" s="63"/>
+      <c r="BH23" s="63"/>
+      <c r="BI23" s="63"/>
+      <c r="BJ23" s="63"/>
+      <c r="BK23" s="63"/>
+      <c r="BL23" s="63"/>
+      <c r="BM23" s="63"/>
+      <c r="BN23" s="63"/>
+      <c r="BO23" s="63"/>
+      <c r="BP23" s="63"/>
+      <c r="BQ23" s="63"/>
+      <c r="BR23" s="63"/>
+      <c r="BS23" s="63"/>
+      <c r="BT23" s="63"/>
+      <c r="BU23" s="63"/>
+      <c r="BV23" s="63"/>
+      <c r="BW23" s="63"/>
+      <c r="BX23" s="63"/>
+      <c r="BY23" s="63"/>
+      <c r="BZ23" s="63"/>
+      <c r="CA23" s="63"/>
+      <c r="CB23" s="63"/>
+      <c r="CC23" s="63"/>
+      <c r="CD23" s="63"/>
+      <c r="CE23" s="63"/>
+      <c r="CF23" s="63"/>
+      <c r="CG23" s="63"/>
+      <c r="CH23" s="63"/>
+      <c r="CI23" s="63"/>
+      <c r="CJ23" s="63"/>
+      <c r="CK23" s="63"/>
+      <c r="CL23" s="63"/>
+      <c r="CM23" s="63"/>
+      <c r="CN23" s="63"/>
+      <c r="CO23" s="63"/>
+      <c r="CP23" s="63"/>
+      <c r="CQ23" s="63"/>
+      <c r="CR23" s="63"/>
+      <c r="CS23" s="63"/>
+      <c r="CT23" s="63"/>
+      <c r="CU23" s="63"/>
+      <c r="CV23" s="63"/>
+      <c r="CW23" s="63"/>
+      <c r="CX23" s="63"/>
+      <c r="CY23" s="63"/>
+      <c r="CZ23" s="63"/>
+      <c r="DA23" s="63"/>
+      <c r="DB23" s="63"/>
+      <c r="DC23" s="63"/>
+      <c r="DD23" s="63"/>
+      <c r="DE23" s="63"/>
+      <c r="DF23" s="63"/>
+      <c r="DG23" s="63"/>
+      <c r="DH23" s="63"/>
+      <c r="DI23" s="63"/>
+      <c r="DJ23" s="63"/>
+      <c r="DK23" s="63"/>
+      <c r="DL23" s="63"/>
+      <c r="DM23" s="63"/>
+      <c r="DN23" s="63"/>
+      <c r="DO23" s="63"/>
+      <c r="DP23" s="63"/>
+      <c r="DQ23" s="63"/>
+      <c r="DR23" s="63"/>
+      <c r="DS23" s="63"/>
+      <c r="DT23" s="63"/>
+      <c r="DU23" s="63"/>
+      <c r="DV23" s="63"/>
+      <c r="DW23" s="63"/>
+      <c r="DX23" s="63"/>
+      <c r="DY23" s="63"/>
+      <c r="DZ23" s="63"/>
+      <c r="EA23" s="63"/>
+      <c r="EB23" s="63"/>
+      <c r="EC23" s="63"/>
+      <c r="ED23" s="63"/>
+      <c r="EE23" s="63"/>
+      <c r="EF23" s="63"/>
+      <c r="EG23" s="63"/>
+      <c r="EH23" s="63"/>
+      <c r="EI23" s="63"/>
+      <c r="EJ23" s="63"/>
+      <c r="EK23" s="63"/>
+      <c r="EL23" s="63"/>
+      <c r="EM23" s="63"/>
+      <c r="EN23" s="63"/>
+      <c r="EO23" s="63"/>
+      <c r="EP23" s="63"/>
+      <c r="EQ23" s="63"/>
+      <c r="ER23" s="63"/>
+      <c r="ES23" s="63"/>
+      <c r="ET23" s="63"/>
+      <c r="EU23" s="63"/>
+      <c r="EV23" s="63"/>
+      <c r="EW23" s="63"/>
+      <c r="EX23" s="63"/>
+      <c r="EY23" s="63"/>
+      <c r="EZ23" s="63"/>
+      <c r="FA23" s="63"/>
+      <c r="FB23" s="63"/>
+      <c r="FC23" s="63"/>
+      <c r="FD23" s="63"/>
+      <c r="FE23" s="63"/>
+      <c r="FF23" s="63"/>
+      <c r="FG23" s="63"/>
+      <c r="FH23" s="63"/>
+      <c r="FI23" s="63"/>
+      <c r="FJ23" s="63"/>
+      <c r="FK23" s="63"/>
+      <c r="FL23" s="63"/>
+      <c r="FM23" s="63"/>
+      <c r="FN23" s="63"/>
+      <c r="FO23" s="63"/>
+      <c r="FP23" s="63"/>
+      <c r="FQ23" s="63"/>
+      <c r="FR23" s="63"/>
+      <c r="FS23" s="63"/>
+      <c r="FT23" s="63"/>
+      <c r="FU23" s="63"/>
+      <c r="FV23" s="63"/>
+      <c r="FW23" s="63"/>
+      <c r="FX23" s="63"/>
+      <c r="FY23" s="63"/>
+      <c r="FZ23" s="63"/>
+    </row>
+    <row r="24" spans="1:" customHeight="1" ht="18">
+      <c r="A24" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24" t="s">
+        <v>54</v>
+      </c>
+      <c r="C24" t="s">
+        <v>9</v>
+      </c>
+      <c r="D24" t="s">
+        <v>44</v>
+      </c>
+      <c r="E24" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z24" s="66"/>
+      <c r="AA24" s="66"/>
+      <c r="AB24" s="66"/>
+      <c r="AC24" s="66"/>
+      <c r="AD24" s="66"/>
+      <c r="AE24" s="66"/>
+      <c r="AF24" s="66"/>
+      <c r="AG24" s="66"/>
+      <c r="AH24" s="66"/>
+      <c r="AI24" s="66"/>
+      <c r="AJ24" s="66"/>
+      <c r="AK24" s="66"/>
+      <c r="AL24" s="66"/>
+      <c r="AM24" s="66"/>
+      <c r="AN24" s="66"/>
+      <c r="AO24" s="66"/>
+      <c r="AP24" s="66"/>
+      <c r="AQ24" s="66"/>
+      <c r="AR24" s="66"/>
+      <c r="AS24" s="66"/>
+      <c r="AT24" s="66"/>
+      <c r="AU24" s="66"/>
+      <c r="AV24" s="66"/>
+      <c r="AW24" s="66"/>
+      <c r="AX24" s="66"/>
+      <c r="AY24" s="66"/>
+      <c r="AZ24" s="66"/>
+      <c r="BA24" s="66"/>
+      <c r="BB24" s="66"/>
+      <c r="BC24" s="66"/>
+      <c r="BD24" s="66"/>
+      <c r="BE24" s="66"/>
+      <c r="BF24" s="66"/>
+      <c r="BG24" s="66"/>
+      <c r="BH24" s="66"/>
+      <c r="BI24" s="66"/>
+      <c r="BJ24" s="66"/>
+      <c r="BK24" s="66"/>
+      <c r="BL24" s="66"/>
+      <c r="BM24" s="66"/>
+      <c r="BN24" s="66"/>
+      <c r="BO24" s="66"/>
+      <c r="BP24" s="66"/>
+      <c r="BQ24" s="66"/>
+      <c r="BR24" s="66"/>
+      <c r="BS24" s="66"/>
+      <c r="BT24" s="66"/>
+      <c r="BU24" s="66"/>
+      <c r="BV24" s="66"/>
+      <c r="BW24" s="66"/>
+      <c r="BX24" s="66"/>
+      <c r="BY24" s="66"/>
+      <c r="BZ24" s="66"/>
+      <c r="CA24" s="66"/>
+      <c r="CB24" s="66"/>
+      <c r="CC24" s="66"/>
+      <c r="CD24" s="66"/>
+      <c r="CE24" s="66"/>
+      <c r="CF24" s="66"/>
+      <c r="CG24" s="66"/>
+      <c r="CH24" s="66"/>
+      <c r="CI24" s="66"/>
+      <c r="CJ24" s="66"/>
+      <c r="CK24" s="66"/>
+      <c r="CL24" s="66"/>
+      <c r="CM24" s="66"/>
+      <c r="CN24" s="66"/>
+      <c r="CO24" s="66"/>
+      <c r="CP24" s="66"/>
+      <c r="CQ24" s="66"/>
+      <c r="CR24" s="66"/>
+      <c r="CS24" s="66"/>
+      <c r="CT24" s="66"/>
+      <c r="CU24" s="66"/>
+      <c r="CV24" s="66"/>
+      <c r="CW24" s="66"/>
+      <c r="CX24" s="66"/>
+      <c r="CY24" s="66"/>
+      <c r="CZ24" s="66"/>
+      <c r="DA24" s="66"/>
+      <c r="DB24" s="66"/>
+      <c r="DC24" s="66"/>
+      <c r="DD24" s="66"/>
+      <c r="DE24" s="66"/>
+      <c r="DF24" s="66"/>
+      <c r="DG24" s="66"/>
+      <c r="DH24" s="66"/>
+      <c r="DI24" s="66"/>
+      <c r="DJ24" s="66"/>
+      <c r="DK24" s="66"/>
+      <c r="DL24" s="66"/>
+      <c r="DM24" s="66"/>
+      <c r="DN24" s="66"/>
+      <c r="DO24" s="66"/>
+      <c r="DP24" s="66"/>
+      <c r="DQ24" s="66"/>
+      <c r="DR24" s="66"/>
+      <c r="DS24" s="66"/>
+      <c r="DT24" s="66"/>
+      <c r="DU24" s="66"/>
+      <c r="DV24" s="66"/>
+      <c r="DW24" s="66"/>
+      <c r="DX24" s="66"/>
+      <c r="DY24" s="66"/>
+      <c r="DZ24" s="66"/>
+      <c r="EA24" s="66"/>
+      <c r="EB24" s="66"/>
+      <c r="EC24" s="66"/>
+      <c r="ED24" s="66"/>
+      <c r="EE24" s="66"/>
+      <c r="EF24" s="66"/>
+      <c r="EG24" s="66"/>
+      <c r="EH24" s="66"/>
+      <c r="EI24" s="66"/>
+      <c r="EJ24" s="66"/>
+      <c r="EK24" s="66"/>
+      <c r="EL24" s="66"/>
+      <c r="EM24" s="66"/>
+      <c r="EN24" s="66"/>
+      <c r="EO24" s="66"/>
+      <c r="EP24" s="66"/>
+      <c r="EQ24" s="66"/>
+      <c r="ER24" s="66"/>
+      <c r="ES24" s="66"/>
+      <c r="ET24" s="66"/>
+      <c r="EU24" s="66"/>
+      <c r="EV24" s="66"/>
+      <c r="EW24" s="66"/>
+      <c r="EX24" s="66"/>
+      <c r="EY24" s="66"/>
+      <c r="EZ24" s="66"/>
+      <c r="FA24" s="66"/>
+      <c r="FB24" s="66"/>
+      <c r="FC24" s="66"/>
+      <c r="FD24" s="66"/>
+      <c r="FE24" s="66"/>
+      <c r="FF24" s="66"/>
+      <c r="FG24" s="66"/>
+      <c r="FH24" s="66"/>
+      <c r="FI24" s="66"/>
+      <c r="FJ24" s="66"/>
+      <c r="FK24" s="66"/>
+      <c r="FL24" s="66"/>
+      <c r="FM24" s="66"/>
+      <c r="FN24" s="66"/>
+      <c r="FO24" s="66"/>
+      <c r="FP24" s="66"/>
+      <c r="FQ24" s="66"/>
+      <c r="FR24" s="66"/>
+      <c r="FS24" s="66"/>
+      <c r="FT24" s="66"/>
+      <c r="FU24" s="66"/>
+      <c r="FV24" s="66"/>
+      <c r="FW24" s="66"/>
+      <c r="FX24" s="66"/>
+      <c r="FY24" s="66"/>
+      <c r="FZ24" s="66"/>
+    </row>
+    <row r="25" spans="1:" customHeight="1" ht="18">
+      <c r="A25" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" t="s">
+        <v>55</v>
+      </c>
+      <c r="C25" t="s">
+        <v>9</v>
+      </c>
+      <c r="D25" t="s">
+        <v>44</v>
+      </c>
+      <c r="E25" t="s">
+        <v>17</v>
+      </c>
+      <c r="F25" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z25" s="69"/>
+      <c r="AA25" s="69"/>
+      <c r="AB25" s="69"/>
+      <c r="AC25" s="69"/>
+      <c r="AD25" s="69"/>
+      <c r="AE25" s="69"/>
+      <c r="AF25" s="69"/>
+      <c r="AG25" s="69"/>
+      <c r="AH25" s="69"/>
+      <c r="AI25" s="69"/>
+      <c r="AJ25" s="69"/>
+      <c r="AK25" s="69"/>
+      <c r="AL25" s="69"/>
+      <c r="AM25" s="69"/>
+      <c r="AN25" s="69"/>
+      <c r="AO25" s="69"/>
+      <c r="AP25" s="69"/>
+      <c r="AQ25" s="69"/>
+      <c r="AR25" s="69"/>
+      <c r="AS25" s="69"/>
+      <c r="AT25" s="69"/>
+      <c r="AU25" s="69"/>
+      <c r="AV25" s="69"/>
+      <c r="AW25" s="69"/>
+      <c r="AX25" s="69"/>
+      <c r="AY25" s="69"/>
+      <c r="AZ25" s="69"/>
+      <c r="BA25" s="69"/>
+      <c r="BB25" s="69"/>
+      <c r="BC25" s="69"/>
+      <c r="BD25" s="69"/>
+      <c r="BE25" s="69"/>
+      <c r="BF25" s="69"/>
+      <c r="BG25" s="69"/>
+      <c r="BH25" s="69"/>
+      <c r="BI25" s="69"/>
+      <c r="BJ25" s="69"/>
+      <c r="BK25" s="69"/>
+      <c r="BL25" s="69"/>
+      <c r="BM25" s="69"/>
+      <c r="BN25" s="69"/>
+      <c r="BO25" s="69"/>
+      <c r="BP25" s="69"/>
+      <c r="BQ25" s="69"/>
+      <c r="BR25" s="69"/>
+      <c r="BS25" s="69"/>
+      <c r="BT25" s="69"/>
+      <c r="BU25" s="69"/>
+      <c r="BV25" s="69"/>
+      <c r="BW25" s="69"/>
+      <c r="BX25" s="69"/>
+      <c r="BY25" s="69"/>
+      <c r="BZ25" s="69"/>
+      <c r="CA25" s="69"/>
+      <c r="CB25" s="69"/>
+      <c r="CC25" s="69"/>
+      <c r="CD25" s="69"/>
+      <c r="CE25" s="69"/>
+      <c r="CF25" s="69"/>
+      <c r="CG25" s="69"/>
+      <c r="CH25" s="69"/>
+      <c r="CI25" s="69"/>
+      <c r="CJ25" s="69"/>
+      <c r="CK25" s="69"/>
+      <c r="CL25" s="69"/>
+      <c r="CM25" s="69"/>
+      <c r="CN25" s="69"/>
+      <c r="CO25" s="69"/>
+      <c r="CP25" s="69"/>
+      <c r="CQ25" s="69"/>
+      <c r="CR25" s="69"/>
+      <c r="CS25" s="69"/>
+      <c r="CT25" s="69"/>
+      <c r="CU25" s="69"/>
+      <c r="CV25" s="69"/>
+      <c r="CW25" s="69"/>
+      <c r="CX25" s="69"/>
+      <c r="CY25" s="69"/>
+      <c r="CZ25" s="69"/>
+      <c r="DA25" s="69"/>
+      <c r="DB25" s="69"/>
+      <c r="DC25" s="69"/>
+      <c r="DD25" s="69"/>
+      <c r="DE25" s="69"/>
+      <c r="DF25" s="69"/>
+      <c r="DG25" s="69"/>
+      <c r="DH25" s="69"/>
+      <c r="DI25" s="69"/>
+      <c r="DJ25" s="69"/>
+      <c r="DK25" s="69"/>
+      <c r="DL25" s="69"/>
+      <c r="DM25" s="69"/>
+      <c r="DN25" s="69"/>
+      <c r="DO25" s="69"/>
+      <c r="DP25" s="69"/>
+      <c r="DQ25" s="69"/>
+      <c r="DR25" s="69"/>
+      <c r="DS25" s="69"/>
+      <c r="DT25" s="69"/>
+      <c r="DU25" s="69"/>
+      <c r="DV25" s="69"/>
+      <c r="DW25" s="69"/>
+      <c r="DX25" s="69"/>
+      <c r="DY25" s="69"/>
+      <c r="DZ25" s="69"/>
+      <c r="EA25" s="69"/>
+      <c r="EB25" s="69"/>
+      <c r="EC25" s="69"/>
+      <c r="ED25" s="69"/>
+      <c r="EE25" s="69"/>
+      <c r="EF25" s="69"/>
+      <c r="EG25" s="69"/>
+      <c r="EH25" s="69"/>
+      <c r="EI25" s="69"/>
+      <c r="EJ25" s="69"/>
+      <c r="EK25" s="69"/>
+      <c r="EL25" s="69"/>
+      <c r="EM25" s="69"/>
+      <c r="EN25" s="69"/>
+      <c r="EO25" s="69"/>
+      <c r="EP25" s="69"/>
+      <c r="EQ25" s="69"/>
+      <c r="ER25" s="69"/>
+      <c r="ES25" s="69"/>
+      <c r="ET25" s="69"/>
+      <c r="EU25" s="69"/>
+      <c r="EV25" s="69"/>
+      <c r="EW25" s="69"/>
+      <c r="EX25" s="69"/>
+      <c r="EY25" s="69"/>
+      <c r="EZ25" s="69"/>
+      <c r="FA25" s="69"/>
+      <c r="FB25" s="69"/>
+      <c r="FC25" s="69"/>
+      <c r="FD25" s="69"/>
+      <c r="FE25" s="69"/>
+      <c r="FF25" s="69"/>
+      <c r="FG25" s="69"/>
+      <c r="FH25" s="69"/>
+      <c r="FI25" s="69"/>
+      <c r="FJ25" s="69"/>
+      <c r="FK25" s="69"/>
+      <c r="FL25" s="69"/>
+      <c r="FM25" s="69"/>
+      <c r="FN25" s="69"/>
+      <c r="FO25" s="69"/>
+      <c r="FP25" s="69"/>
+      <c r="FQ25" s="69"/>
+      <c r="FR25" s="69"/>
+      <c r="FS25" s="69"/>
+      <c r="FT25" s="69"/>
+      <c r="FU25" s="69"/>
+      <c r="FV25" s="69"/>
+      <c r="FW25" s="69"/>
+      <c r="FX25" s="69"/>
+      <c r="FY25" s="69"/>
+      <c r="FZ25" s="69"/>
+    </row>
+    <row r="26" spans="1:" customHeight="1" ht="18">
+      <c r="A26" t="s">
+        <v>13</v>
+      </c>
+      <c r="B26" t="s">
+        <v>56</v>
+      </c>
+      <c r="C26" t="s">
+        <v>9</v>
+      </c>
+      <c r="D26" t="s">
+        <v>57</v>
+      </c>
+      <c r="E26" t="s">
+        <v>11</v>
+      </c>
+      <c r="F26" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z26" s="72"/>
+      <c r="AA26" s="72"/>
+      <c r="AB26" s="72"/>
+      <c r="AC26" s="72"/>
+      <c r="AD26" s="72"/>
+      <c r="AE26" s="72"/>
+      <c r="AF26" s="72"/>
+      <c r="AG26" s="72"/>
+      <c r="AH26" s="72"/>
+      <c r="AI26" s="72"/>
+      <c r="AJ26" s="72"/>
+      <c r="AK26" s="72"/>
+      <c r="AL26" s="72"/>
+      <c r="AM26" s="72"/>
+      <c r="AN26" s="72"/>
+      <c r="AO26" s="72"/>
+      <c r="AP26" s="72"/>
+      <c r="AQ26" s="72"/>
+      <c r="AR26" s="72"/>
+      <c r="AS26" s="72"/>
+      <c r="AT26" s="72"/>
+      <c r="AU26" s="72"/>
+      <c r="AV26" s="72"/>
+      <c r="AW26" s="72"/>
+      <c r="AX26" s="72"/>
+      <c r="AY26" s="72"/>
+      <c r="AZ26" s="72"/>
+      <c r="BA26" s="72"/>
+      <c r="BB26" s="72"/>
+      <c r="BC26" s="72"/>
+      <c r="BD26" s="72"/>
+      <c r="BE26" s="72"/>
+      <c r="BF26" s="72"/>
+      <c r="BG26" s="72"/>
+      <c r="BH26" s="72"/>
+      <c r="BI26" s="72"/>
+      <c r="BJ26" s="72"/>
+      <c r="BK26" s="72"/>
+      <c r="BL26" s="72"/>
+      <c r="BM26" s="72"/>
+      <c r="BN26" s="72"/>
+      <c r="BO26" s="72"/>
+      <c r="BP26" s="72"/>
+      <c r="BQ26" s="72"/>
+      <c r="BR26" s="72"/>
+      <c r="BS26" s="72"/>
+      <c r="BT26" s="72"/>
+      <c r="BU26" s="72"/>
+      <c r="BV26" s="72"/>
+      <c r="BW26" s="72"/>
+      <c r="BX26" s="72"/>
+      <c r="BY26" s="72"/>
+      <c r="BZ26" s="72"/>
+      <c r="CA26" s="72"/>
+      <c r="CB26" s="72"/>
+      <c r="CC26" s="72"/>
+      <c r="CD26" s="72"/>
+      <c r="CE26" s="72"/>
+      <c r="CF26" s="72"/>
+      <c r="CG26" s="72"/>
+      <c r="CH26" s="72"/>
+      <c r="CI26" s="72"/>
+      <c r="CJ26" s="72"/>
+      <c r="CK26" s="72"/>
+      <c r="CL26" s="72"/>
+      <c r="CM26" s="72"/>
+      <c r="CN26" s="72"/>
+      <c r="CO26" s="72"/>
+      <c r="CP26" s="72"/>
+      <c r="CQ26" s="72"/>
+      <c r="CR26" s="72"/>
+      <c r="CS26" s="72"/>
+      <c r="CT26" s="72"/>
+      <c r="CU26" s="72"/>
+      <c r="CV26" s="72"/>
+      <c r="CW26" s="72"/>
+      <c r="CX26" s="72"/>
+      <c r="CY26" s="72"/>
+      <c r="CZ26" s="72"/>
+      <c r="DA26" s="72"/>
+      <c r="DB26" s="72"/>
+      <c r="DC26" s="72"/>
+      <c r="DD26" s="72"/>
+      <c r="DE26" s="72"/>
+      <c r="DF26" s="72"/>
+      <c r="DG26" s="72"/>
+      <c r="DH26" s="72"/>
+      <c r="DI26" s="72"/>
+      <c r="DJ26" s="72"/>
+      <c r="DK26" s="72"/>
+      <c r="DL26" s="72"/>
+      <c r="DM26" s="72"/>
+      <c r="DN26" s="72"/>
+      <c r="DO26" s="72"/>
+      <c r="DP26" s="72"/>
+      <c r="DQ26" s="72"/>
+      <c r="DR26" s="72"/>
+      <c r="DS26" s="72"/>
+      <c r="DT26" s="72"/>
+      <c r="DU26" s="72"/>
+      <c r="DV26" s="72"/>
+      <c r="DW26" s="72"/>
+      <c r="DX26" s="72"/>
+      <c r="DY26" s="72"/>
+      <c r="DZ26" s="72"/>
+      <c r="EA26" s="72"/>
+      <c r="EB26" s="72"/>
+      <c r="EC26" s="72"/>
+      <c r="ED26" s="72"/>
+      <c r="EE26" s="72"/>
+      <c r="EF26" s="72"/>
+      <c r="EG26" s="72"/>
+      <c r="EH26" s="72"/>
+      <c r="EI26" s="72"/>
+      <c r="EJ26" s="72"/>
+      <c r="EK26" s="72"/>
+      <c r="EL26" s="72"/>
+      <c r="EM26" s="72"/>
+      <c r="EN26" s="72"/>
+      <c r="EO26" s="72"/>
+      <c r="EP26" s="72"/>
+      <c r="EQ26" s="72"/>
+      <c r="ER26" s="72"/>
+      <c r="ES26" s="72"/>
+      <c r="ET26" s="72"/>
+      <c r="EU26" s="72"/>
+      <c r="EV26" s="72"/>
+      <c r="EW26" s="72"/>
+      <c r="EX26" s="72"/>
+      <c r="EY26" s="72"/>
+      <c r="EZ26" s="72"/>
+      <c r="FA26" s="72"/>
+      <c r="FB26" s="72"/>
+      <c r="FC26" s="72"/>
+      <c r="FD26" s="72"/>
+      <c r="FE26" s="72"/>
+      <c r="FF26" s="72"/>
+      <c r="FG26" s="72"/>
+      <c r="FH26" s="72"/>
+      <c r="FI26" s="72"/>
+      <c r="FJ26" s="72"/>
+      <c r="FK26" s="72"/>
+      <c r="FL26" s="72"/>
+      <c r="FM26" s="72"/>
+      <c r="FN26" s="72"/>
+      <c r="FO26" s="72"/>
+      <c r="FP26" s="72"/>
+      <c r="FQ26" s="72"/>
+      <c r="FR26" s="72"/>
+      <c r="FS26" s="72"/>
+      <c r="FT26" s="72"/>
+      <c r="FU26" s="72"/>
+      <c r="FV26" s="72"/>
+      <c r="FW26" s="72"/>
+      <c r="FX26" s="72"/>
+      <c r="FY26" s="72"/>
+      <c r="FZ26" s="72"/>
+    </row>
+    <row r="27" spans="1:" customHeight="1" ht="18">
+      <c r="A27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B27" t="s">
+        <v>58</v>
+      </c>
+      <c r="C27" t="s">
+        <v>9</v>
+      </c>
+      <c r="D27" t="s">
+        <v>57</v>
+      </c>
+      <c r="E27" t="s">
+        <v>17</v>
+      </c>
+      <c r="F27" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z27" s="75"/>
+      <c r="AA27" s="75"/>
+      <c r="AB27" s="75"/>
+      <c r="AC27" s="75"/>
+      <c r="AD27" s="75"/>
+      <c r="AE27" s="75"/>
+      <c r="AF27" s="75"/>
+      <c r="AG27" s="75"/>
+      <c r="AH27" s="75"/>
+      <c r="AI27" s="75"/>
+      <c r="AJ27" s="75"/>
+      <c r="AK27" s="75"/>
+      <c r="AL27" s="75"/>
+      <c r="AM27" s="75"/>
+      <c r="AN27" s="75"/>
+      <c r="AO27" s="75"/>
+      <c r="AP27" s="75"/>
+      <c r="AQ27" s="75"/>
+      <c r="AR27" s="75"/>
+      <c r="AS27" s="75"/>
+      <c r="AT27" s="75"/>
+      <c r="AU27" s="75"/>
+      <c r="AV27" s="75"/>
+      <c r="AW27" s="75"/>
+      <c r="AX27" s="75"/>
+      <c r="AY27" s="75"/>
+      <c r="AZ27" s="75"/>
+      <c r="BA27" s="75"/>
+      <c r="BB27" s="75"/>
+      <c r="BC27" s="75"/>
+      <c r="BD27" s="75"/>
+      <c r="BE27" s="75"/>
+      <c r="BF27" s="75"/>
+      <c r="BG27" s="75"/>
+      <c r="BH27" s="75"/>
+      <c r="BI27" s="75"/>
+      <c r="BJ27" s="75"/>
+      <c r="BK27" s="75"/>
+      <c r="BL27" s="75"/>
+      <c r="BM27" s="75"/>
+      <c r="BN27" s="75"/>
+      <c r="BO27" s="75"/>
+      <c r="BP27" s="75"/>
+      <c r="BQ27" s="75"/>
+      <c r="BR27" s="75"/>
+      <c r="BS27" s="75"/>
+      <c r="BT27" s="75"/>
+      <c r="BU27" s="75"/>
+      <c r="BV27" s="75"/>
+      <c r="BW27" s="75"/>
+      <c r="BX27" s="75"/>
+      <c r="BY27" s="75"/>
+      <c r="BZ27" s="75"/>
+      <c r="CA27" s="75"/>
+      <c r="CB27" s="75"/>
+      <c r="CC27" s="75"/>
+      <c r="CD27" s="75"/>
+      <c r="CE27" s="75"/>
+      <c r="CF27" s="75"/>
+      <c r="CG27" s="75"/>
+      <c r="CH27" s="75"/>
+      <c r="CI27" s="75"/>
+      <c r="CJ27" s="75"/>
+      <c r="CK27" s="75"/>
+      <c r="CL27" s="75"/>
+      <c r="CM27" s="75"/>
+      <c r="CN27" s="75"/>
+      <c r="CO27" s="75"/>
+      <c r="CP27" s="75"/>
+      <c r="CQ27" s="75"/>
+      <c r="CR27" s="75"/>
+      <c r="CS27" s="75"/>
+      <c r="CT27" s="75"/>
+      <c r="CU27" s="75"/>
+      <c r="CV27" s="75"/>
+      <c r="CW27" s="75"/>
+      <c r="CX27" s="75"/>
+      <c r="CY27" s="75"/>
+      <c r="CZ27" s="75"/>
+      <c r="DA27" s="75"/>
+      <c r="DB27" s="75"/>
+      <c r="DC27" s="75"/>
+      <c r="DD27" s="75"/>
+      <c r="DE27" s="75"/>
+      <c r="DF27" s="75"/>
+      <c r="DG27" s="75"/>
+      <c r="DH27" s="75"/>
+      <c r="DI27" s="75"/>
+      <c r="DJ27" s="75"/>
+      <c r="DK27" s="75"/>
+      <c r="DL27" s="75"/>
+      <c r="DM27" s="75"/>
+      <c r="DN27" s="75"/>
+      <c r="DO27" s="75"/>
+      <c r="DP27" s="75"/>
+      <c r="DQ27" s="75"/>
+      <c r="DR27" s="75"/>
+      <c r="DS27" s="75"/>
+      <c r="DT27" s="75"/>
+      <c r="DU27" s="75"/>
+      <c r="DV27" s="75"/>
+      <c r="DW27" s="75"/>
+      <c r="DX27" s="75"/>
+      <c r="DY27" s="75"/>
+      <c r="DZ27" s="75"/>
+      <c r="EA27" s="75"/>
+      <c r="EB27" s="75"/>
+      <c r="EC27" s="75"/>
+      <c r="ED27" s="75"/>
+      <c r="EE27" s="75"/>
+      <c r="EF27" s="75"/>
+      <c r="EG27" s="75"/>
+      <c r="EH27" s="75"/>
+      <c r="EI27" s="75"/>
+      <c r="EJ27" s="75"/>
+      <c r="EK27" s="75"/>
+      <c r="EL27" s="75"/>
+      <c r="EM27" s="75"/>
+      <c r="EN27" s="75"/>
+      <c r="EO27" s="75"/>
+      <c r="EP27" s="75"/>
+      <c r="EQ27" s="75"/>
+      <c r="ER27" s="75"/>
+      <c r="ES27" s="75"/>
+      <c r="ET27" s="75"/>
+      <c r="EU27" s="75"/>
+      <c r="EV27" s="75"/>
+      <c r="EW27" s="75"/>
+      <c r="EX27" s="75"/>
+      <c r="EY27" s="75"/>
+      <c r="EZ27" s="75"/>
+      <c r="FA27" s="75"/>
+      <c r="FB27" s="75"/>
+      <c r="FC27" s="75"/>
+      <c r="FD27" s="75"/>
+      <c r="FE27" s="75"/>
+      <c r="FF27" s="75"/>
+      <c r="FG27" s="75"/>
+      <c r="FH27" s="75"/>
+      <c r="FI27" s="75"/>
+      <c r="FJ27" s="75"/>
+      <c r="FK27" s="75"/>
+      <c r="FL27" s="75"/>
+      <c r="FM27" s="75"/>
+      <c r="FN27" s="75"/>
+      <c r="FO27" s="75"/>
+      <c r="FP27" s="75"/>
+      <c r="FQ27" s="75"/>
+      <c r="FR27" s="75"/>
+      <c r="FS27" s="75"/>
+      <c r="FT27" s="75"/>
+      <c r="FU27" s="75"/>
+      <c r="FV27" s="75"/>
+      <c r="FW27" s="75"/>
+      <c r="FX27" s="75"/>
+      <c r="FY27" s="75"/>
+      <c r="FZ27" s="75"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>