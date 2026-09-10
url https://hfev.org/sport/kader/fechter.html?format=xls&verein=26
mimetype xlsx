--- v0 (2026-05-13)
+++ v1 (2026-09-10)
@@ -12,129 +12,266 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Daten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Kaderfechter</t>
+  </si>
+  <si>
+    <t>Nachname</t>
+  </si>
+  <si>
+    <t>Vorname</t>
+  </si>
+  <si>
+    <t>Verein</t>
+  </si>
+  <si>
+    <t>Kader</t>
+  </si>
+  <si>
+    <t>Disziplin</t>
+  </si>
+  <si>
+    <t>Stuetzpunkt</t>
+  </si>
+  <si>
+    <t>Bruschek</t>
+  </si>
+  <si>
+    <t>Robin</t>
+  </si>
+  <si>
+    <t>VfL Marburg</t>
+  </si>
+  <si>
+    <t>ÜK</t>
+  </si>
+  <si>
+    <t>Herrenflorett</t>
+  </si>
+  <si>
+    <t>Marburg</t>
+  </si>
+  <si>
+    <t>Meier</t>
+  </si>
+  <si>
+    <t>Elisa</t>
+  </si>
+  <si>
+    <t>NK2</t>
+  </si>
+  <si>
+    <t>Damenflorett</t>
+  </si>
+  <si>
+    <t>Fakkoornejad</t>
+  </si>
+  <si>
+    <t>Olivia</t>
+  </si>
+  <si>
+    <t>GLK</t>
+  </si>
+  <si>
+    <t>Damendegen</t>
+  </si>
+  <si>
+    <t>Bad Nauheim</t>
+  </si>
+  <si>
+    <t>Lesser</t>
+  </si>
+  <si>
+    <t>Felix</t>
+  </si>
+  <si>
+    <t>Herrendegen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="3">
+  <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="24"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF808080"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFEEEEEE"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="2">
+  <borders count="3">
     <border/>
     <border>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thick">
         <color rgb="FFCC0000"/>
       </bottom>
     </border>
+    <border>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="16">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -399,74 +536,811 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z3"/>
+  <dimension ref="A1:FZ7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="125" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="Z3" sqref="Z3"/>
+      <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
+    <col min="26" max="26" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
+    <col min="78" max="78" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="104" max="104" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="130" max="130" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="156" max="156" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="182" max="182" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:676" customHeight="1" ht="30">
+    <row r="1" spans="1:" customHeight="1" ht="30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1"/>
+      <c r="F1"/>
+      <c r="G1"/>
       <c r="Z1" s="1"/>
     </row>
-    <row r="3" spans="1:676" customHeight="1" ht="18">
-      <c r="YZ3" s="2"/>
+    <row r="3" spans="1:" customHeight="1" ht="18">
+      <c r="A3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="1:" customHeight="1" ht="18">
+      <c r="A4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z4" s="6"/>
+      <c r="AA4" s="6"/>
+      <c r="AB4" s="6"/>
+      <c r="AC4" s="6"/>
+      <c r="AD4" s="6"/>
+      <c r="AE4" s="6"/>
+      <c r="AF4" s="6"/>
+      <c r="AG4" s="6"/>
+      <c r="AH4" s="6"/>
+      <c r="AI4" s="6"/>
+      <c r="AJ4" s="6"/>
+      <c r="AK4" s="6"/>
+      <c r="AL4" s="6"/>
+      <c r="AM4" s="6"/>
+      <c r="AN4" s="6"/>
+      <c r="AO4" s="6"/>
+      <c r="AP4" s="6"/>
+      <c r="AQ4" s="6"/>
+      <c r="AR4" s="6"/>
+      <c r="AS4" s="6"/>
+      <c r="AT4" s="6"/>
+      <c r="AU4" s="6"/>
+      <c r="AV4" s="6"/>
+      <c r="AW4" s="6"/>
+      <c r="AX4" s="6"/>
+      <c r="AY4" s="6"/>
+      <c r="AZ4" s="6"/>
+      <c r="BA4" s="6"/>
+      <c r="BB4" s="6"/>
+      <c r="BC4" s="6"/>
+      <c r="BD4" s="6"/>
+      <c r="BE4" s="6"/>
+      <c r="BF4" s="6"/>
+      <c r="BG4" s="6"/>
+      <c r="BH4" s="6"/>
+      <c r="BI4" s="6"/>
+      <c r="BJ4" s="6"/>
+      <c r="BK4" s="6"/>
+      <c r="BL4" s="6"/>
+      <c r="BM4" s="6"/>
+      <c r="BN4" s="6"/>
+      <c r="BO4" s="6"/>
+      <c r="BP4" s="6"/>
+      <c r="BQ4" s="6"/>
+      <c r="BR4" s="6"/>
+      <c r="BS4" s="6"/>
+      <c r="BT4" s="6"/>
+      <c r="BU4" s="6"/>
+      <c r="BV4" s="6"/>
+      <c r="BW4" s="6"/>
+      <c r="BX4" s="6"/>
+      <c r="BY4" s="6"/>
+      <c r="BZ4" s="6"/>
+      <c r="CA4" s="6"/>
+      <c r="CB4" s="6"/>
+      <c r="CC4" s="6"/>
+      <c r="CD4" s="6"/>
+      <c r="CE4" s="6"/>
+      <c r="CF4" s="6"/>
+      <c r="CG4" s="6"/>
+      <c r="CH4" s="6"/>
+      <c r="CI4" s="6"/>
+      <c r="CJ4" s="6"/>
+      <c r="CK4" s="6"/>
+      <c r="CL4" s="6"/>
+      <c r="CM4" s="6"/>
+      <c r="CN4" s="6"/>
+      <c r="CO4" s="6"/>
+      <c r="CP4" s="6"/>
+      <c r="CQ4" s="6"/>
+      <c r="CR4" s="6"/>
+      <c r="CS4" s="6"/>
+      <c r="CT4" s="6"/>
+      <c r="CU4" s="6"/>
+      <c r="CV4" s="6"/>
+      <c r="CW4" s="6"/>
+      <c r="CX4" s="6"/>
+      <c r="CY4" s="6"/>
+      <c r="CZ4" s="6"/>
+      <c r="DA4" s="6"/>
+      <c r="DB4" s="6"/>
+      <c r="DC4" s="6"/>
+      <c r="DD4" s="6"/>
+      <c r="DE4" s="6"/>
+      <c r="DF4" s="6"/>
+      <c r="DG4" s="6"/>
+      <c r="DH4" s="6"/>
+      <c r="DI4" s="6"/>
+      <c r="DJ4" s="6"/>
+      <c r="DK4" s="6"/>
+      <c r="DL4" s="6"/>
+      <c r="DM4" s="6"/>
+      <c r="DN4" s="6"/>
+      <c r="DO4" s="6"/>
+      <c r="DP4" s="6"/>
+      <c r="DQ4" s="6"/>
+      <c r="DR4" s="6"/>
+      <c r="DS4" s="6"/>
+      <c r="DT4" s="6"/>
+      <c r="DU4" s="6"/>
+      <c r="DV4" s="6"/>
+      <c r="DW4" s="6"/>
+      <c r="DX4" s="6"/>
+      <c r="DY4" s="6"/>
+      <c r="DZ4" s="6"/>
+      <c r="EA4" s="6"/>
+      <c r="EB4" s="6"/>
+      <c r="EC4" s="6"/>
+      <c r="ED4" s="6"/>
+      <c r="EE4" s="6"/>
+      <c r="EF4" s="6"/>
+      <c r="EG4" s="6"/>
+      <c r="EH4" s="6"/>
+      <c r="EI4" s="6"/>
+      <c r="EJ4" s="6"/>
+      <c r="EK4" s="6"/>
+      <c r="EL4" s="6"/>
+      <c r="EM4" s="6"/>
+      <c r="EN4" s="6"/>
+      <c r="EO4" s="6"/>
+      <c r="EP4" s="6"/>
+      <c r="EQ4" s="6"/>
+      <c r="ER4" s="6"/>
+      <c r="ES4" s="6"/>
+      <c r="ET4" s="6"/>
+      <c r="EU4" s="6"/>
+      <c r="EV4" s="6"/>
+      <c r="EW4" s="6"/>
+      <c r="EX4" s="6"/>
+      <c r="EY4" s="6"/>
+      <c r="EZ4" s="6"/>
+      <c r="FA4" s="6"/>
+      <c r="FB4" s="6"/>
+      <c r="FC4" s="6"/>
+      <c r="FD4" s="6"/>
+      <c r="FE4" s="6"/>
+      <c r="FF4" s="6"/>
+      <c r="FG4" s="6"/>
+      <c r="FH4" s="6"/>
+      <c r="FI4" s="6"/>
+      <c r="FJ4" s="6"/>
+      <c r="FK4" s="6"/>
+      <c r="FL4" s="6"/>
+      <c r="FM4" s="6"/>
+      <c r="FN4" s="6"/>
+      <c r="FO4" s="6"/>
+      <c r="FP4" s="6"/>
+      <c r="FQ4" s="6"/>
+      <c r="FR4" s="6"/>
+      <c r="FS4" s="6"/>
+      <c r="FT4" s="6"/>
+      <c r="FU4" s="6"/>
+      <c r="FV4" s="6"/>
+      <c r="FW4" s="6"/>
+      <c r="FX4" s="6"/>
+      <c r="FY4" s="6"/>
+      <c r="FZ4" s="6"/>
+    </row>
+    <row r="5" spans="1:" customHeight="1" ht="18">
+      <c r="A5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F5" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z5" s="9"/>
+      <c r="AA5" s="9"/>
+      <c r="AB5" s="9"/>
+      <c r="AC5" s="9"/>
+      <c r="AD5" s="9"/>
+      <c r="AE5" s="9"/>
+      <c r="AF5" s="9"/>
+      <c r="AG5" s="9"/>
+      <c r="AH5" s="9"/>
+      <c r="AI5" s="9"/>
+      <c r="AJ5" s="9"/>
+      <c r="AK5" s="9"/>
+      <c r="AL5" s="9"/>
+      <c r="AM5" s="9"/>
+      <c r="AN5" s="9"/>
+      <c r="AO5" s="9"/>
+      <c r="AP5" s="9"/>
+      <c r="AQ5" s="9"/>
+      <c r="AR5" s="9"/>
+      <c r="AS5" s="9"/>
+      <c r="AT5" s="9"/>
+      <c r="AU5" s="9"/>
+      <c r="AV5" s="9"/>
+      <c r="AW5" s="9"/>
+      <c r="AX5" s="9"/>
+      <c r="AY5" s="9"/>
+      <c r="AZ5" s="9"/>
+      <c r="BA5" s="9"/>
+      <c r="BB5" s="9"/>
+      <c r="BC5" s="9"/>
+      <c r="BD5" s="9"/>
+      <c r="BE5" s="9"/>
+      <c r="BF5" s="9"/>
+      <c r="BG5" s="9"/>
+      <c r="BH5" s="9"/>
+      <c r="BI5" s="9"/>
+      <c r="BJ5" s="9"/>
+      <c r="BK5" s="9"/>
+      <c r="BL5" s="9"/>
+      <c r="BM5" s="9"/>
+      <c r="BN5" s="9"/>
+      <c r="BO5" s="9"/>
+      <c r="BP5" s="9"/>
+      <c r="BQ5" s="9"/>
+      <c r="BR5" s="9"/>
+      <c r="BS5" s="9"/>
+      <c r="BT5" s="9"/>
+      <c r="BU5" s="9"/>
+      <c r="BV5" s="9"/>
+      <c r="BW5" s="9"/>
+      <c r="BX5" s="9"/>
+      <c r="BY5" s="9"/>
+      <c r="BZ5" s="9"/>
+      <c r="CA5" s="9"/>
+      <c r="CB5" s="9"/>
+      <c r="CC5" s="9"/>
+      <c r="CD5" s="9"/>
+      <c r="CE5" s="9"/>
+      <c r="CF5" s="9"/>
+      <c r="CG5" s="9"/>
+      <c r="CH5" s="9"/>
+      <c r="CI5" s="9"/>
+      <c r="CJ5" s="9"/>
+      <c r="CK5" s="9"/>
+      <c r="CL5" s="9"/>
+      <c r="CM5" s="9"/>
+      <c r="CN5" s="9"/>
+      <c r="CO5" s="9"/>
+      <c r="CP5" s="9"/>
+      <c r="CQ5" s="9"/>
+      <c r="CR5" s="9"/>
+      <c r="CS5" s="9"/>
+      <c r="CT5" s="9"/>
+      <c r="CU5" s="9"/>
+      <c r="CV5" s="9"/>
+      <c r="CW5" s="9"/>
+      <c r="CX5" s="9"/>
+      <c r="CY5" s="9"/>
+      <c r="CZ5" s="9"/>
+      <c r="DA5" s="9"/>
+      <c r="DB5" s="9"/>
+      <c r="DC5" s="9"/>
+      <c r="DD5" s="9"/>
+      <c r="DE5" s="9"/>
+      <c r="DF5" s="9"/>
+      <c r="DG5" s="9"/>
+      <c r="DH5" s="9"/>
+      <c r="DI5" s="9"/>
+      <c r="DJ5" s="9"/>
+      <c r="DK5" s="9"/>
+      <c r="DL5" s="9"/>
+      <c r="DM5" s="9"/>
+      <c r="DN5" s="9"/>
+      <c r="DO5" s="9"/>
+      <c r="DP5" s="9"/>
+      <c r="DQ5" s="9"/>
+      <c r="DR5" s="9"/>
+      <c r="DS5" s="9"/>
+      <c r="DT5" s="9"/>
+      <c r="DU5" s="9"/>
+      <c r="DV5" s="9"/>
+      <c r="DW5" s="9"/>
+      <c r="DX5" s="9"/>
+      <c r="DY5" s="9"/>
+      <c r="DZ5" s="9"/>
+      <c r="EA5" s="9"/>
+      <c r="EB5" s="9"/>
+      <c r="EC5" s="9"/>
+      <c r="ED5" s="9"/>
+      <c r="EE5" s="9"/>
+      <c r="EF5" s="9"/>
+      <c r="EG5" s="9"/>
+      <c r="EH5" s="9"/>
+      <c r="EI5" s="9"/>
+      <c r="EJ5" s="9"/>
+      <c r="EK5" s="9"/>
+      <c r="EL5" s="9"/>
+      <c r="EM5" s="9"/>
+      <c r="EN5" s="9"/>
+      <c r="EO5" s="9"/>
+      <c r="EP5" s="9"/>
+      <c r="EQ5" s="9"/>
+      <c r="ER5" s="9"/>
+      <c r="ES5" s="9"/>
+      <c r="ET5" s="9"/>
+      <c r="EU5" s="9"/>
+      <c r="EV5" s="9"/>
+      <c r="EW5" s="9"/>
+      <c r="EX5" s="9"/>
+      <c r="EY5" s="9"/>
+      <c r="EZ5" s="9"/>
+      <c r="FA5" s="9"/>
+      <c r="FB5" s="9"/>
+      <c r="FC5" s="9"/>
+      <c r="FD5" s="9"/>
+      <c r="FE5" s="9"/>
+      <c r="FF5" s="9"/>
+      <c r="FG5" s="9"/>
+      <c r="FH5" s="9"/>
+      <c r="FI5" s="9"/>
+      <c r="FJ5" s="9"/>
+      <c r="FK5" s="9"/>
+      <c r="FL5" s="9"/>
+      <c r="FM5" s="9"/>
+      <c r="FN5" s="9"/>
+      <c r="FO5" s="9"/>
+      <c r="FP5" s="9"/>
+      <c r="FQ5" s="9"/>
+      <c r="FR5" s="9"/>
+      <c r="FS5" s="9"/>
+      <c r="FT5" s="9"/>
+      <c r="FU5" s="9"/>
+      <c r="FV5" s="9"/>
+      <c r="FW5" s="9"/>
+      <c r="FX5" s="9"/>
+      <c r="FY5" s="9"/>
+      <c r="FZ5" s="9"/>
+    </row>
+    <row r="6" spans="1:" customHeight="1" ht="18">
+      <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" t="s">
+        <v>21</v>
+      </c>
+      <c r="Z6" s="12"/>
+      <c r="AA6" s="12"/>
+      <c r="AB6" s="12"/>
+      <c r="AC6" s="12"/>
+      <c r="AD6" s="12"/>
+      <c r="AE6" s="12"/>
+      <c r="AF6" s="12"/>
+      <c r="AG6" s="12"/>
+      <c r="AH6" s="12"/>
+      <c r="AI6" s="12"/>
+      <c r="AJ6" s="12"/>
+      <c r="AK6" s="12"/>
+      <c r="AL6" s="12"/>
+      <c r="AM6" s="12"/>
+      <c r="AN6" s="12"/>
+      <c r="AO6" s="12"/>
+      <c r="AP6" s="12"/>
+      <c r="AQ6" s="12"/>
+      <c r="AR6" s="12"/>
+      <c r="AS6" s="12"/>
+      <c r="AT6" s="12"/>
+      <c r="AU6" s="12"/>
+      <c r="AV6" s="12"/>
+      <c r="AW6" s="12"/>
+      <c r="AX6" s="12"/>
+      <c r="AY6" s="12"/>
+      <c r="AZ6" s="12"/>
+      <c r="BA6" s="12"/>
+      <c r="BB6" s="12"/>
+      <c r="BC6" s="12"/>
+      <c r="BD6" s="12"/>
+      <c r="BE6" s="12"/>
+      <c r="BF6" s="12"/>
+      <c r="BG6" s="12"/>
+      <c r="BH6" s="12"/>
+      <c r="BI6" s="12"/>
+      <c r="BJ6" s="12"/>
+      <c r="BK6" s="12"/>
+      <c r="BL6" s="12"/>
+      <c r="BM6" s="12"/>
+      <c r="BN6" s="12"/>
+      <c r="BO6" s="12"/>
+      <c r="BP6" s="12"/>
+      <c r="BQ6" s="12"/>
+      <c r="BR6" s="12"/>
+      <c r="BS6" s="12"/>
+      <c r="BT6" s="12"/>
+      <c r="BU6" s="12"/>
+      <c r="BV6" s="12"/>
+      <c r="BW6" s="12"/>
+      <c r="BX6" s="12"/>
+      <c r="BY6" s="12"/>
+      <c r="BZ6" s="12"/>
+      <c r="CA6" s="12"/>
+      <c r="CB6" s="12"/>
+      <c r="CC6" s="12"/>
+      <c r="CD6" s="12"/>
+      <c r="CE6" s="12"/>
+      <c r="CF6" s="12"/>
+      <c r="CG6" s="12"/>
+      <c r="CH6" s="12"/>
+      <c r="CI6" s="12"/>
+      <c r="CJ6" s="12"/>
+      <c r="CK6" s="12"/>
+      <c r="CL6" s="12"/>
+      <c r="CM6" s="12"/>
+      <c r="CN6" s="12"/>
+      <c r="CO6" s="12"/>
+      <c r="CP6" s="12"/>
+      <c r="CQ6" s="12"/>
+      <c r="CR6" s="12"/>
+      <c r="CS6" s="12"/>
+      <c r="CT6" s="12"/>
+      <c r="CU6" s="12"/>
+      <c r="CV6" s="12"/>
+      <c r="CW6" s="12"/>
+      <c r="CX6" s="12"/>
+      <c r="CY6" s="12"/>
+      <c r="CZ6" s="12"/>
+      <c r="DA6" s="12"/>
+      <c r="DB6" s="12"/>
+      <c r="DC6" s="12"/>
+      <c r="DD6" s="12"/>
+      <c r="DE6" s="12"/>
+      <c r="DF6" s="12"/>
+      <c r="DG6" s="12"/>
+      <c r="DH6" s="12"/>
+      <c r="DI6" s="12"/>
+      <c r="DJ6" s="12"/>
+      <c r="DK6" s="12"/>
+      <c r="DL6" s="12"/>
+      <c r="DM6" s="12"/>
+      <c r="DN6" s="12"/>
+      <c r="DO6" s="12"/>
+      <c r="DP6" s="12"/>
+      <c r="DQ6" s="12"/>
+      <c r="DR6" s="12"/>
+      <c r="DS6" s="12"/>
+      <c r="DT6" s="12"/>
+      <c r="DU6" s="12"/>
+      <c r="DV6" s="12"/>
+      <c r="DW6" s="12"/>
+      <c r="DX6" s="12"/>
+      <c r="DY6" s="12"/>
+      <c r="DZ6" s="12"/>
+      <c r="EA6" s="12"/>
+      <c r="EB6" s="12"/>
+      <c r="EC6" s="12"/>
+      <c r="ED6" s="12"/>
+      <c r="EE6" s="12"/>
+      <c r="EF6" s="12"/>
+      <c r="EG6" s="12"/>
+      <c r="EH6" s="12"/>
+      <c r="EI6" s="12"/>
+      <c r="EJ6" s="12"/>
+      <c r="EK6" s="12"/>
+      <c r="EL6" s="12"/>
+      <c r="EM6" s="12"/>
+      <c r="EN6" s="12"/>
+      <c r="EO6" s="12"/>
+      <c r="EP6" s="12"/>
+      <c r="EQ6" s="12"/>
+      <c r="ER6" s="12"/>
+      <c r="ES6" s="12"/>
+      <c r="ET6" s="12"/>
+      <c r="EU6" s="12"/>
+      <c r="EV6" s="12"/>
+      <c r="EW6" s="12"/>
+      <c r="EX6" s="12"/>
+      <c r="EY6" s="12"/>
+      <c r="EZ6" s="12"/>
+      <c r="FA6" s="12"/>
+      <c r="FB6" s="12"/>
+      <c r="FC6" s="12"/>
+      <c r="FD6" s="12"/>
+      <c r="FE6" s="12"/>
+      <c r="FF6" s="12"/>
+      <c r="FG6" s="12"/>
+      <c r="FH6" s="12"/>
+      <c r="FI6" s="12"/>
+      <c r="FJ6" s="12"/>
+      <c r="FK6" s="12"/>
+      <c r="FL6" s="12"/>
+      <c r="FM6" s="12"/>
+      <c r="FN6" s="12"/>
+      <c r="FO6" s="12"/>
+      <c r="FP6" s="12"/>
+      <c r="FQ6" s="12"/>
+      <c r="FR6" s="12"/>
+      <c r="FS6" s="12"/>
+      <c r="FT6" s="12"/>
+      <c r="FU6" s="12"/>
+      <c r="FV6" s="12"/>
+      <c r="FW6" s="12"/>
+      <c r="FX6" s="12"/>
+      <c r="FY6" s="12"/>
+      <c r="FZ6" s="12"/>
+    </row>
+    <row r="7" spans="1:" customHeight="1" ht="18">
+      <c r="A7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" t="s">
+        <v>21</v>
+      </c>
+      <c r="Z7" s="15"/>
+      <c r="AA7" s="15"/>
+      <c r="AB7" s="15"/>
+      <c r="AC7" s="15"/>
+      <c r="AD7" s="15"/>
+      <c r="AE7" s="15"/>
+      <c r="AF7" s="15"/>
+      <c r="AG7" s="15"/>
+      <c r="AH7" s="15"/>
+      <c r="AI7" s="15"/>
+      <c r="AJ7" s="15"/>
+      <c r="AK7" s="15"/>
+      <c r="AL7" s="15"/>
+      <c r="AM7" s="15"/>
+      <c r="AN7" s="15"/>
+      <c r="AO7" s="15"/>
+      <c r="AP7" s="15"/>
+      <c r="AQ7" s="15"/>
+      <c r="AR7" s="15"/>
+      <c r="AS7" s="15"/>
+      <c r="AT7" s="15"/>
+      <c r="AU7" s="15"/>
+      <c r="AV7" s="15"/>
+      <c r="AW7" s="15"/>
+      <c r="AX7" s="15"/>
+      <c r="AY7" s="15"/>
+      <c r="AZ7" s="15"/>
+      <c r="BA7" s="15"/>
+      <c r="BB7" s="15"/>
+      <c r="BC7" s="15"/>
+      <c r="BD7" s="15"/>
+      <c r="BE7" s="15"/>
+      <c r="BF7" s="15"/>
+      <c r="BG7" s="15"/>
+      <c r="BH7" s="15"/>
+      <c r="BI7" s="15"/>
+      <c r="BJ7" s="15"/>
+      <c r="BK7" s="15"/>
+      <c r="BL7" s="15"/>
+      <c r="BM7" s="15"/>
+      <c r="BN7" s="15"/>
+      <c r="BO7" s="15"/>
+      <c r="BP7" s="15"/>
+      <c r="BQ7" s="15"/>
+      <c r="BR7" s="15"/>
+      <c r="BS7" s="15"/>
+      <c r="BT7" s="15"/>
+      <c r="BU7" s="15"/>
+      <c r="BV7" s="15"/>
+      <c r="BW7" s="15"/>
+      <c r="BX7" s="15"/>
+      <c r="BY7" s="15"/>
+      <c r="BZ7" s="15"/>
+      <c r="CA7" s="15"/>
+      <c r="CB7" s="15"/>
+      <c r="CC7" s="15"/>
+      <c r="CD7" s="15"/>
+      <c r="CE7" s="15"/>
+      <c r="CF7" s="15"/>
+      <c r="CG7" s="15"/>
+      <c r="CH7" s="15"/>
+      <c r="CI7" s="15"/>
+      <c r="CJ7" s="15"/>
+      <c r="CK7" s="15"/>
+      <c r="CL7" s="15"/>
+      <c r="CM7" s="15"/>
+      <c r="CN7" s="15"/>
+      <c r="CO7" s="15"/>
+      <c r="CP7" s="15"/>
+      <c r="CQ7" s="15"/>
+      <c r="CR7" s="15"/>
+      <c r="CS7" s="15"/>
+      <c r="CT7" s="15"/>
+      <c r="CU7" s="15"/>
+      <c r="CV7" s="15"/>
+      <c r="CW7" s="15"/>
+      <c r="CX7" s="15"/>
+      <c r="CY7" s="15"/>
+      <c r="CZ7" s="15"/>
+      <c r="DA7" s="15"/>
+      <c r="DB7" s="15"/>
+      <c r="DC7" s="15"/>
+      <c r="DD7" s="15"/>
+      <c r="DE7" s="15"/>
+      <c r="DF7" s="15"/>
+      <c r="DG7" s="15"/>
+      <c r="DH7" s="15"/>
+      <c r="DI7" s="15"/>
+      <c r="DJ7" s="15"/>
+      <c r="DK7" s="15"/>
+      <c r="DL7" s="15"/>
+      <c r="DM7" s="15"/>
+      <c r="DN7" s="15"/>
+      <c r="DO7" s="15"/>
+      <c r="DP7" s="15"/>
+      <c r="DQ7" s="15"/>
+      <c r="DR7" s="15"/>
+      <c r="DS7" s="15"/>
+      <c r="DT7" s="15"/>
+      <c r="DU7" s="15"/>
+      <c r="DV7" s="15"/>
+      <c r="DW7" s="15"/>
+      <c r="DX7" s="15"/>
+      <c r="DY7" s="15"/>
+      <c r="DZ7" s="15"/>
+      <c r="EA7" s="15"/>
+      <c r="EB7" s="15"/>
+      <c r="EC7" s="15"/>
+      <c r="ED7" s="15"/>
+      <c r="EE7" s="15"/>
+      <c r="EF7" s="15"/>
+      <c r="EG7" s="15"/>
+      <c r="EH7" s="15"/>
+      <c r="EI7" s="15"/>
+      <c r="EJ7" s="15"/>
+      <c r="EK7" s="15"/>
+      <c r="EL7" s="15"/>
+      <c r="EM7" s="15"/>
+      <c r="EN7" s="15"/>
+      <c r="EO7" s="15"/>
+      <c r="EP7" s="15"/>
+      <c r="EQ7" s="15"/>
+      <c r="ER7" s="15"/>
+      <c r="ES7" s="15"/>
+      <c r="ET7" s="15"/>
+      <c r="EU7" s="15"/>
+      <c r="EV7" s="15"/>
+      <c r="EW7" s="15"/>
+      <c r="EX7" s="15"/>
+      <c r="EY7" s="15"/>
+      <c r="EZ7" s="15"/>
+      <c r="FA7" s="15"/>
+      <c r="FB7" s="15"/>
+      <c r="FC7" s="15"/>
+      <c r="FD7" s="15"/>
+      <c r="FE7" s="15"/>
+      <c r="FF7" s="15"/>
+      <c r="FG7" s="15"/>
+      <c r="FH7" s="15"/>
+      <c r="FI7" s="15"/>
+      <c r="FJ7" s="15"/>
+      <c r="FK7" s="15"/>
+      <c r="FL7" s="15"/>
+      <c r="FM7" s="15"/>
+      <c r="FN7" s="15"/>
+      <c r="FO7" s="15"/>
+      <c r="FP7" s="15"/>
+      <c r="FQ7" s="15"/>
+      <c r="FR7" s="15"/>
+      <c r="FS7" s="15"/>
+      <c r="FT7" s="15"/>
+      <c r="FU7" s="15"/>
+      <c r="FV7" s="15"/>
+      <c r="FW7" s="15"/>
+      <c r="FX7" s="15"/>
+      <c r="FY7" s="15"/>
+      <c r="FZ7" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A1:A1"/>
+    <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>