--- v0 (2026-05-13)
+++ v1 (2026-09-10)
@@ -12,98 +12,95 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Daten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>Kaderfechter</t>
   </si>
   <si>
     <t>Nachname</t>
   </si>
   <si>
     <t>Vorname</t>
   </si>
   <si>
     <t>Verein</t>
   </si>
   <si>
     <t>Kader</t>
   </si>
   <si>
     <t>Disziplin</t>
   </si>
   <si>
     <t>Stuetzpunkt</t>
   </si>
   <si>
-    <t>Breidenich</t>
-[...2 lines deleted...]
-    <t>Lutz</t>
+    <t>Landefeld</t>
+  </si>
+  <si>
+    <t>Janosch</t>
   </si>
   <si>
     <t>TV Dillenburg</t>
   </si>
   <si>
-    <t>ÜK</t>
+    <t>LK1</t>
   </si>
   <si>
     <t>Herrendegen</t>
   </si>
   <si>
-    <t>Bad Nauheim</t>
-[...8 lines deleted...]
-    <t>Damendegen</t>
+    <t>Rhein-Main</t>
+  </si>
+  <si>
+    <t>Yildirtan</t>
+  </si>
+  <si>
+    <t>Kayra</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="24"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -499,51 +496,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:FZ5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="125" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="26" max="26" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="104" max="104" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="130" max="130" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="156" max="156" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="182" max="182" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:" customHeight="1" ht="30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="Z1" s="1"/>
     </row>
     <row r="3" spans="1:" customHeight="1" ht="18">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
@@ -731,51 +728,51 @@
       <c r="FQ4" s="6"/>
       <c r="FR4" s="6"/>
       <c r="FS4" s="6"/>
       <c r="FT4" s="6"/>
       <c r="FU4" s="6"/>
       <c r="FV4" s="6"/>
       <c r="FW4" s="6"/>
       <c r="FX4" s="6"/>
       <c r="FY4" s="6"/>
       <c r="FZ4" s="6"/>
     </row>
     <row r="5" spans="1:" customHeight="1" ht="18">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>9</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="Z5" s="9"/>
       <c r="AA5" s="9"/>
       <c r="AB5" s="9"/>
       <c r="AC5" s="9"/>
       <c r="AD5" s="9"/>
       <c r="AE5" s="9"/>
       <c r="AF5" s="9"/>
       <c r="AG5" s="9"/>
       <c r="AH5" s="9"/>
       <c r="AI5" s="9"/>
       <c r="AJ5" s="9"/>
       <c r="AK5" s="9"/>
       <c r="AL5" s="9"/>
       <c r="AM5" s="9"/>
       <c r="AN5" s="9"/>
       <c r="AO5" s="9"/>
       <c r="AP5" s="9"/>
       <c r="AQ5" s="9"/>
       <c r="AR5" s="9"/>
       <c r="AS5" s="9"/>
       <c r="AT5" s="9"/>