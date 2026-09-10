--- v0 (2026-05-13)
+++ v1 (2026-09-10)
@@ -12,113 +12,125 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Daten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Kaderfechter</t>
   </si>
   <si>
     <t>Nachname</t>
   </si>
   <si>
     <t>Vorname</t>
   </si>
   <si>
     <t>Verein</t>
   </si>
   <si>
     <t>Kader</t>
   </si>
   <si>
     <t>Disziplin</t>
   </si>
   <si>
     <t>Stuetzpunkt</t>
   </si>
   <si>
+    <t>Köthe</t>
+  </si>
+  <si>
+    <t>Joscha</t>
+  </si>
+  <si>
+    <t>FC Marburg</t>
+  </si>
+  <si>
+    <t>ÜK</t>
+  </si>
+  <si>
+    <t>Herrenflorett</t>
+  </si>
+  <si>
+    <t>Marburg</t>
+  </si>
+  <si>
     <t>Grebing</t>
   </si>
   <si>
     <t>Jonathan</t>
   </si>
   <si>
-    <t>FC Marburg</t>
-[...16 lines deleted...]
-  <si>
     <t>NK2</t>
   </si>
   <si>
-    <t>Baum</t>
-[...2 lines deleted...]
-    <t>Leonard</t>
+    <t>Friebertshäuser</t>
+  </si>
+  <si>
+    <t>Nora</t>
+  </si>
+  <si>
+    <t>LK1</t>
+  </si>
+  <si>
+    <t>Damenflorett</t>
+  </si>
+  <si>
+    <t>Schulenberg</t>
+  </si>
+  <si>
+    <t>Levin</t>
+  </si>
+  <si>
+    <t>Preis</t>
+  </si>
+  <si>
+    <t>Alexandra</t>
   </si>
   <si>
     <t>GLK</t>
-  </si>
-[...4 lines deleted...]
-    <t>Levin</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="24"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -168,94 +180,103 @@
       <patternFill patternType="solid">
         <fgColor rgb="FFEEEEEE"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border/>
     <border>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thick">
         <color rgb="FFCC0000"/>
       </bottom>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="19">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -524,60 +545,60 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:FZ7"/>
+  <dimension ref="A1:FZ8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="125" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A7" sqref="A7"/>
+      <selection activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="26" max="26" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="52" max="52" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="104" max="104" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="130" max="130" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="156" max="156" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="182" max="182" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:" customHeight="1" ht="30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="Z1" s="1"/>
     </row>
     <row r="3" spans="1:" customHeight="1" ht="18">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
@@ -941,51 +962,51 @@
       <c r="FQ5" s="9"/>
       <c r="FR5" s="9"/>
       <c r="FS5" s="9"/>
       <c r="FT5" s="9"/>
       <c r="FU5" s="9"/>
       <c r="FV5" s="9"/>
       <c r="FW5" s="9"/>
       <c r="FX5" s="9"/>
       <c r="FY5" s="9"/>
       <c r="FZ5" s="9"/>
     </row>
     <row r="6" spans="1:" customHeight="1" ht="18">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" t="s">
         <v>9</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="Z6" s="12"/>
       <c r="AA6" s="12"/>
       <c r="AB6" s="12"/>
       <c r="AC6" s="12"/>
       <c r="AD6" s="12"/>
       <c r="AE6" s="12"/>
       <c r="AF6" s="12"/>
       <c r="AG6" s="12"/>
       <c r="AH6" s="12"/>
       <c r="AI6" s="12"/>
       <c r="AJ6" s="12"/>
       <c r="AK6" s="12"/>
       <c r="AL6" s="12"/>
       <c r="AM6" s="12"/>
       <c r="AN6" s="12"/>
       <c r="AO6" s="12"/>
       <c r="AP6" s="12"/>
       <c r="AQ6" s="12"/>
       <c r="AR6" s="12"/>
       <c r="AS6" s="12"/>
       <c r="AT6" s="12"/>
@@ -1106,54 +1127,54 @@
       <c r="FE6" s="12"/>
       <c r="FF6" s="12"/>
       <c r="FG6" s="12"/>
       <c r="FH6" s="12"/>
       <c r="FI6" s="12"/>
       <c r="FJ6" s="12"/>
       <c r="FK6" s="12"/>
       <c r="FL6" s="12"/>
       <c r="FM6" s="12"/>
       <c r="FN6" s="12"/>
       <c r="FO6" s="12"/>
       <c r="FP6" s="12"/>
       <c r="FQ6" s="12"/>
       <c r="FR6" s="12"/>
       <c r="FS6" s="12"/>
       <c r="FT6" s="12"/>
       <c r="FU6" s="12"/>
       <c r="FV6" s="12"/>
       <c r="FW6" s="12"/>
       <c r="FX6" s="12"/>
       <c r="FY6" s="12"/>
       <c r="FZ6" s="12"/>
     </row>
     <row r="7" spans="1:" customHeight="1" ht="18">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="Z7" s="15"/>
       <c r="AA7" s="15"/>
       <c r="AB7" s="15"/>
       <c r="AC7" s="15"/>
       <c r="AD7" s="15"/>
       <c r="AE7" s="15"/>
       <c r="AF7" s="15"/>
       <c r="AG7" s="15"/>
       <c r="AH7" s="15"/>
       <c r="AI7" s="15"/>
       <c r="AJ7" s="15"/>
       <c r="AK7" s="15"/>
@@ -1281,50 +1302,227 @@
       <c r="FC7" s="15"/>
       <c r="FD7" s="15"/>
       <c r="FE7" s="15"/>
       <c r="FF7" s="15"/>
       <c r="FG7" s="15"/>
       <c r="FH7" s="15"/>
       <c r="FI7" s="15"/>
       <c r="FJ7" s="15"/>
       <c r="FK7" s="15"/>
       <c r="FL7" s="15"/>
       <c r="FM7" s="15"/>
       <c r="FN7" s="15"/>
       <c r="FO7" s="15"/>
       <c r="FP7" s="15"/>
       <c r="FQ7" s="15"/>
       <c r="FR7" s="15"/>
       <c r="FS7" s="15"/>
       <c r="FT7" s="15"/>
       <c r="FU7" s="15"/>
       <c r="FV7" s="15"/>
       <c r="FW7" s="15"/>
       <c r="FX7" s="15"/>
       <c r="FY7" s="15"/>
       <c r="FZ7" s="15"/>
     </row>
+    <row r="8" spans="1:" customHeight="1" ht="18">
+      <c r="A8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" t="s">
+        <v>9</v>
+      </c>
+      <c r="D8" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z8" s="18"/>
+      <c r="AA8" s="18"/>
+      <c r="AB8" s="18"/>
+      <c r="AC8" s="18"/>
+      <c r="AD8" s="18"/>
+      <c r="AE8" s="18"/>
+      <c r="AF8" s="18"/>
+      <c r="AG8" s="18"/>
+      <c r="AH8" s="18"/>
+      <c r="AI8" s="18"/>
+      <c r="AJ8" s="18"/>
+      <c r="AK8" s="18"/>
+      <c r="AL8" s="18"/>
+      <c r="AM8" s="18"/>
+      <c r="AN8" s="18"/>
+      <c r="AO8" s="18"/>
+      <c r="AP8" s="18"/>
+      <c r="AQ8" s="18"/>
+      <c r="AR8" s="18"/>
+      <c r="AS8" s="18"/>
+      <c r="AT8" s="18"/>
+      <c r="AU8" s="18"/>
+      <c r="AV8" s="18"/>
+      <c r="AW8" s="18"/>
+      <c r="AX8" s="18"/>
+      <c r="AY8" s="18"/>
+      <c r="AZ8" s="18"/>
+      <c r="BA8" s="18"/>
+      <c r="BB8" s="18"/>
+      <c r="BC8" s="18"/>
+      <c r="BD8" s="18"/>
+      <c r="BE8" s="18"/>
+      <c r="BF8" s="18"/>
+      <c r="BG8" s="18"/>
+      <c r="BH8" s="18"/>
+      <c r="BI8" s="18"/>
+      <c r="BJ8" s="18"/>
+      <c r="BK8" s="18"/>
+      <c r="BL8" s="18"/>
+      <c r="BM8" s="18"/>
+      <c r="BN8" s="18"/>
+      <c r="BO8" s="18"/>
+      <c r="BP8" s="18"/>
+      <c r="BQ8" s="18"/>
+      <c r="BR8" s="18"/>
+      <c r="BS8" s="18"/>
+      <c r="BT8" s="18"/>
+      <c r="BU8" s="18"/>
+      <c r="BV8" s="18"/>
+      <c r="BW8" s="18"/>
+      <c r="BX8" s="18"/>
+      <c r="BY8" s="18"/>
+      <c r="BZ8" s="18"/>
+      <c r="CA8" s="18"/>
+      <c r="CB8" s="18"/>
+      <c r="CC8" s="18"/>
+      <c r="CD8" s="18"/>
+      <c r="CE8" s="18"/>
+      <c r="CF8" s="18"/>
+      <c r="CG8" s="18"/>
+      <c r="CH8" s="18"/>
+      <c r="CI8" s="18"/>
+      <c r="CJ8" s="18"/>
+      <c r="CK8" s="18"/>
+      <c r="CL8" s="18"/>
+      <c r="CM8" s="18"/>
+      <c r="CN8" s="18"/>
+      <c r="CO8" s="18"/>
+      <c r="CP8" s="18"/>
+      <c r="CQ8" s="18"/>
+      <c r="CR8" s="18"/>
+      <c r="CS8" s="18"/>
+      <c r="CT8" s="18"/>
+      <c r="CU8" s="18"/>
+      <c r="CV8" s="18"/>
+      <c r="CW8" s="18"/>
+      <c r="CX8" s="18"/>
+      <c r="CY8" s="18"/>
+      <c r="CZ8" s="18"/>
+      <c r="DA8" s="18"/>
+      <c r="DB8" s="18"/>
+      <c r="DC8" s="18"/>
+      <c r="DD8" s="18"/>
+      <c r="DE8" s="18"/>
+      <c r="DF8" s="18"/>
+      <c r="DG8" s="18"/>
+      <c r="DH8" s="18"/>
+      <c r="DI8" s="18"/>
+      <c r="DJ8" s="18"/>
+      <c r="DK8" s="18"/>
+      <c r="DL8" s="18"/>
+      <c r="DM8" s="18"/>
+      <c r="DN8" s="18"/>
+      <c r="DO8" s="18"/>
+      <c r="DP8" s="18"/>
+      <c r="DQ8" s="18"/>
+      <c r="DR8" s="18"/>
+      <c r="DS8" s="18"/>
+      <c r="DT8" s="18"/>
+      <c r="DU8" s="18"/>
+      <c r="DV8" s="18"/>
+      <c r="DW8" s="18"/>
+      <c r="DX8" s="18"/>
+      <c r="DY8" s="18"/>
+      <c r="DZ8" s="18"/>
+      <c r="EA8" s="18"/>
+      <c r="EB8" s="18"/>
+      <c r="EC8" s="18"/>
+      <c r="ED8" s="18"/>
+      <c r="EE8" s="18"/>
+      <c r="EF8" s="18"/>
+      <c r="EG8" s="18"/>
+      <c r="EH8" s="18"/>
+      <c r="EI8" s="18"/>
+      <c r="EJ8" s="18"/>
+      <c r="EK8" s="18"/>
+      <c r="EL8" s="18"/>
+      <c r="EM8" s="18"/>
+      <c r="EN8" s="18"/>
+      <c r="EO8" s="18"/>
+      <c r="EP8" s="18"/>
+      <c r="EQ8" s="18"/>
+      <c r="ER8" s="18"/>
+      <c r="ES8" s="18"/>
+      <c r="ET8" s="18"/>
+      <c r="EU8" s="18"/>
+      <c r="EV8" s="18"/>
+      <c r="EW8" s="18"/>
+      <c r="EX8" s="18"/>
+      <c r="EY8" s="18"/>
+      <c r="EZ8" s="18"/>
+      <c r="FA8" s="18"/>
+      <c r="FB8" s="18"/>
+      <c r="FC8" s="18"/>
+      <c r="FD8" s="18"/>
+      <c r="FE8" s="18"/>
+      <c r="FF8" s="18"/>
+      <c r="FG8" s="18"/>
+      <c r="FH8" s="18"/>
+      <c r="FI8" s="18"/>
+      <c r="FJ8" s="18"/>
+      <c r="FK8" s="18"/>
+      <c r="FL8" s="18"/>
+      <c r="FM8" s="18"/>
+      <c r="FN8" s="18"/>
+      <c r="FO8" s="18"/>
+      <c r="FP8" s="18"/>
+      <c r="FQ8" s="18"/>
+      <c r="FR8" s="18"/>
+      <c r="FS8" s="18"/>
+      <c r="FT8" s="18"/>
+      <c r="FU8" s="18"/>
+      <c r="FV8" s="18"/>
+      <c r="FW8" s="18"/>
+      <c r="FX8" s="18"/>
+      <c r="FY8" s="18"/>
+      <c r="FZ8" s="18"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>